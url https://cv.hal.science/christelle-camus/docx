--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -738,610 +738,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncolytic properties of non-vaccinia poxviruses.</w:t>
+                <w:t xml:space="preserve">Prévalence de la maladie de la bronchite infectieuse aviaire au Maroc entre Juin 2018 et Avril 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Ricordel</w:t>
+                <w:t xml:space="preserve">F Sikht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Foloppe</w:t>
+                <w:t xml:space="preserve">Mariette F. Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Pichon</w:t>
+                <w:t xml:space="preserve">M Kraimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Findeli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Tosch</w:t>
+                <w:t xml:space="preserve">C Drissi Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Marocaine des Sciences Agronomiques et Vétérinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618551v1</w:t>
+                <w:t xml:space="preserve">hal-04888506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid whole-genome based typing and surveillance of avipoxviruses using nanopore sequencing.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oncolytic properties of non-vaccinia poxviruses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Foloppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Croville</w:t>
+                <w:t xml:space="preserve">Christelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Loc'H</w:t>
+                <w:t xml:space="preserve">Annie Findeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Zanchetta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
+                <w:t xml:space="preserve">Caroline Tosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2018.08.003⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (89), pp.35891-35906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.26288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626516v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major contribution of the RNA-binding domain of NS1 in the pathogenicity and replication potential of an avian H7N1 influenza virus in chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid whole-genome based typing and surveillance of avipoxviruses using nanopore sequencing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Croville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Loc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Trapp</w:t>
+                <w:t xml:space="preserve">Catherine Zanchetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Soubieux</w:t>
+                <w:t xml:space="preserve">Maxime Manno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Lidove</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lion</w:t>
+                <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12985-018-0960-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 261, pp.34-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2018.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626011v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévalence de la maladie de la bronchite infectieuse aviaire au Maroc entre Juin 2018 et Avril 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Major contribution of the RNA-binding domain of NS1 in the pathogenicity and replication potential of an avian H7N1 influenza virus in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Sikht</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Camus</w:t>
+                <w:t xml:space="preserve">Alexandra Lidove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariette F. Ducatez</w:t>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Kraimi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Drissi Touzani</w:t>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Marocaine des Sciences Agronomiques et Vétérinaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12985-018-0960-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888506v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cowpox Virus: A New and Armed Oncolytic Poxvirus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Foloppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sfrontato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1405,77 +1405,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outbreaks of Pox Disease Due to Canarypox-Like and Fowlpox-Like Viruses in Large-Scale Houbara Bustard Captive-Breeding Programmes, in Morocco and the United Arab Emirates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Loc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1547,64 +1547,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of avipoxviruses in captive-bred Houbara bustard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette F. Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1664,51 +1664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Monitoring of Avian Inﬂuenza Viruses: Whole-Genome Sequencing and Tracking of Neuraminidase Evolution Using 454 Pyrosequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Croville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mathieu Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1798,51 +1798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequence of SG33 strain and recombination between wild-type and vaccine Myxoma viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Gretillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1971,51 +1971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Gelfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2101,51 +2101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Delverdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 40 (1), pp.Inconnu. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2173,407 +2173,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A virulence factor of myxoma virus colocalizes with NF-kappaB in the nucleus and interferes with inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
+                <w:t xml:space="preserve">Dimerization of Cdc25p, the Guanine‐Nucleotide Exchange Factor for Ras from Saccharomyces Cerevisiae , and its Interaction with Sdc25p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fiette</w:t>
+                <w:t xml:space="preserve">Marco Geymonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bouchiha</w:t>
+                <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Pignolet</w:t>
+                <w:t xml:space="preserve">Sylvie Baudet-Nessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Counor</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 247 (2), pp.703-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.1997.00703.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673377v1</w:t>
+                <w:t xml:space="preserve">hal-04723927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A virulence factor of myxoma virus colocalizes with NF-kappa B in the nucleus and interferes with inflammation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">A virulence factor of myxoma virus colocalizes with NF-kappaB in the nucleus and interferes with inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bouchiha</w:t>
+                <w:t xml:space="preserve">L. Fiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pignolet</w:t>
+                <w:t xml:space="preserve">S. Bouchiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Counor</w:t>
+                <w:t xml:space="preserve">Beatrice Pignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Counor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 78 (5), pp.2510-2516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672807v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimerization of Cdc25p, the Guanine‐Nucleotide Exchange Factor for Ras from Saccharomyces Cerevisiae , and its Interaction with Sdc25p</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Geymonat</w:t>
+                <w:t xml:space="preserve">A virulence factor of myxoma virus colocalizes with NF-kappa B in the nucleus and interferes with inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Garreau</w:t>
+                <w:t xml:space="preserve">L Fiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Baudet-Nessler</w:t>
+                <w:t xml:space="preserve">S Bouchiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jacquet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Pignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Counor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 78 (5), pp.2510-2516</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723927v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and functional analysis of Serp3 : a novel myxoma virus-encoded serpin involved in virulence</w:t>
               </w:r>
@@ -2936,77 +2936,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NS1 des virus influenza : anti-interferon, ou acteur plus central du cycle viral ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanaïque Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3055,70 +3055,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions respectives du RNA-binding domain et du domaine effecteur de NS1 dans la pathogénicité d'un virus influenza aviaire H7N1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Contributions respectives du rna-binding domain et du domaine effecteur de ns1 dans la pathogénicité d'un virus influenzae aviaire h7n1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3134,116 +3134,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Ledevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
+              <w:t xml:space="preserve">journées d'animation scientifiques du département santé animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747107v1</w:t>
+                <w:t xml:space="preserve">hal-02745178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions respectives du rna-binding domain et du domaine effecteur de ns1 dans la pathogénicité d'un virus influenzae aviaire h7n1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Contributions respectives du RNA-binding domain et du domaine effecteur de NS1 dans la pathogénicité d'un virus influenza aviaire H7N1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3259,561 +3259,561 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Ledevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées d'animation scientifiques du département santé animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745178v1</w:t>
+                <w:t xml:space="preserve">hal-02747107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUANTIVE DETECTION OF AVIPOXVIRUS DNA IN HOUBARA BUSTARD LESIONS BY REAL-TIME PCR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Development of a loop-mediated isothermal amplification test for rapid detection of Myxoma virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Teillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Croville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX International congress for veterinary virology</w:t>
+              <w:t xml:space="preserve">IX International Congress of Veterinary Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Madrid, Spain. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809419v1</w:t>
+                <w:t xml:space="preserve">hal-02804967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a loop-mediated isothermal amplification test for rapid detection of Myxoma virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QUANTIVE DETECTION OF AVIPOXVIRUS DNA IN HOUBARA BUSTARD LESIONS BY REAL-TIME PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Loc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Croville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Teillaud</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Florian Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX International Congress of Veterinary Virology</w:t>
+              <w:t xml:space="preserve">IX International congress for veterinary virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Madrid, Spain. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804967v1</w:t>
+                <w:t xml:space="preserve">hal-02809419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un virus myxomateux optimisé pour la virothérapie anticancéreuse chez l'homme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold case&amp;quot; ou la séquence d'une souche vaccinale du virus myxomateux : indices d'une recombinaison ancestrale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Gretillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Gelfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Paris, France. 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802327v1</w:t>
+                <w:t xml:space="preserve">hal-02809347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold case&amp;quot; ou la séquence d'une souche vaccinale du virus myxomateux : indices d'une recombinaison ancestrale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Etude d'un virus myxomateux optimisé pour la virothérapie anticancéreuse chez l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Gretillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Erbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Gelfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Paris, France. 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809347v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3844,51 +3844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection moléculaire et caractérisation de virus respiratoires du canard par une approche de séquençage à haut débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Liais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Croville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3969,250 +3969,250 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avian influenza viruses and ducks: investigating host-virus dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mathieu Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Croville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volmer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Mathieu Soubies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Wuhan symposium on modern virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Wuhan, China. n.p</w:t>
+              <w:t xml:space="preserve">Symposium on Veterinary Sciences, München – Toulouse – Zaragoza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Munich, Germany. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804824v1</w:t>
+                <w:t xml:space="preserve">hal-02807623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avian influenza viruses and ducks: investigating host-virus dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Croville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Volmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mathieu Soubies</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Volmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Veterinary Sciences, München – Toulouse – Zaragoza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Munich, Germany. n.p</w:t>
+              <w:t xml:space="preserve">4. Wuhan symposium on modern virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Wuhan, China. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807623v1</w:t>
+                <w:t xml:space="preserve">hal-02804824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le virus myxomateux agent oncolytique : une nouvelle approche thérapeutique contre le cancer</w:t>
               </w:r>
@@ -4332,51 +4332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Gelfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4491,51 +4491,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="036F4CBF"/>
+    <w:nsid w:val="349CC8BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4722,51 +4722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-camus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6590-1713" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059887923" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAP-1667-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814385v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Nonmon Sanogo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fusade-Boyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane A Koita" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0950268824001390" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellicour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adama Diakit&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Niang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601568v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Sikht" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifa Drissi Touzani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rubrum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Webby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030529" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Quillien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokunthea Top" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kappler-Gratias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Redout&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Dusetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2020.294" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618551v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ricordel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Foloppe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pichon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Findeli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tosch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26288" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Loc'H" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Zanchetta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camus-Bouclainville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2018.08.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626011v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lidove" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0960-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888506v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sikht" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette F. Ducatez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kraimi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Drissi Touzani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622526v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sfrontato" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Antoine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omto.2017.08.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12330" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7FC247JC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290594v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0098-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mathieu Soubies" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbieri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01142-12" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gretillat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Py" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gelfi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1704.101146" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660479v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blani&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-7-56" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mortier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delverdier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008049" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchiha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pignolet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Counor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672807v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fiette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouchiha" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pignolet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Counor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723927v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Geymonat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudet-Nessler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1997.00703.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680977v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Whisstock" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706905v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boccara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Aymeric" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956818v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokuntea Top" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lulka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quentin-Froignant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737405v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745178v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809419v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804967v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Teillaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802327v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Erbs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809347v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191337v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Liais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donnadieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804824v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volmer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807623v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821620v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833979v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-camus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6590-1713" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059887923" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAP-1667-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814385v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Nonmon Sanogo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fusade-Boyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane A Koita" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0950268824001390" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellicour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adama Diakit&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Niang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601568v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Sikht" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifa Drissi Touzani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rubrum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Webby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030529" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Quillien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokunthea Top" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kappler-Gratias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Redout&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Dusetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2020.294" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888506v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sikht" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette F. Ducatez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kraimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Drissi Touzani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ricordel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Foloppe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Findeli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tosch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26288" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626516v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Loc'H" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Zanchetta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camus-Bouclainville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2018.08.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lidove" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0960-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622526v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sfrontato" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Antoine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omto.2017.08.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12330" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7FC247JC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290594v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0098-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mathieu Soubies" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbieri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01142-12" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gretillat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Py" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gelfi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1704.101146" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660479v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blani&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-7-56" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mortier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delverdier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008049" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Geymonat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudet-Nessler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1997.00703.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673377v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchiha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pignolet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Counor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672807v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fiette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouchiha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pignolet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Counor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680977v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Whisstock" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706905v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boccara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Aymeric" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956818v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokuntea Top" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lulka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quentin-Froignant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737405v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747107v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Teillaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809419v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809347v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Erbs" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191337v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Liais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donnadieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807623v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volmer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804824v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821620v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833979v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>