--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -738,610 +738,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévalence de la maladie de la bronchite infectieuse aviaire au Maroc entre Juin 2018 et Avril 2019</w:t>
+                <w:t xml:space="preserve">Oncolytic properties of non-vaccinia poxviruses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Sikht</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Camus</w:t>
+                <w:t xml:space="preserve">Marine Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariette F. Ducatez</w:t>
+                <w:t xml:space="preserve">Johann Foloppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Kraimi</w:t>
+                <w:t xml:space="preserve">Christelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Drissi Touzani</w:t>
+                <w:t xml:space="preserve">Annie Findeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Marocaine des Sciences Agronomiques et Vétérinaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (89), pp.35891-35906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.26288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888506v1</w:t>
+                <w:t xml:space="preserve">hal-02618551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncolytic properties of non-vaccinia poxviruses.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid whole-genome based typing and surveillance of avipoxviruses using nanopore sequencing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Pichon</w:t>
+                <w:t xml:space="preserve">Guillaume Croville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Findeli</w:t>
+                <w:t xml:space="preserve">Guillaume Le Loc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Tosch</w:t>
+                <w:t xml:space="preserve">Catherine Zanchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Manno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.26288⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 261, pp.34-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2018.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618551v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid whole-genome based typing and surveillance of avipoxviruses using nanopore sequencing.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Major contribution of the RNA-binding domain of NS1 in the pathogenicity and replication potential of an avian H7N1 influenza virus in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Zanchetta</w:t>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Manno</w:t>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
+                <w:t xml:space="preserve">Alexandra Lidove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2018.08.003⟩</w:t>
+              <w:t xml:space="preserve">Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12985-018-0960-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626516v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major contribution of the RNA-binding domain of NS1 in the pathogenicity and replication potential of an avian H7N1 influenza virus in chickens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prévalence de la maladie de la bronchite infectieuse aviaire au Maroc entre Juin 2018 et Avril 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Lidove</w:t>
+                <w:t xml:space="preserve">F Sikht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+                <w:t xml:space="preserve">Mariette F. Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Lion</w:t>
+                <w:t xml:space="preserve">M Kraimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Drissi Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Marocaine des Sciences Agronomiques et Vétérinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626011v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cowpox Virus: A New and Armed Oncolytic Poxvirus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Foloppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sfrontato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1405,77 +1405,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outbreaks of Pox Disease Due to Canarypox-Like and Fowlpox-Like Viruses in Large-Scale Houbara Bustard Captive-Breeding Programmes, in Morocco and the United Arab Emirates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Loc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1547,64 +1547,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of avipoxviruses in captive-bred Houbara bustard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette F. Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1664,51 +1664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Monitoring of Avian Inﬂuenza Viruses: Whole-Genome Sequencing and Tracking of Neuraminidase Evolution Using 454 Pyrosequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Croville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mathieu Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1798,51 +1798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequence of SG33 strain and recombination between wild-type and vaccine Myxoma viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Gretillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1971,51 +1971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Gelfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2101,51 +2101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Delverdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 40 (1), pp.Inconnu. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2173,407 +2173,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimerization of Cdc25p, the Guanine‐Nucleotide Exchange Factor for Ras from Saccharomyces Cerevisiae , and its Interaction with Sdc25p</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Camus</w:t>
+                <w:t xml:space="preserve">A virulence factor of myxoma virus colocalizes with NF-kappaB in the nucleus and interferes with inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Geymonat</w:t>
+                <w:t xml:space="preserve">L. Fiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Garreau</w:t>
+                <w:t xml:space="preserve">S. Bouchiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Baudet-Nessler</w:t>
+                <w:t xml:space="preserve">Beatrice Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jacquet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Counor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 78 (5), pp.2510-2516</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723927v1</w:t>
+                <w:t xml:space="preserve">hal-02673377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A virulence factor of myxoma virus colocalizes with NF-kappaB in the nucleus and interferes with inflammation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">A virulence factor of myxoma virus colocalizes with NF-kappa B in the nucleus and interferes with inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Fiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fiette</w:t>
+                <w:t xml:space="preserve">S Bouchiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bouchiha</w:t>
+                <w:t xml:space="preserve">A Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Pignolet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Counor</w:t>
+                <w:t xml:space="preserve">D Counor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 78 (5), pp.2510-2516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673377v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A virulence factor of myxoma virus colocalizes with NF-kappa B in the nucleus and interferes with inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
+                <w:t xml:space="preserve">Dimerization of Cdc25p, the Guanine‐Nucleotide Exchange Factor for Ras from Saccharomyces Cerevisiae , and its Interaction with Sdc25p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Geymonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Fiette</w:t>
+                <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bouchiha</w:t>
+                <w:t xml:space="preserve">Sylvie Baudet-Nessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pignolet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 247 (2), pp.703-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.1997.00703.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672807v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and functional analysis of Serp3 : a novel myxoma virus-encoded serpin involved in virulence</w:t>
               </w:r>
@@ -2936,77 +2936,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NS1 des virus influenza : anti-interferon, ou acteur plus central du cycle viral ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanaïque Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3055,70 +3055,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions respectives du rna-binding domain et du domaine effecteur de ns1 dans la pathogénicité d'un virus influenzae aviaire h7n1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Contributions respectives du RNA-binding domain et du domaine effecteur de NS1 dans la pathogénicité d'un virus influenza aviaire H7N1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3134,116 +3134,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Ledevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées d'animation scientifiques du département santé animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745178v1</w:t>
+                <w:t xml:space="preserve">hal-02747107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions respectives du RNA-binding domain et du domaine effecteur de NS1 dans la pathogénicité d'un virus influenza aviaire H7N1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Contributions respectives du rna-binding domain et du domaine effecteur de ns1 dans la pathogénicité d'un virus influenzae aviaire h7n1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3259,345 +3259,345 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Ledevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
+              <w:t xml:space="preserve">journées d'animation scientifiques du département santé animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747107v1</w:t>
+                <w:t xml:space="preserve">hal-02745178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a loop-mediated isothermal amplification test for rapid detection of Myxoma virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QUANTIVE DETECTION OF AVIPOXVIRUS DNA IN HOUBARA BUSTARD LESIONS BY REAL-TIME PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Loc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Croville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Teillaud</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Florian Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX International Congress of Veterinary Virology</w:t>
+              <w:t xml:space="preserve">IX International congress for veterinary virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Madrid, Spain. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804967v1</w:t>
+                <w:t xml:space="preserve">hal-02809419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUANTIVE DETECTION OF AVIPOXVIRUS DNA IN HOUBARA BUSTARD LESIONS BY REAL-TIME PCR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Development of a loop-mediated isothermal amplification test for rapid detection of Myxoma virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Teillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Croville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX International congress for veterinary virology</w:t>
+              <w:t xml:space="preserve">IX International Congress of Veterinary Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Madrid, Spain. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809419v1</w:t>
+                <w:t xml:space="preserve">hal-02804967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold case&amp;quot; ou la séquence d'une souche vaccinale du virus myxomateux : indices d'une recombinaison ancestrale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Gretillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3704,51 +3704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Gretillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Erbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Gelfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3844,51 +3844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection moléculaire et caractérisation de virus respiratoires du canard par une approche de séquençage à haut débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Liais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Croville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3969,250 +3969,250 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avian influenza viruses and ducks: investigating host-virus dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Croville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Volmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mathieu Soubies</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Volmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Veterinary Sciences, München – Toulouse – Zaragoza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Munich, Germany. n.p</w:t>
+              <w:t xml:space="preserve">4. Wuhan symposium on modern virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Wuhan, China. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807623v1</w:t>
+                <w:t xml:space="preserve">hal-02804824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avian influenza viruses and ducks: investigating host-virus dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mathieu Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Croville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volmer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Mathieu Soubies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Wuhan symposium on modern virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Wuhan, China. n.p</w:t>
+              <w:t xml:space="preserve">Symposium on Veterinary Sciences, München – Toulouse – Zaragoza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Munich, Germany. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804824v1</w:t>
+                <w:t xml:space="preserve">hal-02807623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le virus myxomateux agent oncolytique : une nouvelle approche thérapeutique contre le cancer</w:t>
               </w:r>
@@ -4332,51 +4332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Gelfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4491,51 +4491,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="349CC8BF"/>
+    <w:nsid w:val="891B5470"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4722,51 +4722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-camus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6590-1713" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059887923" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAP-1667-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814385v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Nonmon Sanogo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fusade-Boyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane A Koita" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0950268824001390" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellicour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adama Diakit&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Niang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601568v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Sikht" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifa Drissi Touzani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rubrum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Webby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030529" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Quillien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokunthea Top" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kappler-Gratias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Redout&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Dusetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2020.294" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888506v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sikht" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette F. Ducatez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kraimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Drissi Touzani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ricordel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Foloppe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Findeli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tosch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26288" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626516v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Loc'H" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Zanchetta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camus-Bouclainville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2018.08.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lidove" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0960-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622526v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sfrontato" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Antoine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omto.2017.08.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12330" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7FC247JC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290594v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0098-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mathieu Soubies" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbieri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01142-12" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gretillat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Py" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gelfi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1704.101146" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660479v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blani&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-7-56" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mortier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delverdier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008049" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Geymonat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudet-Nessler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1997.00703.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673377v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchiha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pignolet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Counor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672807v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fiette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouchiha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pignolet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Counor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680977v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Whisstock" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706905v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boccara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Aymeric" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956818v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokuntea Top" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lulka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quentin-Froignant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737405v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747107v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Teillaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809419v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809347v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Erbs" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191337v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Liais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donnadieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807623v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volmer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804824v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821620v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833979v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-camus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6590-1713" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059887923" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAP-1667-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814385v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Nonmon Sanogo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fusade-Boyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane A Koita" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0950268824001390" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellicour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adama Diakit&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Niang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601568v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Sikht" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifa Drissi Touzani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rubrum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Webby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030529" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Quillien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokunthea Top" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kappler-Gratias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Redout&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Dusetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2020.294" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618551v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ricordel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Foloppe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pichon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Findeli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tosch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26288" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Loc'H" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Zanchetta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camus-Bouclainville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2018.08.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626011v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lidove" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0960-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888506v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sikht" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette F. Ducatez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kraimi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Drissi Touzani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622526v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sfrontato" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Antoine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omto.2017.08.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12330" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7FC247JC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290594v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0098-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mathieu Soubies" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbieri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01142-12" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gretillat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Py" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gelfi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1704.101146" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660479v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blani&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-7-56" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mortier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delverdier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008049" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchiha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pignolet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Counor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672807v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fiette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouchiha" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pignolet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Counor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723927v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Geymonat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudet-Nessler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1997.00703.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680977v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Whisstock" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706905v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boccara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Aymeric" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956818v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokuntea Top" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lulka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quentin-Froignant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737405v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745178v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809419v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804967v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Teillaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809347v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Erbs" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191337v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Liais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donnadieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804824v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volmer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807623v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821620v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833979v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>