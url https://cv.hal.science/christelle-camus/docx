--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -3547,273 +3547,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold case&amp;quot; ou la séquence d'une souche vaccinale du virus myxomateux : indices d'une recombinaison ancestrale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude d'un virus myxomateux optimisé pour la virothérapie anticancéreuse chez l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Gretillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Erbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Gelfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Paris, France. 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809347v1</w:t>
+                <w:t xml:space="preserve">hal-02802327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un virus myxomateux optimisé pour la virothérapie anticancéreuse chez l'homme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold case&amp;quot; ou la séquence d'une souche vaccinale du virus myxomateux : indices d'une recombinaison ancestrale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Gretillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Gelfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Paris, France. 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802327v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4491,51 +4491,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="891B5470"/>
+    <w:nsid w:val="DB770946"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4722,51 +4722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-camus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6590-1713" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059887923" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAP-1667-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814385v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Nonmon Sanogo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fusade-Boyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane A Koita" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0950268824001390" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellicour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adama Diakit&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Niang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601568v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Sikht" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifa Drissi Touzani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rubrum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Webby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030529" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Quillien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokunthea Top" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kappler-Gratias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Redout&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Dusetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2020.294" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618551v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ricordel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Foloppe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pichon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Findeli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tosch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26288" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Loc'H" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Zanchetta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camus-Bouclainville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2018.08.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626011v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lidove" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0960-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888506v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sikht" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette F. Ducatez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kraimi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Drissi Touzani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622526v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sfrontato" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Antoine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omto.2017.08.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12330" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7FC247JC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290594v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0098-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mathieu Soubies" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbieri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01142-12" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gretillat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Py" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gelfi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1704.101146" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660479v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blani&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-7-56" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mortier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delverdier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008049" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchiha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pignolet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Counor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672807v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fiette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouchiha" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pignolet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Counor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723927v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Geymonat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudet-Nessler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1997.00703.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680977v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Whisstock" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706905v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boccara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Aymeric" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956818v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokuntea Top" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lulka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quentin-Froignant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737405v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745178v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809419v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804967v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Teillaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809347v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Erbs" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191337v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Liais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donnadieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804824v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volmer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807623v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821620v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833979v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-camus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6590-1713" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059887923" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAP-1667-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814385v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Nonmon Sanogo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fusade-Boyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane A Koita" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0950268824001390" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellicour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adama Diakit&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Niang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601568v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Sikht" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifa Drissi Touzani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rubrum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Webby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030529" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Quillien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokunthea Top" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kappler-Gratias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Redout&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Dusetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2020.294" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618551v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ricordel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Foloppe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pichon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Findeli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tosch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26288" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Loc'H" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Zanchetta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camus-Bouclainville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2018.08.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626011v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lidove" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0960-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888506v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sikht" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette F. Ducatez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kraimi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Drissi Touzani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622526v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sfrontato" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Antoine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omto.2017.08.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12330" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7FC247JC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290594v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0098-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mathieu Soubies" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbieri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01142-12" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gretillat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Py" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gelfi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1704.101146" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660479v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blani&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-7-56" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mortier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delverdier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008049" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchiha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pignolet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Counor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672807v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fiette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouchiha" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pignolet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Counor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723927v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Geymonat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudet-Nessler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1997.00703.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680977v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Whisstock" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706905v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boccara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Aymeric" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956818v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokuntea Top" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lulka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quentin-Froignant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737405v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745178v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809419v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804967v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Teillaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802327v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Erbs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809347v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191337v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Liais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donnadieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804824v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volmer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807623v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821620v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833979v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>