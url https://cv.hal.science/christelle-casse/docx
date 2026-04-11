--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -1193,407 +1193,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction du &amp;quot;sens&amp;quot; du travail par les artistes du spectacle vivant au fil de leurs parcours : regards sur des parcours accidentés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Laneyrie</w:t>
+                <w:t xml:space="preserve">Professional transition of entrepreneurs of small construction companies facing to environmental issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Casse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Béguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le "sens du travail" : enjeux psychiques, sociaux et politiques de l'activité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRTD, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association : Better life ergonomics for future humans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871403v1</w:t>
+                <w:t xml:space="preserve">hal-05166927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professional transition of entrepreneurs of small construction companies facing to environmental issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Royon</w:t>
+                <w:t xml:space="preserve">La construction du &amp;quot;sens&amp;quot; du travail par les artistes du spectacle vivant au fil de leurs parcours : regards sur des parcours accidentés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Laneyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Casse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Béguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association : Better life ergonomics for future humans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">Le "sens du travail" : enjeux psychiques, sociaux et politiques de l'activité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRTD, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166927v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité entrepreneuriale des dirigeants d’entreprises artisanales du bâtiment : Conduite de projet et enjeux de durabilité</w:t>
+                <w:t xml:space="preserve">Activité entrepreneuriale des dirigeants d’entreprises artisanales du bâtiment : conduite de projet et enjeux de durabilité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Casse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Beguin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Béguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57e congrès de la SELF, développer l'écologie du travail : ressource indispensable aux nouvelles formes de souveraineté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, St Denis La Réunion, France. pp.34-41</w:t>
+              <w:t xml:space="preserve">, Oct 2023, St Denis La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166124v1</w:t>
+                <w:t xml:space="preserve">hal-05166961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité entrepreneuriale des dirigeants d’entreprises artisanales du bâtiment : conduite de projet et enjeux de durabilité.</w:t>
+                <w:t xml:space="preserve">Activité entrepreneuriale des dirigeants d’entreprises artisanales du bâtiment : Conduite de projet et enjeux de durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Casse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Béguin</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Beguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57e congrès de la SELF, développer l'écologie du travail : ressource indispensable aux nouvelles formes de souveraineté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, St Denis La Réunion, France</w:t>
+              <w:t xml:space="preserve">, Oct 2023, St Denis La Réunion, France. pp.34-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166961v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les incidents critiques pour améliorer l’organisation et le travail collectif</w:t>
               </w:r>
@@ -2682,51 +2682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310078v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Casse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14728" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310039v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Beguin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310100v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878412v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;guin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310042v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.03.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLCJL0TF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638287v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.803.0259" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tesson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4496" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Royon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-9334-4_37" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Reboul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Laneyrie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166927v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166961v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302743v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willmann Christophe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314295v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302822v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01458130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAH024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Troyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310078v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Casse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14728" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310039v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Beguin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310100v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878412v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;guin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310042v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.03.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLCJL0TF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638287v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.803.0259" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tesson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4496" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Royon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-9334-4_37" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166927v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Reboul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Laneyrie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166124v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302743v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willmann Christophe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314295v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302822v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01458130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAH024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Troyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>