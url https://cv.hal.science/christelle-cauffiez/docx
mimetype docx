--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -502,429 +502,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04479812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Istradefylline protects from cisplatin-induced nephrotoxicity and peripheral neuropathy while preserving cisplatin antitumor effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pervasive role of the long noncoding RNA DNM3OS in development and diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Truchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmone Dewaeles</w:t>
+                <w:t xml:space="preserve">Georges Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Carvalho</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nihad Boukrout</w:t>
+                <w:t xml:space="preserve">Bernard Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI152924⟩</w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews-RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wrna.1736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03865945v1</w:t>
+                <w:t xml:space="preserve">hal-04480425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive role of the long noncoding RNA DNM3OS in development and diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Double-Negative Feedback Interaction between miR-21 and PPAR-α in Clear Renal Cell Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Woszczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Gaudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Swierczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Fellah</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews-RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wrna.1736⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14030795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480425v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03729282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Double-Negative Feedback Interaction between miR-21 and PPAR-α in Clear Renal Cell Carcinoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Goujon</w:t>
+                <w:t xml:space="preserve">Istradefylline protects from cisplatin-induced nephrotoxicity and peripheral neuropathy while preserving cisplatin antitumor effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmone Dewaeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Woszczyk</w:t>
+                <w:t xml:space="preserve">Kévin Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Gaudelot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandy Fellah</w:t>
+                <w:t xml:space="preserve">Jaewon Sim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihad Boukrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (3), pp.795. </w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (22), pp.e152924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers14030795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI152924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03729282v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03865945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Versatile Role of miR-21 in Renal Homeostasis and Diseases</w:t>
               </w:r>
@@ -1204,51 +1204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Vandenbussche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia van Der Hauwaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmone Dewaeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Franczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1877,51 +1877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05214015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Truchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gautier-Isola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Savary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Scribe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Lingampally" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62431-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530619v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Hamroun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Decaestecker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larrue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Fellah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16060889" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04479812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bourdon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Swierczewski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Goujon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Boukrout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16020391" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03865945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmone Dewaeles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Carvalho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewon Sim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI152924" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480425v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vassaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrna.1736" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03729282v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Woszczyk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Gaudelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14030795" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia van der Hauwaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Flore Hennino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11213525" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Teissier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Quersin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gnemmi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Daroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Howsam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12850" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833311v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vandenbussche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia van Der Hauwaert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Franczak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Flore Mari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2158-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cauffiez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538103v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538105v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lenain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Maanaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Labalette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05214015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Truchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gautier-Isola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Savary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Scribe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Lingampally" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62431-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530619v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Hamroun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Decaestecker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larrue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Fellah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16060889" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04479812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bourdon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Swierczewski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Goujon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Boukrout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16020391" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vassaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrna.1736" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03729282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Woszczyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Gaudelot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14030795" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03865945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmone Dewaeles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Carvalho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewon Sim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI152924" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia van der Hauwaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Flore Hennino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11213525" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Teissier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Quersin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gnemmi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Daroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Howsam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12850" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01833311v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vandenbussche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia van Der Hauwaert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Franczak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Flore Mari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2158-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cauffiez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538103v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538105v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lenain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Maanaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Labalette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>