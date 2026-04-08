--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -752,1392 +752,1392 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’édition des « motets entés » du chansonnier N (Paris, BnF, fr. 845) : un petit cas de synergie vertueuse entre philologie et musicologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Saviotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textus &amp; Musica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, L’édition des corpus chantés du Moyen Âge et de la Renaissance, hier aujourd’hui.., 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15ls5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le virelai avant Machaut. La genèse d’une forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Saviotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 272, pp.421-460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15izy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05477091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Christelle Chaillou</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'édition des corpus chantés du Moyen Âge et de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Saviotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textus &amp; Musica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, L’édition des corpus chantés du Moyen Âge et de la Renaissance, hier aujourd’hui.., 8, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15ls5⟩</w:t>
+              <w:t xml:space="preserve">, 2025, L’édition des corpus chantés du Moyen Âge et de la Renaissance, hier aujourd’hui et demain, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15ls6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L'édition des corpus chantés du Moyen Âge et de la Renaissance</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04821732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dansa es us dictatz gracios » : la dansa occitane du XIIe au XIVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luca Gatti</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Saviotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (257), pp.3-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.8893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03663054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanter en langue allemande au XIVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federico Saviotti</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textus &amp; Musica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, L’édition des corpus chantés du Moyen Âge et de la Renaissance, hier aujourd’hui et demain, 8, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, Langues et musiques dans les corpus chantés du Moyen Âge et de la Renaissance, 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Dansa es us dictatz gracios » : la dansa occitane du XIIe au XIVe siècle</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines du Lied ? Le chansonnier musical de Jena (1330)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federico Saviotti</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pasques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musicorum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chansons du Moyen Âge et interprétations musicales actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.219-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18456-0.p.0223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui dit tradition dit faute ?&amp;quot; La faute dans les corpus chantés du Moyen Âge et de la Renaissance. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédérico Saviotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textus &amp; Musica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, "Qui dit tradition dit faute ?" La faute dans les corpus chantés du Moyen Âge et de la Renaissance, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception musicale dans les chansonniers de troubadours : le cas du chansonnier R, Paris BnF fr. 22543</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Tome CXXIV (2), pp.257-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rlr.3532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Musical Instruments in the Early Vernacular the entire corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">museIKON A Journal of Religious Art and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.67-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dansas du Chansonnier du Roi (Paris, BnF, fr. 844) : à la recherche de fautes dans un corpus d’unica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédérico Saviotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textus &amp; Musica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, "Qui dit tradition dit faute ?" La faute dans les corpus chantés du Moyen Âge et de la Renaissance, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Schembri, I trovatori: Musica e poesia. I primi cantautori della storia, Varèse, Zecchini Editore, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 65 (257), pp.3-36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ccm.8893⟩</w:t>
+              <w:t xml:space="preserve">, 2020, pp.208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.5185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03162636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Musical Instruments in the Early Vernacular the entire corpus : collective research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Gânsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Fédérico Saviotti</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ágnes Korondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mary Macrobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Pignatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmin Popa-Gorjanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">museIKON A Journal of Religious Art and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 3, pp.67-140</w:t>
+              <w:t xml:space="preserve">, 2019, 3, pp.67-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chansons du Moyen Âge et interprétations musicales actuelles</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02443941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Billy, &amp;quot; Le désir de Dieu &amp;quot; en images dans un antiphonaire de Saint-Maur-des-Fossés, Paris, Les Éditions du Cerf, 2018. 412 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musicorum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...236 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...145 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02615711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motets from the Chansonnier de Noailles, Gaël Saint-Cricq, Eglal Doss-Quinby, Samuel N. Rosenberg (eds.), Middleton, A-R Ed., 2017 ; 1 vol., lxxxiv-192 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.777-778</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02615714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanter à Saint-Martial du XIe au XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Nouvelle-Aquitaine : Science et culture, innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Communautés d'existence, 121, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01893196v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02615711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Aux origines du Lied ? Le chansonnier musical de Jena (1330) »</w:t>
               </w:r>
@@ -2775,299 +2775,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04822373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les motets entés du manuscrit Paris BnF fr. 845</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Saviotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Philologie et Musicologie : L’édition des corpus chantés du Moyen Âge et de la Renaissance, hier aujourd’hui et demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christelle Chaillou; Federico Saviotti; Luca Gatti; Philippe Vendrix, Dec 2023, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04821846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le projet ANR Maritem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du Cluster 6 de Biblissima+</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, David Fiala; Kévin Roger; Biblissima+ (Observatoire des cultures écrites, de l’argile à l’imprimé), Cluster 6 – Les défis du patrimoine musical, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04821901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet ANR Maritem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Christelle Chaillou</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léontine Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Saviotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Philologie et Musicologie : L’édition des corpus chantés du Moyen Âge et de la Renaissance, hier aujourd’hui et demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christelle Chaillou; Federico Saviotti; Luca Gatti; Philippe Vendrix, Dec 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04821892v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-04821846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rondeaux de Guillaume d’Amiens</w:t>
               </w:r>
@@ -3122,51 +3122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textual, Metrical and Musical Stylometry of the Trouvères Songs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3230,51 +3230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editing and Attributing Musical Texts: the Chansonnier du Roi and the MARITEM Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3332,50 +3332,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03260116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les rondeaux du manuscrit de Turin, Biblioteca nazionale universitaria, J.II.9, entre tradition et innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poésie et musique à l’âge de l’Ars subtilior. Autour du manuscrit Torino, BNU, J.II.9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France. pp.115-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03508288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le manuscrit du Roi. Image texte musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3384,277 +3453,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe congrès international de l'Association internationale d'études occitanes : Occitanie. Centres et périphéries / Occitània. Centres e periferias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale d'études occitanes (AIEO); StudiUm Unito (Dipartimento di Studi Umanistici, Università degli studi di Torino); Associazione Espaci Occitan, Jul 2021, Turin, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04821912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Earliest Rondeaux (13th Century)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poésie et musique à l’âge de l’Ars subtilior. Autour du manuscrit Torino, BNU, J.II.9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montpellier, France. pp.115-124</w:t>
+              <w:t xml:space="preserve">Symposium : Tanz als Musik – Zwischen Klang und Bewegung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christelle Cazaux; Schola Cantorum Basiliensis (Fachhochschule Nordwestschweiz), Sep 2021, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04821910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpréter la notation musicale du XIIIe siècle : l’exemple du Manuscrit du Roi, Paris, BnF fr. 844</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Duisit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Que note la Notation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fañch Thoraval, Mar 2021, Louvain, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04821917v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04821910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chansons du Moyen Âge et interprétations musicales actuelles</w:t>
               </w:r>
@@ -3772,359 +3772,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02183903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université franco-italienne, Jun 2013, Rome, Italie. pp.7-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02506686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le projet Maritem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études de l’Agence nationale de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence nationale de la recherche (ANR), Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04821923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet ANR Maritem (Manuscrit du Roi. Image, Texte, Musique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Saviotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université franco-italienne, Jun 2013, Rome, Italie. pp.7-10</w:t>
+              <w:t xml:space="preserve">12. Le projet ANR Maritem (Manuscrit du Roi. Image, Texte, Musique), Journée d’études, Pavie, 5 juin 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christelle Chaillou; Federico Saviotti, Jun 2019, Pavie, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04821820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la dansa au virelai (XIIIe-XIVe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th International Medieval and Renaissance Music Conference (MedRen 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Schola Cantorum Basiliensis (Fachhochschule Nordwestschweiz), Jul 2019, Basel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04821920v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">halshs-04821820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chansons du Moyen Âge et interprétations musicales actuelles</w:t>
               </w:r>
@@ -4173,50 +4173,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02440365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avenir du projet de recherche, le manuscrit du roi, Paris BnF fr. 844</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédérico Saviotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-ronde interdisciplinaire : Le Manuscrit du Roi, Paris BnF fr. 844</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02445226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mélodies de troubadours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-ronde interdisciplinaire : Le Manuscrit du Roi, Paris BnF fr. 844</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02445230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Michel Zink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4225,678 +4376,527 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texte et musique au Moyen Âge : échanges interdisciplinaires autour des processus de création / Sources et transmissions entre philologie et musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Poitiers et Paris, France. pp.21-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02192682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Avenir du projet de recherche, le manuscrit du roi, Paris BnF fr. 844</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique mesurée ou non mesurée ? Étude sur le rythme dans les monodies des troubadours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fédérico Saviotti</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oreste Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte et musique au Moyen Âge : échanges interdisciplinaires autour des processus de création / Sources et transmissions entre philologie et musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Poitiers, Paris, France. pp.195-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01697406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traditions, interprétations et inventions. Les troubadours, paroles et musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier interdisciplinaire du master "Mondes Médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM, Oct 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02188636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rythme et métrique : le cas des dansas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table-ronde interdisciplinaire : Le Manuscrit du Roi, Paris BnF fr. 844</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les mélodies de troubadours</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02445210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philologie et musicologie. Les variantes musicales dans les chansons de troubadours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Oreste Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texte et musique au Moyen Âge : échanges interdisciplinaires autour des processus de création / Sources et transmissions entre philologie et musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Poitiers, Paris, France. pp.195-216</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Poitiers et Paris, France. pp.69-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Traditions, interprétations et inventions. Les troubadours, paroles et musique</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02444165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an Understanding of Troubadour Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier interdisciplinaire du master "Mondes Médiévaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CESCM, Oct 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Courts and Troubadour Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Gérone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02445201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rythme et prosodie dans les chansons de troubadours : ‘des temps nouveaux : de nouvelles perspectives’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XIe Congrès de l’Associacion Internacionala d’Estudis Occitans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lleida, Espagne. pp.493-503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02472953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Towards an Understanding of Troubadour Performance</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évoquer la faute dans le cas des ajouts tardifs en occitan du ms BnF fr. 844</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...67 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédérico Saviotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès international franco-italien « Qui dit tradition dit faute ? » La faute dans les corpus chantés du Moyen Âge et de la Renaissance Philologie et musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Pratique des Hautes Études, Université de Pavie; Centre d’Études Supérieures de Civilisation médiévale de Poitiers; Centre d’Études Médiévales de Montpellier, May 2017, Saint-Guilhem-le-Désert, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5268,77 +5268,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Manuscrit du Roi, Paris BnF fr. 844. Edition musicale et textuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Saviotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léontine Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5833,51 +5833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443885v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou-Amadieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cazaux-Kowalski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Zo&#233; Rillon-Marne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zinelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-noces-de-philologie-et-musicologie-textes-et-musiques-du-moyen-age.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770550v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cazaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695512v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362308v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.96469" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477091v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Saviotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15izy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ls5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gatti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ls6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.8893" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;rico Saviotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Agrigoroaei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084467v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18456-0.p.0223" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084484v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.3532" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5185" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria G&#226;nsac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes Korondi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mary Macrobert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Pignatelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Popa-Gorjanu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615711v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113360v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338402v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363416v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cullin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccmed.2006.2936" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821881v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821928v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821901v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821892v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821846v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Mariotti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821912v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821917v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Duisit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821910v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183903v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821923v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506686v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821920v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821820v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02192682v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445226v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445230v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste Floquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188636v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444165v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190306v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190425v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472889v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288802v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823095v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338424v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00367810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04821705v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443885v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou-Amadieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cazaux-Kowalski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Zo&#233; Rillon-Marne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zinelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-noces-de-philologie-et-musicologie-textes-et-musiques-du-moyen-age.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770550v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cazaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695512v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362308v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.96469" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Saviotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ls5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477091v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15izy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gatti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ls6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.8893" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18456-0.p.0223" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985811v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;rico Saviotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.3532" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Agrigoroaei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5185" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria G&#226;nsac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes Korondi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mary Macrobert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Pignatelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Popa-Gorjanu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893196v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113360v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338402v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363416v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cullin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccmed.2006.2936" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821881v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821928v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821846v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Mariotti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821912v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821917v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Duisit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183903v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506686v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821923v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821820v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445226v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445230v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02192682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste Floquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188636v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444165v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472953v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190306v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190425v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472889v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288802v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823095v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338424v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00367810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04821705v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>