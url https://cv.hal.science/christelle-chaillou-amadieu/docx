--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1211,50 +1211,128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chansons du Moyen Âge et interprétations musicales actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.219-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18456-0.p.0223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aux origines du Lied ? Le chansonnier musical de Jena (1330)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1263,295 +1341,217 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musicorum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chansons du Moyen Âge et interprétations musicales actuelles</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception musicale dans les chansonniers de troubadours : le cas du chansonnier R, Paris BnF fr. 22543</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18456-0.p.0223⟩</w:t>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Tome CXXIV (2), pp.257-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rlr.3532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui dit tradition dit faute ?&amp;quot; La faute dans les corpus chantés du Moyen Âge et de la Renaissance. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédérico Saviotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textus &amp; Musica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, "Qui dit tradition dit faute ?" La faute dans les corpus chantés du Moyen Âge et de la Renaissance, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985811v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03084484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Musical Instruments in the Early Vernacular the entire corpus</w:t>
               </w:r>
@@ -1619,51 +1619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dansas du Chansonnier du Roi (Paris, BnF, fr. 844) : à la recherche de fautes dans un corpus d’unica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédérico Saviotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3332,178 +3332,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03260116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le manuscrit du Roi. Image texte musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIIe congrès international de l'Association internationale d'études occitanes : Occitanie. Centres et périphéries / Occitània. Centres e periferias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale d'études occitanes (AIEO); StudiUm Unito (Dipartimento di Studi Umanistici, Università degli studi di Torino); Associazione Espaci Occitan, Jul 2021, Turin, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04821912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les rondeaux du manuscrit de Turin, Biblioteca nazionale universitaria, J.II.9, entre tradition et innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poésie et musique à l’âge de l’Ars subtilior. Autour du manuscrit Torino, BNU, J.II.9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France. pp.115-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03508288v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-04821912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Earliest Rondeaux (13th Century)</w:t>
               </w:r>
@@ -3772,165 +3772,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02183903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le projet Maritem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études de l’Agence nationale de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence nationale de la recherche (ANR), Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04821923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université franco-italienne, Jun 2013, Rome, Italie. pp.7-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02506686v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04821923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ANR Maritem (Manuscrit du Roi. Image, Texte, Musique)</w:t>
               </w:r>
@@ -4173,730 +4173,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02440365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Michel Zink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Zinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte et musique au Moyen Âge : échanges interdisciplinaires autour des processus de création / Sources et transmissions entre philologie et musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Poitiers et Paris, France. pp.21-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02192682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avenir du projet de recherche, le manuscrit du roi, Paris BnF fr. 844</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédérico Saviotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table-ronde interdisciplinaire : Le Manuscrit du Roi, Paris BnF fr. 844</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02445226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mélodies de troubadours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table-ronde interdisciplinaire : Le Manuscrit du Roi, Paris BnF fr. 844</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02445230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Entretien avec Michel Zink</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique mesurée ou non mesurée ? Étude sur le rythme dans les monodies des troubadours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabio Zinelli</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oreste Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texte et musique au Moyen Âge : échanges interdisciplinaires autour des processus de création / Sources et transmissions entre philologie et musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Poitiers et Paris, France. pp.21-48</w:t>
+              <w:t xml:space="preserve">, May 2013, Poitiers, Paris, France. pp.195-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Musique mesurée ou non mesurée ? Étude sur le rythme dans les monodies des troubadours</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01697406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traditions, interprétations et inventions. Les troubadours, paroles et musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Oreste Floquet</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier interdisciplinaire du master "Mondes Médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM, Oct 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02188636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rythme et métrique : le cas des dansas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-ronde interdisciplinaire : Le Manuscrit du Roi, Paris BnF fr. 844</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02445210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philologie et musicologie. Les variantes musicales dans les chansons de troubadours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texte et musique au Moyen Âge : échanges interdisciplinaires autour des processus de création / Sources et transmissions entre philologie et musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Poitiers, Paris, France. pp.195-216</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Poitiers et Paris, France. pp.69-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Traditions, interprétations et inventions. Les troubadours, paroles et musique</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02444165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rythme et prosodie dans les chansons de troubadours : ‘des temps nouveaux : de nouvelles perspectives’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier interdisciplinaire du master "Mondes Médiévaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CESCM, Oct 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Actes du XIe Congrès de l’Associacion Internacionala d’Estudis Occitans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lleida, Espagne. pp.493-503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02472953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Understanding of Troubadour Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courts and Troubadour Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Gérone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02445201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Rythme et prosodie dans les chansons de troubadours : ‘des temps nouveaux : de nouvelles perspectives’</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évoquer la faute dans le cas des ajouts tardifs en occitan du ms BnF fr. 844</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...67 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédérico Saviotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès international franco-italien « Qui dit tradition dit faute ? » La faute dans les corpus chantés du Moyen Âge et de la Renaissance Philologie et musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Pratique des Hautes Études, Université de Pavie; Centre d’Études Supérieures de Civilisation médiévale de Poitiers; Centre d’Études Médiévales de Montpellier, May 2017, Saint-Guilhem-le-Désert, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5833,51 +5833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443885v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou-Amadieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cazaux-Kowalski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Zo&#233; Rillon-Marne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zinelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-noces-de-philologie-et-musicologie-textes-et-musiques-du-moyen-age.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770550v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cazaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695512v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362308v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.96469" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Saviotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ls5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477091v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15izy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gatti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ls6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.8893" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18456-0.p.0223" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985811v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;rico Saviotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.3532" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Agrigoroaei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5185" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria G&#226;nsac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes Korondi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mary Macrobert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Pignatelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Popa-Gorjanu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893196v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113360v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338402v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363416v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cullin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccmed.2006.2936" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821881v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821928v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821846v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Mariotti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821912v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821917v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Duisit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183903v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506686v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821923v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821820v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445226v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445230v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02192682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste Floquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188636v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444165v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472953v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190306v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190425v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472889v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288802v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823095v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338424v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00367810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04821705v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443885v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou-Amadieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cazaux-Kowalski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Zo&#233; Rillon-Marne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zinelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-noces-de-philologie-et-musicologie-textes-et-musiques-du-moyen-age.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770550v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cazaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695512v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362308v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.96469" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Saviotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ls5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477091v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15izy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gatti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ls6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.8893" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18456-0.p.0223" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093835v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084484v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.3532" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;rico Saviotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Agrigoroaei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5185" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria G&#226;nsac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes Korondi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mary Macrobert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Pignatelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Popa-Gorjanu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893196v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113360v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338402v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363416v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cullin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccmed.2006.2936" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821881v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821928v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821846v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Mariotti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821912v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821917v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Duisit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183903v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821923v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506686v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821820v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02192682v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445226v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445230v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste Floquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188636v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444165v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190306v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190425v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472889v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288802v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823095v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338424v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00367810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04821705v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>