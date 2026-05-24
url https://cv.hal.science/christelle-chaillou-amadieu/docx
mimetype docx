--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1211,347 +1211,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aux origines du Lied ? Le chansonnier musical de Jena (1330)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pasques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musicorum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chansons du Moyen Âge et interprétations musicales actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.219-231. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18456-0.p.0223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18456-0.p.0223⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03084467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui dit tradition dit faute ?&amp;quot; La faute dans les corpus chantés du Moyen Âge et de la Renaissance. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédérico Saviotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musicorum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21</w:t>
+              <w:t xml:space="preserve">Textus &amp; Musica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, "Qui dit tradition dit faute ?" La faute dans les corpus chantés du Moyen Âge et de la Renaissance, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception musicale dans les chansonniers de troubadours : le cas du chansonnier R, Paris BnF fr. 22543</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des langues romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Tome CXXIV (2), pp.257-270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rlr.3532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084484v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02985811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Musical Instruments in the Early Vernacular the entire corpus</w:t>
               </w:r>
@@ -1619,51 +1619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dansas du Chansonnier du Roi (Paris, BnF, fr. 844) : à la recherche de fautes dans un corpus d’unica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédérico Saviotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3332,50 +3332,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03260116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les rondeaux du manuscrit de Turin, Biblioteca nazionale universitaria, J.II.9, entre tradition et innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poésie et musique à l’âge de l’Ars subtilior. Autour du manuscrit Torino, BNU, J.II.9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France. pp.115-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03508288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le manuscrit du Roi. Image texte musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3384,277 +3453,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe congrès international de l'Association internationale d'études occitanes : Occitanie. Centres et périphéries / Occitània. Centres e periferias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale d'études occitanes (AIEO); StudiUm Unito (Dipartimento di Studi Umanistici, Università degli studi di Torino); Associazione Espaci Occitan, Jul 2021, Turin, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04821912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpréter la notation musicale du XIIIe siècle : l’exemple du Manuscrit du Roi, Paris, BnF fr. 844</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Duisit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poésie et musique à l’âge de l’Ars subtilior. Autour du manuscrit Torino, BNU, J.II.9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montpellier, France. pp.115-124</w:t>
+              <w:t xml:space="preserve">Que note la Notation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fañch Thoraval, Mar 2021, Louvain, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04821917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Earliest Rondeaux (13th Century)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium : Tanz als Musik – Zwischen Klang und Bewegung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christelle Cazaux; Schola Cantorum Basiliensis (Fachhochschule Nordwestschweiz), Sep 2021, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04821910v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-04821917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chansons du Moyen Âge et interprétations musicales actuelles</w:t>
               </w:r>
@@ -3772,165 +3772,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02183903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université franco-italienne, Jun 2013, Rome, Italie. pp.7-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02506686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le projet Maritem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études de l’Agence nationale de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence nationale de la recherche (ANR), Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04821923v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02506686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ANR Maritem (Manuscrit du Roi. Image, Texte, Musique)</w:t>
               </w:r>
@@ -4173,50 +4173,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02440365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avenir du projet de recherche, le manuscrit du roi, Paris BnF fr. 844</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédérico Saviotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-ronde interdisciplinaire : Le Manuscrit du Roi, Paris BnF fr. 844</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02445226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mélodies de troubadours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-ronde interdisciplinaire : Le Manuscrit du Roi, Paris BnF fr. 844</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02445230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Michel Zink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4225,678 +4376,527 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texte et musique au Moyen Âge : échanges interdisciplinaires autour des processus de création / Sources et transmissions entre philologie et musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Poitiers et Paris, France. pp.21-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02192682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Avenir du projet de recherche, le manuscrit du roi, Paris BnF fr. 844</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique mesurée ou non mesurée ? Étude sur le rythme dans les monodies des troubadours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fédérico Saviotti</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oreste Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte et musique au Moyen Âge : échanges interdisciplinaires autour des processus de création / Sources et transmissions entre philologie et musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Poitiers, Paris, France. pp.195-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01697406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traditions, interprétations et inventions. Les troubadours, paroles et musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier interdisciplinaire du master "Mondes Médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM, Oct 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02188636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rythme et métrique : le cas des dansas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table-ronde interdisciplinaire : Le Manuscrit du Roi, Paris BnF fr. 844</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les mélodies de troubadours</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02445210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philologie et musicologie. Les variantes musicales dans les chansons de troubadours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Oreste Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texte et musique au Moyen Âge : échanges interdisciplinaires autour des processus de création / Sources et transmissions entre philologie et musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Poitiers, Paris, France. pp.195-216</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Poitiers et Paris, France. pp.69-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Traditions, interprétations et inventions. Les troubadours, paroles et musique</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02444165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an Understanding of Troubadour Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier interdisciplinaire du master "Mondes Médiévaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CESCM, Oct 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Courts and Troubadour Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Gérone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02445201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rythme et prosodie dans les chansons de troubadours : ‘des temps nouveaux : de nouvelles perspectives’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XIe Congrès de l’Associacion Internacionala d’Estudis Occitans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lleida, Espagne. pp.493-503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02472953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Towards an Understanding of Troubadour Performance</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évoquer la faute dans le cas des ajouts tardifs en occitan du ms BnF fr. 844</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...67 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédérico Saviotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès international franco-italien « Qui dit tradition dit faute ? » La faute dans les corpus chantés du Moyen Âge et de la Renaissance Philologie et musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Pratique des Hautes Études, Université de Pavie; Centre d’Études Supérieures de Civilisation médiévale de Poitiers; Centre d’Études Médiévales de Montpellier, May 2017, Saint-Guilhem-le-Désert, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5833,51 +5833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443885v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou-Amadieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cazaux-Kowalski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Zo&#233; Rillon-Marne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zinelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-noces-de-philologie-et-musicologie-textes-et-musiques-du-moyen-age.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770550v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cazaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695512v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362308v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.96469" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Saviotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ls5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477091v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15izy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gatti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ls6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.8893" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18456-0.p.0223" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093835v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084484v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.3532" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;rico Saviotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Agrigoroaei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5185" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria G&#226;nsac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes Korondi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mary Macrobert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Pignatelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Popa-Gorjanu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893196v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113360v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338402v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363416v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cullin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccmed.2006.2936" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821881v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821928v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821846v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Mariotti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821912v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821917v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Duisit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183903v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821923v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506686v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821820v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02192682v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445226v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445230v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste Floquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188636v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444165v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190306v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190425v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472889v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288802v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823095v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338424v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00367810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04821705v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443885v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou-Amadieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cazaux-Kowalski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Zo&#233; Rillon-Marne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zinelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-noces-de-philologie-et-musicologie-textes-et-musiques-du-moyen-age.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770550v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cazaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695512v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362308v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.96469" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Saviotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ls5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477091v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15izy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gatti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ls6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.8893" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18456-0.p.0223" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985811v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;rico Saviotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.3532" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Agrigoroaei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5185" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria G&#226;nsac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes Korondi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mary Macrobert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Pignatelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Popa-Gorjanu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893196v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113360v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338402v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363416v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cullin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccmed.2006.2936" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821881v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821928v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821846v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Mariotti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821912v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821917v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Duisit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821910v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183903v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506686v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821923v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821820v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445226v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445230v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02192682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste Floquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188636v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444165v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472953v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190306v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190425v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472889v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288802v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823095v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338424v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00367810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04821705v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>