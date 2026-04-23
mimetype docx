--- v0 (2026-03-15)
+++ v1 (2026-04-23)
@@ -659,51 +659,51 @@
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7 - 2019, </w:t>
+              <w:t xml:space="preserve">, 2020, 7 - 2019, pp.e00205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2968,51 +2968,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3136,1013 +3136,1095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping herd mobilities and evaluating their role in exchange networks, a preliminary view from Ovçular Tepesi (Nakhchivan, Azerbaijan)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotopes geology, a tool to trace herd Mobility in Nakhchivan?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julia Giblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The integration of the mountains into the Caucasian agro-pastoral systems between the Neolithic and the Bronze Age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
+              <w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE). Closing conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134441v1</w:t>
+                <w:t xml:space="preserve">mnhn-05594399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traçage isotopique des changements climatiques rapides à l’Holocène en lien avec l’occupation humaine à Persepolis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Brisset</w:t>
+                <w:t xml:space="preserve">Mapping herd mobilities and evaluating their role in exchange networks, a preliminary view from Ovçular Tepesi (Nakhchivan, Azerbaijan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gadebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Giblin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’ECCOREV - IMERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">The integration of the mountains into the Caucasian agro-pastoral systems between the Neolithic and the Bronze Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567481v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radium and radon tracing experiment to estimate low submarine groundwater discharge (aquifer of Bonifacio, Corsica, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Travi</w:t>
+                <w:t xml:space="preserve">Traçage isotopique des changements climatiques rapides à l’Holocène en lien avec l’occupation humaine à Persepolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Djamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Isotope Hydrology, Revisiting Foundations and Exploring Frontiers, IAEA, Vienna, Austria, 11-15 May 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Journées d’ECCOREV - IMERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297793v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huneau Radium and radon constraints on submarine groundwater discharge in the Bonifacio Aquifer, Corsica (France).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cockenpot S</w:t>
+                <w:t xml:space="preserve">A radium and radon tracing experiment to estimate low submarine groundwater discharge (aquifer of Bonifacio, Corsica, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Travi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. IAH International Congress "Groundwater : Challenges and Strategies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">International Symposium on Isotope Hydrology, Revisiting Foundations and Exploring Frontiers, IAEA, Vienna, Austria, 11-15 May 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336703v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-disciplinaire pour l'étude d'un système aquifère méditerranéen sous forte pression anthropique (Campo de Cartagena, Espagne).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Alonso-Sarria</w:t>
+                <w:t xml:space="preserve">Huneau Radium and radon constraints on submarine groundwater discharge in the Bonifacio Aquifer, Corsica (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">O. Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cockenpot S</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Barbecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association of Hydrogeologists IAH, the Moroccan Chapter - 41st IAH International Congress "Groundwater : Challenges and Strategies" </w:t>
+              <w:t xml:space="preserve">41. IAH International Congress "Groundwater : Challenges and Strategies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335561v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radium and radon constraints on submùarine groundwater discharge in the Bonifacio aquifer, Corsica (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santoni Sebastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cockenpot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st IAH International Congress "Groundwater : Challenges and Strategies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’irrigation à la « gestion durable » de l’eau. Impact des changements globaux sur les agro-hydro-systèmes de la région Crau – Camargue.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+                <w:t xml:space="preserve">Approche multi-disciplinaire pour l'étude d'un système aquifère méditerranéen sous forte pression anthropique (Campo de Cartagena, Espagne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Garcia Arostegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alonso-Sarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cockenpot S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barbecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque LPED/IMEP/GIEST Usages écologiques, économiques et sociaux de l’eau agricole en méditerranée : quels enjeux pour quels services?. Atelier 3, État écologique, biodiversité et paysages de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Association of Hydrogeologists IAH, the Moroccan Chapter - 41st IAH International Congress "Groundwater : Challenges and Strategies" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336990v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l’irrigation à la « gestion durable » de l’eau. Impact des changements globaux sur les agro-hydro-systèmes de la région Crau – Camargue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Banton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Colloque LPED/IMEP/GIEST Usages écologiques, économiques et sociaux de l’eau agricole en méditerranée : quels enjeux pour quels services?. Atelier 3, État écologique, biodiversité et paysages de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multiple tracer (4He, 14C, 39Ar, 3H/3He, 85Kr) depth profile in an extensively exploited multi-level aquifer system in the Venetian plain, Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Putschert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Sültenfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Travi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International IAEA Symposium on Isotopes in Hydrology, Marine Ecosystems, and Climate Change Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Monaco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4152,91 +4234,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lacustrine record of hydro-climatic variability during the late Pleistocene in Mediterranean France: ostracod assemblages and sedimentology of the Saint Maximin paleolake (Var, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Dagneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bruneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4255,73 +4337,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Paleolimnology &amp; Limnogeology International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Aix-les-bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating groundwater discharge in the coastal lagoons of La Palme and Salses-Leucate along the French Mediterranean coastline by using radium isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter van Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4330,101 +4412,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tamborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bejannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhaut Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Garcia-Orellanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4434,393 +4516,393 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Céramique du haut Moyen Âge en Île-de-France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Derbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, 152 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Céramique du haut Moyen Âge en Île-de-France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Derbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, 197 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramique du haut Moyen Âge en Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Genevey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mahé-Hourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId184"/>
+      <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4888,51 +4970,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A409EB89"/>
+    <w:nsid w:val="40CA247C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5119,51 +5201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-claude" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5909-4951" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089682v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Miche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Cherigui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17111634" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739746v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passchier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giaime" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena El-Assal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-70-93-2021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02483073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bejannin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph James Tamborski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00205" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Fakir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Himer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8637-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294929v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cockenpot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124034" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tamborski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Garcia-Orellana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.07.022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.05.018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1040CL9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296493v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baudron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lopez-Castejon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gilabert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.03.015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.02.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5B3T4GQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319085v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rebeix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Finkel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.05.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKJ8PHSL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318686v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mayer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S&#252;ltenfuss" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rebeix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Purtschert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.10.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6ZT572S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.06.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH70FGJD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761912v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Blard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Placzek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.07.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBG0G1MV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799576v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gattacceca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cucco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W712F4R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -H. Blard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Tripati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Causse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.11.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67H6JW8Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799571v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.09.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGNT1N1B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00418700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaman Malekzade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04191.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061563v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2007.08.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84FJQPDK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Techer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Khoury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rassineux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.09.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXKTG38-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674224v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04903304v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mari&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ateg-z989" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134441v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gadebois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouzid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Giblin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567481v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297793v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santoni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336703v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Santoni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cockenpot S" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335561v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Garcia Arostegui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alonso-Sarria" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144819v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santoni Sebastien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336990v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318689v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Putschert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen S&#252;ltenfuss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492843v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dagneaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101167v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaut Marc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Garcia-Orellanac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121837v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derbois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121810v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121783v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genevey" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-claude" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5909-4951" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089682v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Miche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Cherigui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17111634" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739746v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passchier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giaime" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena El-Assal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-70-93-2021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02483073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bejannin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph James Tamborski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00205" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Fakir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Himer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8637-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294929v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cockenpot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124034" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tamborski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Garcia-Orellana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.07.022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.05.018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1040CL9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296493v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baudron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lopez-Castejon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gilabert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.03.015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.02.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5B3T4GQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319085v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rebeix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Finkel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.05.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKJ8PHSL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318686v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mayer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S&#252;ltenfuss" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rebeix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Purtschert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.10.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6ZT572S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.06.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH70FGJD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761912v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Blard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Placzek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.07.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBG0G1MV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799576v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gattacceca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cucco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W712F4R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -H. Blard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Tripati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Causse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.11.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67H6JW8Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799571v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.09.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGNT1N1B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00418700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaman Malekzade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04191.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061563v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2007.08.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84FJQPDK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Techer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Khoury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rassineux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.09.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXKTG38-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674224v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04903304v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mari&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ateg-z989" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594399v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134441v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gadebois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouzid" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Giblin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567481v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297793v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santoni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336703v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Santoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cockenpot S" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144819v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santoni Sebastien" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335561v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Garcia Arostegui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alonso-Sarria" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336990v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318689v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Putschert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen S&#252;ltenfuss" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492843v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dagneaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaut Marc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Garcia-Orellanac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121837v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derbois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121810v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121783v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genevey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>