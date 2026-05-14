--- v1 (2026-04-23)
+++ v2 (2026-05-14)
@@ -3714,277 +3714,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radium and radon constraints on submùarine groundwater discharge in the Bonifacio aquifer, Corsica (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche multi-disciplinaire pour l'étude d'un système aquifère méditerranéen sous forte pression anthropique (Campo de Cartagena, Espagne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santoni Sebastien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+                <w:t xml:space="preserve">P. Baudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Garcia Arostegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alonso-Sarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cockenpot S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barbecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st IAH International Congress "Groundwater : Challenges and Strategies"</w:t>
+              <w:t xml:space="preserve">International Association of Hydrogeologists IAH, the Moroccan Chapter - 41st IAH International Congress "Groundwater : Challenges and Strategies" </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144819v1</w:t>
+                <w:t xml:space="preserve">hal-01335561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-disciplinaire pour l'étude d'un système aquifère méditerranéen sous forte pression anthropique (Campo de Cartagena, Espagne).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Alonso-Sarria</w:t>
+                <w:t xml:space="preserve">Radium and radon constraints on submùarine groundwater discharge in the Bonifacio aquifer, Corsica (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santoni Sebastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cockenpot S</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Barbecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association of Hydrogeologists IAH, the Moroccan Chapter - 41st IAH International Congress "Groundwater : Challenges and Strategies" </w:t>
+              <w:t xml:space="preserve">41st IAH International Congress "Groundwater : Challenges and Strategies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335561v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’irrigation à la « gestion durable » de l’eau. Impact des changements globaux sur les agro-hydro-systèmes de la région Crau – Camargue.</w:t>
               </w:r>
@@ -4970,51 +4970,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40CA247C"/>
+    <w:nsid w:val="BEBB8670"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5201,51 +5201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-claude" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5909-4951" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089682v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Miche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Cherigui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17111634" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739746v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passchier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giaime" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena El-Assal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-70-93-2021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02483073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bejannin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph James Tamborski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00205" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Fakir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Himer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8637-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294929v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cockenpot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124034" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tamborski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Garcia-Orellana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.07.022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.05.018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1040CL9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296493v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baudron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lopez-Castejon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gilabert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.03.015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.02.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5B3T4GQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319085v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rebeix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Finkel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.05.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKJ8PHSL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318686v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mayer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S&#252;ltenfuss" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rebeix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Purtschert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.10.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6ZT572S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.06.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH70FGJD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761912v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Blard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Placzek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.07.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBG0G1MV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799576v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gattacceca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cucco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W712F4R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -H. Blard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Tripati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Causse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.11.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67H6JW8Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799571v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.09.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGNT1N1B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00418700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaman Malekzade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04191.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061563v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2007.08.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84FJQPDK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Techer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Khoury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rassineux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.09.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXKTG38-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674224v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04903304v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mari&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ateg-z989" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594399v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134441v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gadebois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouzid" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Giblin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567481v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297793v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santoni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336703v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Santoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cockenpot S" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144819v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santoni Sebastien" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335561v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Garcia Arostegui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alonso-Sarria" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336990v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318689v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Putschert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen S&#252;ltenfuss" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492843v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dagneaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaut Marc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Garcia-Orellanac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121837v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derbois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121810v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121783v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genevey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-claude" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5909-4951" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089682v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Miche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Cherigui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17111634" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739746v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passchier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giaime" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena El-Assal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-70-93-2021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02483073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bejannin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph James Tamborski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00205" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Fakir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Himer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8637-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294929v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cockenpot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124034" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tamborski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Garcia-Orellana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.07.022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.05.018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1040CL9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296493v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baudron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lopez-Castejon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gilabert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.03.015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.02.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5B3T4GQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319085v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rebeix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Finkel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.05.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKJ8PHSL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318686v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mayer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S&#252;ltenfuss" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rebeix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Purtschert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.10.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6ZT572S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.06.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH70FGJD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761912v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Blard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Placzek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.07.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBG0G1MV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799576v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gattacceca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cucco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W712F4R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -H. Blard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Tripati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Causse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.11.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67H6JW8Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799571v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.09.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGNT1N1B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00418700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaman Malekzade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04191.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061563v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2007.08.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84FJQPDK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Techer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Khoury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rassineux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.09.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXKTG38-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674224v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04903304v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mari&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ateg-z989" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594399v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134441v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gadebois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouzid" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Giblin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567481v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297793v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santoni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336703v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Santoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cockenpot S" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335561v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Garcia Arostegui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alonso-Sarria" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144819v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santoni Sebastien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336990v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318689v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Putschert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen S&#252;ltenfuss" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492843v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dagneaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaut Marc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Garcia-Orellanac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121837v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derbois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121810v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121783v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genevey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>