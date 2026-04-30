--- v0 (2026-03-30)
+++ v1 (2026-04-30)
@@ -432,165 +432,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folie et altérité dans le cinéma espagnol contemporain</w:t>
+                <w:t xml:space="preserve">Du trompe-l’œil à la récupération de la mémoire : El Grito del sur (1996) de Basilio Martín Patino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rives Cahiers de l'Arc Atlantique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Le fou, cet autre, mon frère, 7</w:t>
+              <w:t xml:space="preserve">Líneas : Revue Interdisciplinaire d'Études Hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Trompe-l'oeil et vérité, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171737v1</w:t>
+                <w:t xml:space="preserve">hal-02171619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du trompe-l’œil à la récupération de la mémoire : El Grito del sur (1996) de Basilio Martín Patino</w:t>
+                <w:t xml:space="preserve">Folie et altérité dans le cinéma espagnol contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Líneas : Revue Interdisciplinaire d'Études Hispaniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Trompe-l'oeil et vérité, 2</w:t>
+              <w:t xml:space="preserve">Rives Cahiers de l'Arc Atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Le fou, cet autre, mon frère, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171619v1</w:t>
+                <w:t xml:space="preserve">hal-02171737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes immigrées dans le cinéma espagnol récent: images d’une intégration réussie ?</w:t>
               </w:r>
@@ -809,165 +809,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gynocine ecopoético en España (2010-2023)</w:t>
+                <w:t xml:space="preserve">El agua (2022) de Elena Lopez Riera: Un récit fantastique pour raconter la pluie diluvienne ou &amp;quot;réparer&amp;quot; l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enraizadas. Mujeres y cine: mirar desde la piel (sesion 2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UAM (Mexique), Oct 2023, Cuernavaca, México</w:t>
+              <w:t xml:space="preserve">Langues de terre et paroles d'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christelle Colin; Pascale Peyraga, May 2023, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275051v1</w:t>
+                <w:t xml:space="preserve">hal-04114244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El agua (2022) de Elena Lopez Riera: Un récit fantastique pour raconter la pluie diluvienne ou &amp;quot;réparer&amp;quot; l'eau</w:t>
+                <w:t xml:space="preserve">Gynocine ecopoético en España (2010-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langues de terre et paroles d'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christelle Colin; Pascale Peyraga, May 2023, Pau, France</w:t>
+              <w:t xml:space="preserve">Enraizadas. Mujeres y cine: mirar desde la piel (sesion 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UAM (Mexique), Oct 2023, Cuernavaca, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114244v1</w:t>
+                <w:t xml:space="preserve">hal-04275051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El colectivo Bask'elles y la recuperación de la memoria de las mujeres vascas</w:t>
               </w:r>
@@ -1633,910 +1633,1024 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Galice: identité culturelle et représentations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Langues de terre et paroles d’eau : voies de l’écopoétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Peyraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rives Cahiers de l'Arc Atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, pp.286, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187692v1</w:t>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-04114425v1</w:t>
+                <w:t xml:space="preserve">hal-05582025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecofeminismo y territorio en el gynocine español reciente</w:t>
+                <w:t xml:space="preserve">La Galice: identité culturelle et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04823441v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Charques Gámez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colin, Christelle and Charques Gámez, Rocío. L’Harmattan, 8, 2017, Cahiers de l'Arc Atlantique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Alvarez, une cinéaste de la mémoire? El cielo gira (2005): du cinéma ethno-biographique au cinéma plastique</w:t>
+                <w:t xml:space="preserve">Imagen y verdad en el mundo hispánico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04823390v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Peyraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Touton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Giménez Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ramouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Peyraga. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Orbis Tertius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.436, 2015, 978-2-36783-063-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les images de la Galice dans les spots publicitaires galiciens : du paysage naturel au paysage communautaire</w:t>
+                <w:t xml:space="preserve">Imagen y verdad en el mundo hispánico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Charques Gámez, Rocío. </w:t>
-[...247 lines deleted...]
-                <w:t xml:space="preserve">hal-02180204v1</w:t>
+              <w:t xml:space="preserve">Orbis Tertius. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ecofeminismo y territorio en el gynocine español reciente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yunuen Díaz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enraizadas: Mujeres, creación, medioambiente y ecoterritorialidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Autónoma del Estado de Morelos, 2025, 978-607-2646-04-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Alvarez, une cinéaste de la mémoire? El cielo gira (2005): du cinéma ethno-biographique au cinéma plastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Soledad Rodriguez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les réalisatrices espagnoles contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.212, 2024, Créations au féminin, 978-2-336-48214-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les images de la Galice dans les spots publicitaires galiciens : du paysage naturel au paysage communautaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charques Gámez, Rocío. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Galice : identité culturelle et représentations.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, L'Harmattan, pp.157-170, 2017, Rives - Cahiers de l'Arc Atlantique, 978-2-343-12760-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du cinéma historiographique au cinéma poétique : &amp;lt;i&amp;gt;No pasarán&amp;lt;/i&amp;gt; (2003) de Henri-François Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peyraga, Pascale; Touton, Isabelle; Giménez Navarro Cristina; Ramouche, Marie-Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imagen y verdad en el mundo hispánico: construcción, deconstrucción, reconstrucción</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orbis Tertius, pp.357-375, 2015, 978-2-36783-063-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exil, histoire et mémoire : la Retirada à l’écran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boeglin, Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exils et mémoires de l'exil dans le monde ibérique (XIIe-XXIe siecles)/Exilos y memorias del exilio en el mundo ibérico siglos (XII-XXI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.141-154, 2014, Trans-Atlantico. Literaturas, 978-2-87574-142-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chemins de la mémoire: Semprun au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céspedes, Jaime. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La obra de Jorge Semprún: claves de interpretación. Vol II: cine y teatro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (31), Peter Lang, 2013, Perspectivas hispanicas, 978-3-0343-1100-7 978-3-0343-1343-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grisemine : bibliothèque numérique scientifique. Une innovation au Service commun de Documentation Universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01615516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2604,51 +2718,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74AA7DB9"/>
+    <w:nsid w:val="B1722988"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2835,51 +2949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-colin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6422-0788" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04027978v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Colin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824428v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cerella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kleinclauss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Monard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2018.4338" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170633v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171737v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171619v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171736v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707082v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04275051v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04114244v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04114422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04028001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326660v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323775v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/crrac2017.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324854v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324853v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03537498v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guyard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Charques G&#225;mez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290953v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Peyraga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gim&#233;nez Navarro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ramouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorbistertius.fr/librairie/fr/3-collection-universitas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04114425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04823441v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04823390v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-realisatrices-espagnoles-contemporaines/76585" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02321921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180115v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180204v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01615516v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-colin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6422-0788" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04027978v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Colin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824428v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cerella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kleinclauss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Monard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2018.4338" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170633v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171736v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707082v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04114244v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04275051v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04114422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04028001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326660v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323775v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/crrac2017.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324854v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324853v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03537498v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guyard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Peyraga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187692v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Charques G&#225;mez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gim&#233;nez Navarro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ramouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorbistertius.fr/librairie/fr/3-collection-universitas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04114425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04823441v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04823390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-realisatrices-espagnoles-contemporaines/76585" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02321921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01615516v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>