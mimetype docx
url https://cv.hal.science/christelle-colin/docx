--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -637,892 +637,1000 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De profundis (2006) de MiguelAnxo Prado et Sica (2023) de Carla Subirana : à la découverte des profondeurs marines de la Galice.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des traces invisibilisées à leur mise en circulation : la cartographie interactive comme dispositif de médiation des mémoires féminines. Le cas du projet TRAME.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Darricades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sea more blue:approches écopoétiques et interdisciplinaires de la mer et des océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UPVD, Jun 2024, Perpignan, France</w:t>
+              <w:t xml:space="preserve">JJC2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'Études et de Recherche Interdisciplinaire en Information et COmmunication, Jun 2026, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707082v1</w:t>
+                <w:t xml:space="preserve">hal-05607890v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artistes et paysans, battre la campagne: re-présenter et ré-investir le lien à la ruralité</w:t>
+                <w:t xml:space="preserve">De profundis (2006) de MiguelAnxo Prado et Sica (2023) de Carla Subirana : à la découverte des profondeurs marines de la Galice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Re-présenter les ruralités du Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UPPA-ALTER, Sep 2024, Pau, France</w:t>
+              <w:t xml:space="preserve">Sea more blue:approches écopoétiques et interdisciplinaires de la mer et des océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPVD, Jun 2024, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707090v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El agua (2022) de Elena Lopez Riera: Un récit fantastique pour raconter la pluie diluvienne ou &amp;quot;réparer&amp;quot; l'eau</w:t>
+                <w:t xml:space="preserve">Artistes et paysans, battre la campagne: re-présenter et ré-investir le lien à la ruralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langues de terre et paroles d'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christelle Colin; Pascale Peyraga, May 2023, Pau, France</w:t>
+              <w:t xml:space="preserve">Re-présenter les ruralités du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPPA-ALTER, Sep 2024, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114244v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gynocine ecopoético en España (2010-2023)</w:t>
+                <w:t xml:space="preserve">El agua (2022) de Elena Lopez Riera: Un récit fantastique pour raconter la pluie diluvienne ou &amp;quot;réparer&amp;quot; l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enraizadas. Mujeres y cine: mirar desde la piel (sesion 2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UAM (Mexique), Oct 2023, Cuernavaca, México</w:t>
+              <w:t xml:space="preserve">Langues de terre et paroles d'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christelle Colin; Pascale Peyraga, May 2023, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275051v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El colectivo Bask'elles y la recuperación de la memoria de las mujeres vascas</w:t>
+                <w:t xml:space="preserve">Gynocine ecopoético en España (2010-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mujeres, Cultura y mundo rural : brechas de género</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carmen Pena Ardid, UNIZAR, Nov 2023, Saragosse, España</w:t>
+              <w:t xml:space="preserve">Enraizadas. Mujeres y cine: mirar desde la piel (sesion 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UAM (Mexique), Oct 2023, Cuernavaca, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04293610v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mujeres de cine en Pirineos atlánticos</w:t>
+                <w:t xml:space="preserve">El colectivo Bask'elles y la recuperación de la memoria de las mujeres vascas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mujeres, Cultura, Mundo rural. II encuentro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carmen Peña Ardid, Nov 2022, Saragosse, España</w:t>
+              <w:t xml:space="preserve">Mujeres, Cultura y mundo rural : brechas de género</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carmen Pena Ardid, UNIZAR, Nov 2023, Saragosse, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114422v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04293610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Pirineo revelado (2011) de Emilio Casanova, raconter les Pyrénées ou reconstruire l’identité régionale?</w:t>
+                <w:t xml:space="preserve">Mujeres de cine en Pirineos atlánticos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESPYR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Pau, France</w:t>
+              <w:t xml:space="preserve">Mujeres, Cultura, Mundo rural. II encuentro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carmen Peña Ardid, Nov 2022, Saragosse, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028001v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transición a la democracia en el cine español reciente: &amp;lt;i&amp;gt;La Isla mínima&amp;lt;/i&amp;gt; (2014) de Alberto Rodriguez</w:t>
+                <w:t xml:space="preserve">El Pirineo revelado (2011) de Emilio Casanova, raconter les Pyrénées ou reconstruire l’identité régionale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pensamiento crítico y ficciones en torno a la Transición española (1975-2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Saragosse, España</w:t>
+              <w:t xml:space="preserve">RESPYR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326660v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14 de abril, la República (2011): de la historia a la memoria utópica</w:t>
+                <w:t xml:space="preserve">La transición a la democracia en el cine español reciente: &amp;lt;i&amp;gt;La Isla mínima&amp;lt;/i&amp;gt; (2014) de Alberto Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visiones y revisiones de la República (1975-2012), X jornadas de la cultura sobre la República</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pensamiento crítico y ficciones en torno a la Transición española (1975-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Saragosse, España</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323775v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retours, mémoires et identités dans les films documentaires français sur l'exil républicain espagnol</w:t>
+                <w:t xml:space="preserve">14 de abril, la República (2011): de la historia a la memoria utópica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le retour : espaces, fractures, transitions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Visiones y revisiones de la República (1975-2012), X jornadas de la cultura sobre la República</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Madrid, España. pp.118-127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15366/crrac2017.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324854v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’esthétique du translucide dans &amp;lt;i&amp;gt;De tu ventana a la mía&amp;lt;/i&amp;gt; (2012) de Paula Ortiz</w:t>
+                <w:t xml:space="preserve">Retours, mémoires et identités dans les films documentaires français sur l'exil républicain espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La imagen translúcida en los mundos hispánicos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Villeurbanne, France. pp.471-490</w:t>
+              <w:t xml:space="preserve">Le retour : espaces, fractures, transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Pau, France. pp.183-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324853v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’esthétique du translucide dans &amp;lt;i&amp;gt;De tu ventana a la mía&amp;lt;/i&amp;gt; (2012) de Paula Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La imagen translúcida en los mundos hispánicos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Villeurbanne, France. pp.471-490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La différence dans &amp;quot;Tres días con la familia&amp;quot; (2009) de Mar Coll et &amp;quot;De tu ventana a la mía&amp;quot; (2011) de Paula Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La question de la différence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Zaragoza, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1532,124 +1640,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le polar dans la cité : littérature et cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le polar dans la cité : littérature et cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Pau, France. Presses universitaires de Pau et des Pays de l'Adour (PUPPA), pp.307, 2022, 978-2-35311-141-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1659,111 +1767,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues de terre et paroles d’eau : voies de l’écopoétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rives Cahiers de l'Arc Atlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, pp.286, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1773,293 +1881,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Galice: identité culturelle et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío Charques Gámez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colin, Christelle and Charques Gámez, Rocío. L’Harmattan, 8, 2017, Cahiers de l'Arc Atlantique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagen y verdad en el mundo hispánico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peyraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Touton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Giménez Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ramouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascale Peyraga. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Orbis Tertius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.436, 2015, 978-2-36783-063-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagen y verdad en el mundo hispánico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Orbis Tertius. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2069,480 +2177,480 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecofeminismo y territorio en el gynocine español reciente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yunuen Díaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enraizadas: Mujeres, creación, medioambiente y ecoterritorialidad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Autónoma del Estado de Morelos, 2025, 978-607-2646-04-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Alvarez, une cinéaste de la mémoire? El cielo gira (2005): du cinéma ethno-biographique au cinéma plastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Soledad Rodriguez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les réalisatrices espagnoles contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.212, 2024, Créations au féminin, 978-2-336-48214-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les images de la Galice dans les spots publicitaires galiciens : du paysage naturel au paysage communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charques Gámez, Rocío. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Galice : identité culturelle et représentations.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, L'Harmattan, pp.157-170, 2017, Rives - Cahiers de l'Arc Atlantique, 978-2-343-12760-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du cinéma historiographique au cinéma poétique : &amp;lt;i&amp;gt;No pasarán&amp;lt;/i&amp;gt; (2003) de Henri-François Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peyraga, Pascale; Touton, Isabelle; Giménez Navarro Cristina; Ramouche, Marie-Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imagen y verdad en el mundo hispánico: construcción, deconstrucción, reconstrucción</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orbis Tertius, pp.357-375, 2015, 978-2-36783-063-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exil, histoire et mémoire : la Retirada à l’écran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boeglin, Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exils et mémoires de l'exil dans le monde ibérique (XIIe-XXIe siecles)/Exilos y memorias del exilio en el mundo ibérico siglos (XII-XXI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.141-154, 2014, Trans-Atlantico. Literaturas, 978-2-87574-142-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chemins de la mémoire: Semprun au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céspedes, Jaime. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La obra de Jorge Semprún: claves de interpretación. Vol II: cine y teatro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (31), Peter Lang, 2013, Perspectivas hispanicas, 978-3-0343-1100-7 978-3-0343-1343-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2552,105 +2660,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grisemine : bibliothèque numérique scientifique. Une innovation au Service commun de Documentation Universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01615516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2718,51 +2826,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1722988"/>
+    <w:nsid w:val="EABE225A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2949,51 +3057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-colin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6422-0788" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04027978v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Colin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824428v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cerella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kleinclauss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Monard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2018.4338" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170633v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171736v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707082v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04114244v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04275051v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04114422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04028001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326660v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323775v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/crrac2017.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324854v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324853v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03537498v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guyard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Peyraga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187692v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Charques G&#225;mez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gim&#233;nez Navarro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ramouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorbistertius.fr/librairie/fr/3-collection-universitas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04114425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04823441v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04823390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-realisatrices-espagnoles-contemporaines/76585" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02321921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01615516v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-colin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6422-0788" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04027978v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Colin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824428v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cerella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kleinclauss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Monard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2018.4338" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170633v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171736v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607890v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Darricades" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Masson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04114244v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04275051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293610v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04114422v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04028001v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/crrac2017.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324852v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03537498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guyard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Peyraga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Charques G&#225;mez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290953v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gim&#233;nez Navarro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ramouche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorbistertius.fr/librairie/fr/3-collection-universitas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04114425v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04823441v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04823390v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-realisatrices-espagnoles-contemporaines/76585" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02321921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180115v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180116v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01615516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>