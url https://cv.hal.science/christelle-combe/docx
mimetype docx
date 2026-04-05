--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.447916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christelle Combe </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF Sciences du Langage, spécialité Didactique des langues et du numérique - LPL- équipe LEDA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christelle-combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4841-9463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150500882</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fonction actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante-chercheuse MCF en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Langage, spécialité Didactique Des Langues et du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Aix-Marseille Université, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">au département de Français Langue Etrangère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et membre du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Parole & Langage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> UMR 7309 au sein de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'équipe LEDA (Langue, éducation et apprentissage)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités administratives et pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directrice du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">département de Français Langue Etrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de la mention du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master Français Langue Etrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Parcours 1 Didactique du FLE/S : approches critiques et innovations pédagogiques du Master 2</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’axe éducation de l'</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Créativité et Innovation d'Aix-Marseille (INCIAM)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du comité éditorial de la </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">revue TIPA Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">du groupe de recherche IMPEC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'équipe pilote Littératie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, AMPIRIC (Pôle pilote de formation des enseignants et de recherche pour l'éducation - PIA 3).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élue du Conseil de laboratoire au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations de formateurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au cours de ma carrière, j'ai conçu et animé de nombreuses </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">formations de formateurs pour l'</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEFE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pour </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le Centre de Linguistique Appliquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> lors de missions ou de stages d'été, pour </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le Centre régional francophone pour l'europe centrale et orientale (Crefeco)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> lors de missions, pour les </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Maisons des Langues (EMDL)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, dans le cadre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">du </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">programme européen PENSA</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de formation de formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, porté par Marco Cappellini. Je continue de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">former des formateurs et d'animer des formations de formateurs en présentiel et en ligne en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur invitation ou dans des projets de coopération internationale. Mon expérience personnelle et professionnelle de 20 ans hors du territoire métropolitain, en Turquie, en Guyane, au Brésil et à Madagascar et mes nombreuses missions dans différents pays (Espagne, Chine, Mexique, Arménie, Maroc, Pérou, etc.) dans des contextes pédagogiques et culturels variés, m'ont permis d'acquérir une expertise internationale.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes thématiques de recherche sont particulièrement ancrées </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans l’évolution de notre monde contemporain et de la numérisation généralisée de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Les recherches auxquelles j’ai collaboré et que j’ai menées s’articulent autour </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">du discours numérique et de la communication en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> .Ainsi, je m'intéresse aux </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">pratiques discursives en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et aux </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">interactions multimodales par écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (sur plateforme interactive multimodale, sur tablette, par robot de téléprésence, en monde immersif 3D).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">domaines d'expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> porte sur :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La littératie numérique et de l'intelligence artificielle des enseignants et des apprenants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les genres numériques discursifs émergents</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'enseignement/apprentissage en ligne (sur plateforme type Moodle, par visioconférence, hybride, co-modal, etc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La littérature numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les pratiques pédagogiques créatives en lien avec le numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'évaluation par portfolio numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon travail est </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">descriptif, compréhensif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et dans un souci ultime de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">transposition didactique et d'application pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.Mon cadre théorique est principalement celui de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Analyse du Discours Numérique et des Interactions Multimodales Par Ecran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intégration du numérique en contexte pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ainsi que </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’innovation pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sont au cœur de mes recherches et de mes pratiques enseignantes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m’intéresse enfin à la réflexion sur </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">les outils de stockage des données et de diffusion des travaux qui s’offrent aux chercheurs en sciences du langage à l’ère numérique dans une perspective de science ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. J’ai participé à l’organisation et au dépôt </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">du corpus Présences numériques sur Ortolang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carnet de recherche personnel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer et exploiter les genres numériques : Vers une typologie des genres natifs du web et leur exploitation pédagogique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ouvrage collectif augmenté (2021) à découvrir :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Fabrique de l'interaction parmi les écrans : Formes de présence en recherche et en formation]</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ateliers.sens-public.org/fabrique-de-l-interaction-parmi-les-ecrans/index.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de la thèse de :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dora Loizidou (2017) : Etude systémique d'un projet asymétrique d'échanges en ligne - le cas d'apprenants de FLE hélénophones.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Yosra Ghliss (2020) : Des émotimots aux photodiscours : dynamiques technodisursives des émotions dans les interactions WhatsApp.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Newton Nchang Tamukong (2023) : Pratiques et représentations sociales du numérique dans l'apprentissage du français langue étrangère en milieu universitaire sud-africain.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porteuse AMU du projet de coopération bilatérale : </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEF EGYPTE REINVENTE</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Renforcement et modernisation des départements universitaires d’études françaises en Egypte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet européen partenariat stratégique Erasmus+</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PENSA</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Professionalisation des Enseignants utilisant le Numérique pour un Soutien à l’Autonomie et à la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESENCES NUMERIQUES</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrique de l'interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet ANR </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VAPVISIO</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vers une approche comparative de l’apprentissage/enseignement des langues étrangères par visioconférence pour développer les compétences techno-semio-pédagogiques d’enseignants en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de formation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Numérique et enseignement en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Développer ses compétences en littératie numérique et les intégrer à sa pratique professionnelle</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Concevoir et tutorer des cours de langue en ligne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Créativité et innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Elaborer des projets alliant créativité et apprentissage des langues</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Concevoir un projet pédagogique créatif et collaboratif</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Evaluer et certifier en didactique des langues</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Acquérir une méthodologie de la recherche en didactique des langues et du numérique</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Questionner les théories, les études et interroger les liens théories/pratiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agir professoral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Développer un agir professoral réflexif</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cadre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formations données à </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la faculté ALLSH d'Aix-Marseille Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dans cadre du Master FLE ; dans le cadre de formations de formateurs en France et à l’étranger ; dans le cadre du programme européen PENSA de formation de formateurs, porté par Marco Cappellini.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudiants de master FLE/S, enseignants et formateurs de français langue première, étrangère et seconde, du premier degré, du second degré et de l’enseignement supérieur.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations nationales et internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations données en présentiel enrichi (plateforme Moodle) ou en ligne (plateformes Moodle et Zoom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets pédagogiques innovants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télécollaboration avec l’Université Autonome de Madrid, l’Open University (Milton Keynes) et l’Université de Californie (Berkeley)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2015 : Je co-porte un projet de télécollaboration avec l’Open University et l’Université de Californie. L’objectif de ce projet est d’initier les futurs enseignants de FLE/S du master M1 à l’enseignement en ligne selon deux modalités différentes. Les étudiants d’AMU, futurs enseignants FLE, proposent des activités de FLE asynchrones sur une plateforme d’enseignement en ligne aux étudiants de l’Université Autonome de Madrid, de l’Open University et de l’Université de Californie et animent plusieurs sessions de visioconférence sur une plateforme multimodale (Adobe Connect et Amuzoom).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un espace pédagogique modulaire connecté et innovant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2016 : Co-portage d'un projet de « partage d’expérimentations innovantes et modulaires » qui a été lauréat du Fond d’Intervention Pédagogique (</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-amu.fr/fr/public/lefonds-dintervention-pedagogique-fip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et qui a abouti à la création d’ « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">un espace modulable d’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Elaborée à partir des derniers travaux en pédagogie universitaire, cette salle innovante permet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">la mise en œuvre de pédagogies actives dans un espace adéquat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (modularité de l’espace et du mobilier, connectivité pensée pour faciliter les apprentissages), l’enjeu étant de libérer la créativité et favoriser les interactions entre pairs. On y trouve notamment du mobilier mobile (tables et chaises), un mur inscriptible, des tablettes Velléda, des tablettes numériques, un vidéoprojecteur interactif et un tableau blanc interactif portatif.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéma et audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2008 – 2012 : J’ai créé et coordonné deux classes à </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Artistique et Culturel Cinéma et Audiovisuel (acquisition d’une culture cinématographique accompagnée de l’écriture, du tournage et du montage d’un film par classe et par an)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. J’ai organisé la semaine mondiale et francophone de films d’école à Mahajnga et la participation des élèves aux rencontres du film court coordonnées par le Centre Culturel Albert Camus à Antananarivo (Madagascar). Classes de 3e, Collège Français Françoise Dolto, Majunga, Madagascar.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences antérieures</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement du français langue étrangère, première et seconde dans des contextes divers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">en Turquie </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">le Français Langue Etrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1994-1996)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">en Guyane française </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">le Français Langue Maternelle et Seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1996- 2001)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">dans le cadre de l'</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence de l'Enseignement du Français à l'Etranger (AEFE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, au Brésil et à Madagascar </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">le Français Langue Maternelle et Seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2001-2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">au </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Linguistique Appliquée de Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CLA) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">le Français Langue Etrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2012-2014)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Edition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à la création collaborative et aux relectures en tant que co-auteurs des manuels de français 4e et 3e de la maison d'édition </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le livre scolaire.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et à la coélaboration de contenus pédagogiques pour le site </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlons français, c'est facile</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la citoyenneté numérique d’apprenants et apprenti-tutrices de FLE à travers les genres numériques. Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aránzazu Gil Casadomet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05076485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les compétences d'analyse technogénérique et la créativité multimodale de futurs enseignants de FLE : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845712v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple online environments as complex systems: Toward an orchestration of environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03891134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodalité(s) dans les interactions humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro spécial : Panorama des recherches au Laboratoire Parole et Langage, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impolitesse et violence verbale dans les interactions humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un récit numérique interactif plurilingue en classe de FLE : d’une analyse technolittéraire à des pistes de didactisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4/2022, pp.30-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche action participative sur l’intégration du numérique en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02331176v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un ethos discursif multimodal de futurs enseignants en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la littératie numérique de futurs enseignants de FLE : une approche par genres numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Littératie numérique et didactique des langues et des cultures, 63, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.8959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et représentations des tablettes dans les foyers et à l’école: quelle continuité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Une approche sociocritique : quels apports à l’étude du numérique en éducation?, 21 (3), pp.75-97. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1067709ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375234v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les genres numériques de la relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°167 (2), pp.51. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.167.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser des compétences techno-sémio-pédagogiques d'apprentis tuteurs dans différents environnements numériques : résultats d'une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol. 20, n° 3, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.3186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télécollaboration informelle 2.0 : le vlogue d'un américain en français sur YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions méthodologiques autour de l'étude de deux plateformes interactives multimodales : de la communauté de contenu à l'application intimiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Línguas e Instrumentos Linguísticos (Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation de l'interaction pédagogique sur une plateforme de visioconférence poste à poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), non paginé. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.2572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of webcams on multimodal interactive learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (1), pp.30-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication pédagogique par forum : caractéristiques discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mangenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les carnets du cediscor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8, pp.75-88. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cediscor.695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et réseaux sociaux : le booktube et le booktok pour développer les compétences littéraciques des étudiants égyptiens de langue française à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihame Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heba El Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hafez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihame Hifnawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Congrès mondial de la FIPF - Les utopies francophones en tous genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération internationale des professeurs de français, Jul 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la littératie numérique des enseignants et des apprenants de langue en Egypte : quels enjeux ? Quels défis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives contemporaines en traduction, langues et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté Al-Alsun de l'Université de Beni-Suef, May 2025, Beni Suef, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation littéraire à l’ère du numérique : Une analyse technosémiodiscursive des chaînes Bulledop, Un Cours de 5 Minutes et Les Boloss des Belles-Lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Médiation : formes, discours et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de Langue et de littérature Françaises – Faculté des Lettres – Université du Caire, Nov 2025, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste pro-amateur(e) dans trois vlogs de médiation littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude La Gestique du Digital – Champs interdisciplinaires Lieu : Département Information-communication, IUT du Havre site Frissard (salle des conseils)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, groupe de recherches interdisciplinaires InterGestes – la geste et le geste numériques (UMR IDEES Le Havre Normandie), Dec 2025, LE HAVRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter le concept d’ethos à l’ère numérique : L’exemple de vlogueurs sur YouTube et de tuteurs en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture et lectures multiples des textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Egyptienne des Professeurs de Français, Apr 2025, Ismailia, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la nouvelle numérique dans les départements de langue et littérature française en Égypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inji Abouelkheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Callant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérine Galib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Congrès mondial de la FIPF - Les utopies francophones en tous genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération internationale des professeurs de français, Jul 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Espace numérique, espace méditerranéen : pour une citoyenneté francophone incarnée par et pour les locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Souque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Calafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iride Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté(s) méditerranéenne(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Internationale des universités méditerranéennes - Université Jean Moulin Lyon 3, Dec 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littératie de l’IA : De quoi parle-t-on ? Et comment développer les compétences des enseignants et des apprenants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires IA Groupe d’échanges de pratique IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille et Université de Galatasaray, Sep 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératie numérique et genres numériques dans l’enseignement/apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les clics de l'Association des Professeurs de Langues Vivantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLV, Jan 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature numérique : quels enjeux créatifs et didactiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Méthodologie et état des lieux de la recherche sur la multimodalité : la multimodalité en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04897364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux enjeux et défis de la formation des enseignants de FLE/S : De la maitrise des genres numériques à des pratiques d’écriture numérique créatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91e congrès de l’ACFAS – Colloque 514 - Écritures numériques dans les classes : des pratiques émergentes aux pratiques instituées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2024, Montréal (Québec) (en visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des genres numériques à la littérature numérique : quels enjeux didactiques et créatifs pour les futurs enseignants de Français Langue Etrangère ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Didactique des Langues et des Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04897578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les compétences en littératie numérique de futurs enseignants et d’apprenants de FLE : d’une approche par genres numériques à la découverte de la littérature numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général du CREN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches en Education de Nantes, Mar 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les compétences d'analyse technosémiodiscusive et la créativité multimodale et pédagogique de futurs enseignants de FLE : une étude exploratoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et usages du numérique en FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xème colloque international de l’ADCUEFE – CAMPUS FLE (Association des Directeurs des Centres Universitaires d’Études Françaises pour Étrangers), Jun 2023, LYON (Université Lyon 2 et ENS de Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de trois genres autobiographiques de l’Internet : le e-portfolio de développement professionnel, le journal extime et l’autoportrait de séduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des genres discursifs et des contextes : nouveaux modes d'appréhension et imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier : L’enseignement des processus d’écriture et de réécriture multimodale et collaborative, basé sur des ressources multilingues numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journe d'étude Co-construire un design d’atelier d’écriture pour l’enseignement de l’écriture créative (littéraire, multilingue et/ou numérique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la littératie numérique d’apprenants de FLE à travers le genre numérique du CV vidéo : l’exemple de la télécollaboration AMU-UAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aránzazu Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingu@Num : Citoyenneté numérique, ouverture sur le monde et enseignement-apprentissage des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Salzburg, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03727663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être présent à distance : étude de deux cas au prisme des sciences du langage et de la didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PHITECO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménager un espace interactionnel partagé pour collaborer : le cas d'un séminaire polyartéfacté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMPEC 2022. L’espace au prisme des écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectacle vivant à l’épreuve du confinement : la reconfiguration des espaces à travers l’écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMPEC 2022 Espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyflex learning and teaching - Space and technological configurations for pedagogical activities and perceived presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot es-tu là ? Robots de téléprésence en séminaire hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la captation à la diffusion de données de téléprésence : points de vue des participants à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes visuelles en sciences humaines et sociales : de la captation à la diffusion des résultats. Données, méthodes, résultats, valorisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, La Laguna, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#FoodPorn and ASM Vlog or how to make your mouth water on the screen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMPEC 2020 Sensorialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératie numérique et environnement virtuel multi-utilisateurs au collège. Une réinvention chemin faisant de l'espace d'apprentissage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Littératie Numérique au prisme des Sociologies de l'Education et de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAMES, MMSH, Aix Marseille Université CNRS, Jun 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02431558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un ethos discursif multimodal de futurs enseignants de langue en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions et apprentissages dans les centres de (ressources en) langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de communication multimodale &amp;quot;artéfactée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Méthodes pour la recherche autour de la communication multimodale "artéfactée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche action participative orientée conception sur l’intégration du numérique en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages du numérique en éducation : regards critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le technogenre de discours « vlogue » éduque à la politique : le cas français d’« Osons causer »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérisation généralisée de la société (acteurs, pratiques, discours, enjeux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le e-portfolio étudiant : un genre numérique entre contrainte et liberté créative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences et décalages entre intégration des tablettes en classe de langue au collège et innovation pédagogique. Une étude exploratoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFERE - Apprentissage et Education; Conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How trainee teachers adapt their pedagogical actions in different telecollaborative environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCALL 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation numérique en classe de langue. Discours croisés sur l’introduction de tablettes dans un collège connecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l'ACEDLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer les usages et les apprentissages en transformant l'espace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Caraguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Souville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guiderdoni-Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gestion des connaissances dans la société et les organisations: enjeux communs et connaissances multiples,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la gestion des connaissances dans la société et les organisations, Jun 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From imagined to enacted ethos in online trainee teachers’ multimodal discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th AILA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlogging : A new channel for language learning and intercultural exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codreanu Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocall2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences sémio-techno-pédagogiques d’apprentis tuteurs dans des environnements numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANACLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenir (ou pas ?) le lien amoureux en ligne : le cas d’une application intimiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlogging : Identity construction and intercultural exchanges in a self learning language context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADDA Approaches to Digital Discourse Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlogues sur YouTube: un nouveau genre d'interactions multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lyon, France. pp.265-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook pour l'enseignement/apprentissage informel du FLE : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Communication et Apprentissage Instrumentés en réseau (JOCAIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amiens, France. pp.191-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles normes de politesse dans un environnement d'apprentissage interactif multimodal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Communication et Apprentissage Instrumentés en réseau (JOCAIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amiens, France. pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présentation de soi dans une formation en ligne d'enseignants de français langue étrangère : analyse diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Communication et Apprentissage Instrumentés en réseau (JOCAIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités du tutorat dans un campus électronique de maîtrise de français langue étrangère entièrement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPVISIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Holt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontre scientifique de SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablettes connectées et accès à une plateforme immersive 3D en milieu scolaire : quelle reconfiguration des pratiques pédagogiques et professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aix en Provence, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions and Screens in Research and Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Domanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. , 2023, 978-2-924925-25-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codreanu Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Domanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. , 165 p, 2021, Editions Ateliers de sens public, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomy and artefactual presence in a polyartefacted seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATELIERS DE SENS PUBLIC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions and Screens in Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04165165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité en pédagogie : apprentissages, enseignements et implications formatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Eschenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bonnardel; Fabien Girandola; Eric Bonetto; Todd Lubart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité en situations - Théories et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, 2023, 978-2-10-082840-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie et présence artefactuelle dans un séminaire hybride polyartefacté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménager les faces par écran : vers de nouvelles règles de politesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codreanu Tatiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former de futurs professionnels du FLE au genre du e-portfolio : Une Étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et défis du numérique pour l’enseignement universitaire / Chancen und Herausforderungen der Digitalisierung in der Hochschullehre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-117, 2020, Studien zur Translation und Interkulturellen Kommunikation in der Romania, 978-3-631-81867-1. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b16629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Vlogging Educates in Politics: The French Case of “Osons Causer”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization of Society and Socio‐political Issues 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.61-78, 2020, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119694885.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlogs, Video Publishing, and Informal Language Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codreanu Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mark Dressman and Randall Sadler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Informal Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.153-168, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le technogenre de discours « vlogue » éduque à la politique : le cas français d’« Osons causer »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">George Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérisation généralisée de la société et enjeux sociopolitiques de la culture et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glocal Tensions: Exploring the Dynamics of Intercultural Communication Through a Language Learner's Vlog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codreanu Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Screens and Scenes: Multimodal Communication in Online Intercultural Encounters.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer un groupe Facebook : Quelles pratiques discursives pour l’enseignement/apprentissage non formel du FLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthippi Potolia, Diana Jamborova Lemay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement / apprentissage des langues et pratiques numériques émergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.45-58, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commenter en ligne : affrontement polémique et impolitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tuomarla U. And Tiittula L., Sairio A., Isosävi J., Paloheimo M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du malentendu à la violence verbale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Néophilologique, pp.14, 2015, Mémoires de la Société Néophilologique de Helsinki</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques discursives en forums pédagogiques : une étude comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eléonore Yasri-Labrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forums de discussion : agoras du XXIe siècle ? : Théories, enjeux et pratiques discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, L'Harmattan, pp.141-154, 2011, 978-2-296-55369-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de discours comme méthode d'analyse de la communication pédagogique médiée par ordinateur (asynchrone).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Blanchet; Patrick Chardenet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide pour la recherche en didactique des langues et des cultures. Approches contextualisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.92-99, 2011, MANUELS, 978-2813000484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Formation en langues et littératie numérique en contextes ouverts – Une approche socio-interactionnelle de Catherine Caws, Marie-Josée Hamel, Catherine Jeanneau, Christian Ollivier (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de la situation sur l’enseignement dans les départements universitaires de langue française en Égypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Dufeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Grifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCAC Ambassade de France en Egypte; FEF Egypte REINVENTE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRATIQUES DISCURSIVES DANS UNE FORMATION EN LIGNE A LA DIDACTIQUE DU FRANÇAIS LANGUE ETRANGERE : une analyse de la communication pédagogique asynchrone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Stendhal - Grenoble III, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00508363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablettes connectées et accès à une plateforme immersive 3D en milieu scolaire : quelle reconfiguration des pratiques pédagogiques et professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01707073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.447916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christelle Combe </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF Sciences du Langage, spécialité Didactique des langues et du numérique - LPL- équipe LEDA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christelle-combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4841-9463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150500882</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fonction actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante-chercheuse MCF en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Langage, spécialité Didactique Des Langues et du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Aix-Marseille Université, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">au département de Français Langue Etrangère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et membre du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Parole & Langage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> UMR 7309 au sein de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'équipe LEDA (Langue, éducation et apprentissage)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités administratives et pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directrice du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">département de Français Langue Etrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de la mention du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master Français Langue Etrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Parcours 1 Didactique du FLE/S : approches critiques et innovations pédagogiques du Master 2</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’axe éducation de l'</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Créativité et Innovation d'Aix-Marseille (INCIAM)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du comité éditorial de la </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">revue TIPA Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">du groupe de recherche IMPEC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'équipe pilote Littératie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, AMPIRIC (Pôle pilote de formation des enseignants et de recherche pour l'éducation - PIA 3).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élue du Conseil de laboratoire au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porteuse AMU du projet de coopération bilatérale : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEF EGYPTE REINVENTE</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Renforcement et modernisation des départements universitaires d’études françaises en Egypte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet européen partenariat stratégique Erasmus+</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PENSA</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Professionalisation des Enseignants utilisant le Numérique pour un Soutien à l’Autonomie et à la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESENCES NUMERIQUES</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrique de l'interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet ANR </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VAPVISIO</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vers une approche comparative de l’apprentissage/enseignement des langues étrangères par visioconférence pour développer les compétences techno-semio-pédagogiques d’enseignants en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations de formateurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au cours de ma carrière, j'ai conçu et animé de nombreuses </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">formations de formateurs pour l'</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEFE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pour </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le Centre de Linguistique Appliquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> lors de missions ou de stages d'été, pour </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le Centre régional francophone pour l'europe centrale et orientale (Crefeco)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> lors de missions, pour les </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Maisons des Langues (EMDL)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, dans le cadre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">du </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">programme européen PENSA</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de formation de formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, porté par Marco Cappellini. Je continue de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">former des formateurs et d'animer des formations de formateurs en présentiel et en ligne en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur invitation ou dans des projets de coopération internationale. Mon expérience personnelle et professionnelle de 20 ans hors du territoire métropolitain, en Turquie, en Guyane, au Brésil et à Madagascar et mes nombreuses missions dans différents pays (Espagne, Chine, Mexique, Arménie, Maroc, Pérou, etc.) dans des contextes pédagogiques et culturels variés, m'ont permis d'acquérir une expertise internationale.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes thématiques de recherche sont particulièrement ancrées </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans l’évolution de notre monde contemporain et de la numérisation généralisée de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Les recherches auxquelles j’ai collaboré et que j’ai menées s’articulent autour </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">du discours numérique et de la communication en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> .Ainsi, je m'intéresse aux </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">pratiques discursives en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et aux </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">interactions multimodales par écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (sur plateforme interactive multimodale, sur tablette, par robot de téléprésence, en monde immersif 3D).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">domaines d'expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> porte sur :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La littératie numérique et de l'intelligence artificielle des enseignants et des apprenants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les genres numériques discursifs émergents</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'enseignement/apprentissage en ligne (sur plateforme type Moodle, par visioconférence, hybride, co-modal, etc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La littérature numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les pratiques pédagogiques créatives en lien avec le numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'évaluation par portfolio numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon travail est </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">descriptif, compréhensif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et dans un souci ultime de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">transposition didactique et d'application pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.Mon cadre théorique est principalement celui de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Analyse du Discours Numérique et des Interactions Multimodales Par Ecran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intégration du numérique en contexte pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ainsi que </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’innovation pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sont au cœur de mes recherches et de mes pratiques enseignantes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m’intéresse enfin à la réflexion sur </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">les outils de stockage des données et de diffusion des travaux qui s’offrent aux chercheurs en sciences du langage à l’ère numérique dans une perspective de science ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. J’ai participé à l’organisation et au dépôt </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">du corpus Présences numériques sur Ortolang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carnet de recherche personnel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer et exploiter les genres numériques : Vers une typologie des genres natifs du web et leur exploitation pédagogique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ouvrage collectif augmenté (2021) à découvrir :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Fabrique de l'interaction parmi les écrans : Formes de présence en recherche et en formation]</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ateliers.sens-public.org/fabrique-de-l-interaction-parmi-les-ecrans/index.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de la thèse de :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dora Loizidou (2017) : Etude systémique d'un projet asymétrique d'échanges en ligne - le cas d'apprenants de FLE hélénophones.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Yosra Ghliss (2020) : Des émotimots aux photodiscours : dynamiques technodisursives des émotions dans les interactions WhatsApp.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Newton Nchang Tamukong (2023) : Pratiques et représentations sociales du numérique dans l'apprentissage du français langue étrangère en milieu universitaire sud-africain.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de formation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Numérique et enseignement en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Développer ses compétences en littératie numérique et les intégrer à sa pratique professionnelle</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Concevoir et tutorer des cours de langue en ligne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Créativité et innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Elaborer des projets alliant créativité et apprentissage des langues</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Concevoir un projet pédagogique créatif et collaboratif</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Evaluer et certifier en didactique des langues</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Acquérir une méthodologie de la recherche en didactique des langues et du numérique</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Questionner les théories, les études et interroger les liens théories/pratiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agir professoral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Développer un agir professoral réflexif</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cadre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formations données à </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la faculté ALLSH d'Aix-Marseille Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dans cadre du Master FLE ; dans le cadre de formations de formateurs en France et à l’étranger ; dans le cadre du programme européen PENSA de formation de formateurs, porté par Marco Cappellini.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudiants de master FLE/S, enseignants et formateurs de français langue première, étrangère et seconde, du premier degré, du second degré et de l’enseignement supérieur.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations nationales et internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations données en présentiel enrichi (plateforme Moodle) ou en ligne (plateformes Moodle et Zoom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets pédagogiques innovants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télécollaboration avec l’Université Autonome de Madrid, l’Open University (Milton Keynes) et l’Université de Californie (Berkeley)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2015 : Je co-porte un projet de télécollaboration avec l’Open University et l’Université de Californie. L’objectif de ce projet est d’initier les futurs enseignants de FLE/S du master M1 à l’enseignement en ligne selon deux modalités différentes. Les étudiants d’AMU, futurs enseignants FLE, proposent des activités de FLE asynchrones sur une plateforme d’enseignement en ligne aux étudiants de l’Université Autonome de Madrid, de l’Open University et de l’Université de Californie et animent plusieurs sessions de visioconférence sur une plateforme multimodale (Adobe Connect et Amuzoom).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un espace pédagogique modulaire connecté et innovant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2016 : Co-portage d'un projet de « partage d’expérimentations innovantes et modulaires » qui a été lauréat du Fond d’Intervention Pédagogique (</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-amu.fr/fr/public/lefonds-dintervention-pedagogique-fip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et qui a abouti à la création d’ « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">un espace modulable d’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Elaborée à partir des derniers travaux en pédagogie universitaire, cette salle innovante permet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">la mise en œuvre de pédagogies actives dans un espace adéquat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (modularité de l’espace et du mobilier, connectivité pensée pour faciliter les apprentissages), l’enjeu étant de libérer la créativité et favoriser les interactions entre pairs. On y trouve notamment du mobilier mobile (tables et chaises), un mur inscriptible, des tablettes Velléda, des tablettes numériques, un vidéoprojecteur interactif et un tableau blanc interactif portatif.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéma et audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2008 – 2012 : J’ai créé et coordonné deux classes à </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Artistique et Culturel Cinéma et Audiovisuel (acquisition d’une culture cinématographique accompagnée de l’écriture, du tournage et du montage d’un film par classe et par an)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. J’ai organisé la semaine mondiale et francophone de films d’école à Mahajnga et la participation des élèves aux rencontres du film court coordonnées par le Centre Culturel Albert Camus à Antananarivo (Madagascar). Classes de 3e, Collège Français Françoise Dolto, Majunga, Madagascar.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences antérieures</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement du français langue étrangère, première et seconde dans des contextes divers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">en Turquie </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">le Français Langue Etrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1994-1996)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">en Guyane française </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">le Français Langue Maternelle et Seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1996- 2001)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">dans le cadre de l'</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence de l'Enseignement du Français à l'Etranger (AEFE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, au Brésil et à Madagascar </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">le Français Langue Maternelle et Seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2001-2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">au </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Linguistique Appliquée de Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CLA) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">le Français Langue Etrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2012-2014)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Edition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à la création collaborative et aux relectures en tant que co-auteurs des manuels de français 4e et 3e de la maison d'édition </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le livre scolaire.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et à la coélaboration de contenus pédagogiques pour le site </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlons français, c'est facile</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la citoyenneté numérique d’apprenants et apprenti-tutrices de FLE à travers les genres numériques. Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aránzazu Gil Casadomet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05076485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les compétences d'analyse technogénérique et la créativité multimodale de futurs enseignants de FLE : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845712v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple online environments as complex systems: Toward an orchestration of environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03891134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impolitesse et violence verbale dans les interactions humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodalité(s) dans les interactions humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro spécial : Panorama des recherches au Laboratoire Parole et Langage, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un récit numérique interactif plurilingue en classe de FLE : d’une analyse technolittéraire à des pistes de didactisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4/2022, pp.30-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche action participative sur l’intégration du numérique en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02331176v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la littératie numérique de futurs enseignants de FLE : une approche par genres numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Littératie numérique et didactique des langues et des cultures, 63, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.8959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un ethos discursif multimodal de futurs enseignants en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et représentations des tablettes dans les foyers et à l’école: quelle continuité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Une approche sociocritique : quels apports à l’étude du numérique en éducation?, 21 (3), pp.75-97. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1067709ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375234v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les genres numériques de la relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°167 (2), pp.51. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.167.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser des compétences techno-sémio-pédagogiques d'apprentis tuteurs dans différents environnements numériques : résultats d'une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol. 20, n° 3, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.3186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télécollaboration informelle 2.0 : le vlogue d'un américain en français sur YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions méthodologiques autour de l'étude de deux plateformes interactives multimodales : de la communauté de contenu à l'application intimiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Línguas e Instrumentos Linguísticos (Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation de l'interaction pédagogique sur une plateforme de visioconférence poste à poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), non paginé. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.2572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of webcams on multimodal interactive learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (1), pp.30-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication pédagogique par forum : caractéristiques discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mangenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les carnets du cediscor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8, pp.75-88. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cediscor.695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours singulier, construction collective : l’émergence et l’ancrage du numérique dans les formations universitaires en FLE à travers la trajectoire de François Mangenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Loizidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Louay Salam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40 ans de cursus universitaires en didactique du FLE Ancrages historiques, problématiques actuelles et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASDIFLE; DILTEC, Paris Université Sorbonne Nouvelle, France, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter le concept d’ethos à l’ère numérique : L’exemple de vlogueurs sur YouTube et de tuteurs en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture et lectures multiples des textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Egyptienne des Professeurs de Français, Apr 2025, Ismailia, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la nouvelle numérique dans les départements de langue et littérature française en Égypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inji Abouelkheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Callant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérine Galib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Congrès mondial de la FIPF - Les utopies francophones en tous genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération internationale des professeurs de français, Jul 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste pro-amateur(e) dans trois vlogs de médiation littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude La Gestique du Digital – Champs interdisciplinaires Lieu : Département Information-communication, IUT du Havre site Frissard (salle des conseils)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, groupe de recherches interdisciplinaires InterGestes – la geste et le geste numériques (UMR IDEES Le Havre Normandie), Dec 2025, LE HAVRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Espace numérique, espace méditerranéen : pour une citoyenneté francophone incarnée par et pour les locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Souque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Calafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iride Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté(s) méditerranéenne(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Internationale des universités méditerranéennes - Université Jean Moulin Lyon 3, Dec 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littératie de l’IA : De quoi parle-t-on ? Et comment développer les compétences des enseignants et des apprenants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires IA Groupe d’échanges de pratique IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille et Université de Galatasaray, Sep 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératie numérique et genres numériques dans l’enseignement/apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les clics de l'Association des Professeurs de Langues Vivantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLV, Jan 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et réseaux sociaux : le booktube et le booktok pour développer les compétences littéraciques des étudiants égyptiens de langue française à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihame Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heba El Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hafez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihame Hifnawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Congrès mondial de la FIPF - Les utopies francophones en tous genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération internationale des professeurs de français, Jul 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la littératie numérique des enseignants et des apprenants de langue en Egypte : quels enjeux ? Quels défis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives contemporaines en traduction, langues et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté Al-Alsun de l'Université de Beni-Suef, May 2025, Beni Suef, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation littéraire à l’ère du numérique : Une analyse technosémiodiscursive des chaînes Bulledop, Un Cours de 5 Minutes et Les Boloss des Belles-Lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Médiation : formes, discours et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de Langue et de littérature Françaises – Faculté des Lettres – Université du Caire, Nov 2025, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature numérique : quels enjeux créatifs et didactiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Méthodologie et état des lieux de la recherche sur la multimodalité : la multimodalité en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04897364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux enjeux et défis de la formation des enseignants de FLE/S : De la maitrise des genres numériques à des pratiques d’écriture numérique créatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91e congrès de l’ACFAS – Colloque 514 - Écritures numériques dans les classes : des pratiques émergentes aux pratiques instituées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2024, Montréal (Québec) (en visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des genres numériques à la littérature numérique : quels enjeux didactiques et créatifs pour les futurs enseignants de Français Langue Etrangère ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Didactique des Langues et des Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04897578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les compétences d'analyse technosémiodiscusive et la créativité multimodale et pédagogique de futurs enseignants de FLE : une étude exploratoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et usages du numérique en FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xème colloque international de l’ADCUEFE – CAMPUS FLE (Association des Directeurs des Centres Universitaires d’Études Françaises pour Étrangers), Jun 2023, LYON (Université Lyon 2 et ENS de Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les compétences en littératie numérique de futurs enseignants et d’apprenants de FLE : d’une approche par genres numériques à la découverte de la littérature numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général du CREN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches en Education de Nantes, Mar 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de trois genres autobiographiques de l’Internet : le e-portfolio de développement professionnel, le journal extime et l’autoportrait de séduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des genres discursifs et des contextes : nouveaux modes d'appréhension et imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier : L’enseignement des processus d’écriture et de réécriture multimodale et collaborative, basé sur des ressources multilingues numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journe d'étude Co-construire un design d’atelier d’écriture pour l’enseignement de l’écriture créative (littéraire, multilingue et/ou numérique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être présent à distance : étude de deux cas au prisme des sciences du langage et de la didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PHITECO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménager un espace interactionnel partagé pour collaborer : le cas d'un séminaire polyartéfacté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMPEC 2022. L’espace au prisme des écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectacle vivant à l’épreuve du confinement : la reconfiguration des espaces à travers l’écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMPEC 2022 Espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyflex learning and teaching - Space and technological configurations for pedagogical activities and perceived presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la littératie numérique d’apprenants de FLE à travers le genre numérique du CV vidéo : l’exemple de la télécollaboration AMU-UAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aránzazu Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingu@Num : Citoyenneté numérique, ouverture sur le monde et enseignement-apprentissage des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Salzburg, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03727663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la captation à la diffusion de données de téléprésence : points de vue des participants à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes visuelles en sciences humaines et sociales : de la captation à la diffusion des résultats. Données, méthodes, résultats, valorisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, La Laguna, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot es-tu là ? Robots de téléprésence en séminaire hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#FoodPorn and ASM Vlog or how to make your mouth water on the screen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMPEC 2020 Sensorialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un ethos discursif multimodal de futurs enseignants de langue en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions et apprentissages dans les centres de (ressources en) langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératie numérique et environnement virtuel multi-utilisateurs au collège. Une réinvention chemin faisant de l'espace d'apprentissage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Littératie Numérique au prisme des Sociologies de l'Education et de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAMES, MMSH, Aix Marseille Université CNRS, Jun 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02431558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de communication multimodale &amp;quot;artéfactée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Méthodes pour la recherche autour de la communication multimodale "artéfactée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le technogenre de discours « vlogue » éduque à la politique : le cas français d’« Osons causer »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérisation généralisée de la société (acteurs, pratiques, discours, enjeux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le e-portfolio étudiant : un genre numérique entre contrainte et liberté créative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche action participative orientée conception sur l’intégration du numérique en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages du numérique en éducation : regards critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences et décalages entre intégration des tablettes en classe de langue au collège et innovation pédagogique. Une étude exploratoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFERE - Apprentissage et Education; Conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer les usages et les apprentissages en transformant l'espace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Caraguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Souville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guiderdoni-Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gestion des connaissances dans la société et les organisations: enjeux communs et connaissances multiples,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la gestion des connaissances dans la société et les organisations, Jun 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From imagined to enacted ethos in online trainee teachers’ multimodal discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th AILA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How trainee teachers adapt their pedagogical actions in different telecollaborative environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCALL 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation numérique en classe de langue. Discours croisés sur l’introduction de tablettes dans un collège connecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l'ACEDLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences sémio-techno-pédagogiques d’apprentis tuteurs dans des environnements numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANACLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlogging : A new channel for language learning and intercultural exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codreanu Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocall2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenir (ou pas ?) le lien amoureux en ligne : le cas d’une application intimiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlogging : Identity construction and intercultural exchanges in a self learning language context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADDA Approaches to Digital Discourse Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlogues sur YouTube: un nouveau genre d'interactions multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lyon, France. pp.265-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles normes de politesse dans un environnement d'apprentissage interactif multimodal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Communication et Apprentissage Instrumentés en réseau (JOCAIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amiens, France. pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook pour l'enseignement/apprentissage informel du FLE : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Communication et Apprentissage Instrumentés en réseau (JOCAIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amiens, France. pp.191-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présentation de soi dans une formation en ligne d'enseignants de français langue étrangère : analyse diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Communication et Apprentissage Instrumentés en réseau (JOCAIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités du tutorat dans un campus électronique de maîtrise de français langue étrangère entièrement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPVISIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Holt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontre scientifique de SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablettes connectées et accès à une plateforme immersive 3D en milieu scolaire : quelle reconfiguration des pratiques pédagogiques et professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aix en Provence, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions and Screens in Research and Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Domanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. , 2023, 978-2-924925-25-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codreanu Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Domanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. , 165 p, 2021, Editions Ateliers de sens public, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomy and artefactual presence in a polyartefacted seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATELIERS DE SENS PUBLIC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions and Screens in Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04165165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité en pédagogie : apprentissages, enseignements et implications formatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Eschenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bonnardel; Fabien Girandola; Eric Bonetto; Todd Lubart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité en situations - Théories et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, 2023, 978-2-10-082840-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménager les faces par écran : vers de nouvelles règles de politesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codreanu Tatiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie et présence artefactuelle dans un séminaire hybride polyartefacté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former de futurs professionnels du FLE au genre du e-portfolio : Une Étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et défis du numérique pour l’enseignement universitaire / Chancen und Herausforderungen der Digitalisierung in der Hochschullehre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-117, 2020, Studien zur Translation und Interkulturellen Kommunikation in der Romania, 978-3-631-81867-1. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b16629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Vlogging Educates in Politics: The French Case of “Osons Causer”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization of Society and Socio‐political Issues 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.61-78, 2020, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119694885.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlogs, Video Publishing, and Informal Language Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codreanu Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mark Dressman and Randall Sadler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Informal Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.153-168, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le technogenre de discours « vlogue » éduque à la politique : le cas français d’« Osons causer »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">George Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérisation généralisée de la société et enjeux sociopolitiques de la culture et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glocal Tensions: Exploring the Dynamics of Intercultural Communication Through a Language Learner's Vlog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codreanu Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Screens and Scenes: Multimodal Communication in Online Intercultural Encounters.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer un groupe Facebook : Quelles pratiques discursives pour l’enseignement/apprentissage non formel du FLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthippi Potolia, Diana Jamborova Lemay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement / apprentissage des langues et pratiques numériques émergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.45-58, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commenter en ligne : affrontement polémique et impolitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tuomarla U. And Tiittula L., Sairio A., Isosävi J., Paloheimo M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du malentendu à la violence verbale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Néophilologique, pp.14, 2015, Mémoires de la Société Néophilologique de Helsinki</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques discursives en forums pédagogiques : une étude comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eléonore Yasri-Labrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forums de discussion : agoras du XXIe siècle ? : Théories, enjeux et pratiques discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, L'Harmattan, pp.141-154, 2011, 978-2-296-55369-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de discours comme méthode d'analyse de la communication pédagogique médiée par ordinateur (asynchrone).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Blanchet; Patrick Chardenet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide pour la recherche en didactique des langues et des cultures. Approches contextualisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.92-99, 2011, MANUELS, 978-2813000484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Formation en langues et littératie numérique en contextes ouverts – Une approche socio-interactionnelle de Catherine Caws, Marie-Josée Hamel, Catherine Jeanneau, Christian Ollivier (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de la situation sur l’enseignement dans les départements universitaires de langue française en Égypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Dufeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Grifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCAC Ambassade de France en Egypte; FEF Egypte REINVENTE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRATIQUES DISCURSIVES DANS UNE FORMATION EN LIGNE A LA DIDACTIQUE DU FRANÇAIS LANGUE ETRANGERE : une analyse de la communication pédagogique asynchrone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Stendhal - Grenoble III, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00508363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablettes connectées et accès à une plateforme immersive 3D en milieu scolaire : quelle reconfiguration des pratiques pédagogiques et professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01707073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId181"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC2B75A1"/>
+    <w:nsid w:val="313D35D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E30476A0"/>
+    <w:nsid w:val="A1ADE5AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="62024F8F"/>
+    <w:nsid w:val="8D76D053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="659D3AE4"/>
+    <w:nsid w:val="FA70A07E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="1D8FDCA2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,52 +846,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7741B341"/>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="D60B2583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,52 +994,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="EB4D9AF9"/>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="3FC97CDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,200 +1142,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
-[...146 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="C7BA0AA5"/>
+    <w:nsid w:val="2F3CFAEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1395,51 +1395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-combe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4841-9463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150500882" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://allsh.univ-amu.fr/fr/departements/francais-langue-etrangere-fle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/recherche/equipes/leda/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://allsh.univ-amu.fr/fr/formation/masters/master-francais-langue-etrangere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/institut-creativite-et-innovations-inciam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tipa/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://impec.sciencesconf.org/resource/page/id/23" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ampiric.fr/recherche/equipe-pilote/litteratie-lire-ecrire-sinformer-communiquer-entre-les-langues-avec-le-numerique" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aefe.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cla.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crefeco.org/display.php" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emdl.fr/fle/formations/rencontres-fle/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pensa.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ortolang.fr/market/corpora/impec/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genresnum.hypotheses.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ateliers.sens-public.org/fabrique-de-l-interaction-parmi-les-ecrans/index.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reinvent.hypotheses.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/fabrique-de-l-interaction-parmi-les-ecrans/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-18-CE28-0011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://allsh.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/lefonds-dintervention-pedagogique-fip" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lelivrescolaire.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlons-francais.tv5monde.com/webdocumentaires-pour-apprendre-le-francais/p-1-lg0-Accueil.htm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076485v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Gil Casadomet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845712v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leconte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02331176v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe Celik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216492v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8959" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02375234v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067709ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552167v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.167.0051" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01689326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3186" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combe Celik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615562v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486703v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Codreanu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2572" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Celik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cediscor.695" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421600v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihame Nagy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba El Sabbah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hafez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihame Hifnawy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421321v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411412v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421313v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421698v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inji Abouelkheir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ahmed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Callant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine Galib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Souque" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Calafat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iride Valenti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421557v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421346v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897364v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421288v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897578v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348728v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146770v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112013v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353221v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727663v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Gil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537996v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815607v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509218v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Appel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427533v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bouquain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481156v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954798v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431558v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corvasce" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186880v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443798v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01739322v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050836v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561583v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558697v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315603v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Caraguel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souville" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guiderdoni-Jourdain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01516907v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522597v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codreanu Tatiana" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01392051v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050830v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522591v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510668v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510669v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523180v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019365v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01683993v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Domanchin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229282v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165165v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298349v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866690v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866685v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523194v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783631818671/html/ch03.xhtml" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16629" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500766v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119694885.ch6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194778v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194777v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050786v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615659v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480814v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482594v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854895v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869025v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421502v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dufeu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Grifi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00508363v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01707073v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-combe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4841-9463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150500882" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://allsh.univ-amu.fr/fr/departements/francais-langue-etrangere-fle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/recherche/equipes/leda/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://allsh.univ-amu.fr/fr/formation/masters/master-francais-langue-etrangere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/institut-creativite-et-innovations-inciam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tipa/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://impec.sciencesconf.org/resource/page/id/23" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ampiric.fr/recherche/equipe-pilote/litteratie-lire-ecrire-sinformer-communiquer-entre-les-langues-avec-le-numerique" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reinvent.hypotheses.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pensa.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/fabrique-de-l-interaction-parmi-les-ecrans/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-18-CE28-0011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aefe.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cla.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crefeco.org/display.php" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emdl.fr/fle/formations/rencontres-fle/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ortolang.fr/market/corpora/impec/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genresnum.hypotheses.org/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ateliers.sens-public.org/fabrique-de-l-interaction-parmi-les-ecrans/index.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://allsh.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/lefonds-dintervention-pedagogique-fip" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lelivrescolaire.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlons-francais.tv5monde.com/webdocumentaires-pour-apprendre-le-francais/p-1-lg0-Accueil.htm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076485v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Gil Casadomet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845712v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leconte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02331176v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe Celik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8959" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100248v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02375234v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067709ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552167v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.167.0051" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01689326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3186" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combe Celik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615562v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486703v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Codreanu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2572" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Celik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cediscor.695" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540123v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inji Abouelkheir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ahmed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Callant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine Galib" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411412v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421447v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Souque" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Calafat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iride Valenti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421557v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421346v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421600v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihame Nagy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba El Sabbah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hafez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihame Hifnawy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421321v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897364v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897578v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146770v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348728v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112013v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537996v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509218v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Appel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727663v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Gil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481156v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bouquain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427533v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954798v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186880v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431558v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corvasce" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443798v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050836v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01739322v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766365v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315603v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Caraguel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guiderdoni-Jourdain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01516907v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558697v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01392051v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522597v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codreanu Tatiana" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050830v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522591v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507711v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510669v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510668v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523180v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019365v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01683993v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353212v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Domanchin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229282v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165165v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298349v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866690v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523194v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783631818671/html/ch03.xhtml" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16629" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500766v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119694885.ch6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194778v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194777v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050786v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615659v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480814v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482594v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854895v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869025v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421502v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dufeu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Grifi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00508363v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01707073v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>