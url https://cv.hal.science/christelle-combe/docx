--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.447916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christelle Combe </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF Sciences du Langage, spécialité Didactique des langues et du numérique - LPL- équipe LEDA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christelle-combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4841-9463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150500882</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fonction actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante-chercheuse MCF en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Langage, spécialité Didactique Des Langues et du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Aix-Marseille Université, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">au département de Français Langue Etrangère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et membre du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Parole & Langage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> UMR 7309 au sein de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'équipe LEDA (Langue, éducation et apprentissage)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités administratives et pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directrice du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">département de Français Langue Etrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de la mention du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master Français Langue Etrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Parcours 1 Didactique du FLE/S : approches critiques et innovations pédagogiques du Master 2</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’axe éducation de l'</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Créativité et Innovation d'Aix-Marseille (INCIAM)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du comité éditorial de la </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">revue TIPA Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">du groupe de recherche IMPEC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'équipe pilote Littératie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, AMPIRIC (Pôle pilote de formation des enseignants et de recherche pour l'éducation - PIA 3).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élue du Conseil de laboratoire au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porteuse AMU du projet de coopération bilatérale : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEF EGYPTE REINVENTE</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Renforcement et modernisation des départements universitaires d’études françaises en Egypte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet européen partenariat stratégique Erasmus+</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PENSA</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Professionalisation des Enseignants utilisant le Numérique pour un Soutien à l’Autonomie et à la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESENCES NUMERIQUES</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrique de l'interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet ANR </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VAPVISIO</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vers une approche comparative de l’apprentissage/enseignement des langues étrangères par visioconférence pour développer les compétences techno-semio-pédagogiques d’enseignants en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations de formateurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au cours de ma carrière, j'ai conçu et animé de nombreuses </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">formations de formateurs pour l'</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEFE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pour </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le Centre de Linguistique Appliquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> lors de missions ou de stages d'été, pour </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le Centre régional francophone pour l'europe centrale et orientale (Crefeco)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> lors de missions, pour les </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Maisons des Langues (EMDL)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, dans le cadre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">du </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">programme européen PENSA</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de formation de formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, porté par Marco Cappellini. Je continue de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">former des formateurs et d'animer des formations de formateurs en présentiel et en ligne en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur invitation ou dans des projets de coopération internationale. Mon expérience personnelle et professionnelle de 20 ans hors du territoire métropolitain, en Turquie, en Guyane, au Brésil et à Madagascar et mes nombreuses missions dans différents pays (Espagne, Chine, Mexique, Arménie, Maroc, Pérou, etc.) dans des contextes pédagogiques et culturels variés, m'ont permis d'acquérir une expertise internationale.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes thématiques de recherche sont particulièrement ancrées </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans l’évolution de notre monde contemporain et de la numérisation généralisée de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Les recherches auxquelles j’ai collaboré et que j’ai menées s’articulent autour </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">du discours numérique et de la communication en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> .Ainsi, je m'intéresse aux </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">pratiques discursives en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et aux </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">interactions multimodales par écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (sur plateforme interactive multimodale, sur tablette, par robot de téléprésence, en monde immersif 3D).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">domaines d'expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> porte sur :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La littératie numérique et de l'intelligence artificielle des enseignants et des apprenants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les genres numériques discursifs émergents</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'enseignement/apprentissage en ligne (sur plateforme type Moodle, par visioconférence, hybride, co-modal, etc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La littérature numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les pratiques pédagogiques créatives en lien avec le numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'évaluation par portfolio numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon travail est </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">descriptif, compréhensif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et dans un souci ultime de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">transposition didactique et d'application pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.Mon cadre théorique est principalement celui de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Analyse du Discours Numérique et des Interactions Multimodales Par Ecran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intégration du numérique en contexte pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ainsi que </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’innovation pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sont au cœur de mes recherches et de mes pratiques enseignantes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m’intéresse enfin à la réflexion sur </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">les outils de stockage des données et de diffusion des travaux qui s’offrent aux chercheurs en sciences du langage à l’ère numérique dans une perspective de science ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. J’ai participé à l’organisation et au dépôt </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">du corpus Présences numériques sur Ortolang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carnet de recherche personnel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer et exploiter les genres numériques : Vers une typologie des genres natifs du web et leur exploitation pédagogique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ouvrage collectif augmenté (2021) à découvrir :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Fabrique de l'interaction parmi les écrans : Formes de présence en recherche et en formation]</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ateliers.sens-public.org/fabrique-de-l-interaction-parmi-les-ecrans/index.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de la thèse de :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dora Loizidou (2017) : Etude systémique d'un projet asymétrique d'échanges en ligne - le cas d'apprenants de FLE hélénophones.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Yosra Ghliss (2020) : Des émotimots aux photodiscours : dynamiques technodisursives des émotions dans les interactions WhatsApp.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Newton Nchang Tamukong (2023) : Pratiques et représentations sociales du numérique dans l'apprentissage du français langue étrangère en milieu universitaire sud-africain.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de formation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Numérique et enseignement en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Développer ses compétences en littératie numérique et les intégrer à sa pratique professionnelle</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Concevoir et tutorer des cours de langue en ligne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Créativité et innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Elaborer des projets alliant créativité et apprentissage des langues</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Concevoir un projet pédagogique créatif et collaboratif</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Evaluer et certifier en didactique des langues</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Acquérir une méthodologie de la recherche en didactique des langues et du numérique</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Questionner les théories, les études et interroger les liens théories/pratiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agir professoral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Développer un agir professoral réflexif</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cadre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formations données à </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la faculté ALLSH d'Aix-Marseille Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dans cadre du Master FLE ; dans le cadre de formations de formateurs en France et à l’étranger ; dans le cadre du programme européen PENSA de formation de formateurs, porté par Marco Cappellini.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudiants de master FLE/S, enseignants et formateurs de français langue première, étrangère et seconde, du premier degré, du second degré et de l’enseignement supérieur.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations nationales et internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations données en présentiel enrichi (plateforme Moodle) ou en ligne (plateformes Moodle et Zoom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets pédagogiques innovants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télécollaboration avec l’Université Autonome de Madrid, l’Open University (Milton Keynes) et l’Université de Californie (Berkeley)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2015 : Je co-porte un projet de télécollaboration avec l’Open University et l’Université de Californie. L’objectif de ce projet est d’initier les futurs enseignants de FLE/S du master M1 à l’enseignement en ligne selon deux modalités différentes. Les étudiants d’AMU, futurs enseignants FLE, proposent des activités de FLE asynchrones sur une plateforme d’enseignement en ligne aux étudiants de l’Université Autonome de Madrid, de l’Open University et de l’Université de Californie et animent plusieurs sessions de visioconférence sur une plateforme multimodale (Adobe Connect et Amuzoom).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un espace pédagogique modulaire connecté et innovant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2016 : Co-portage d'un projet de « partage d’expérimentations innovantes et modulaires » qui a été lauréat du Fond d’Intervention Pédagogique (</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-amu.fr/fr/public/lefonds-dintervention-pedagogique-fip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et qui a abouti à la création d’ « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">un espace modulable d’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Elaborée à partir des derniers travaux en pédagogie universitaire, cette salle innovante permet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">la mise en œuvre de pédagogies actives dans un espace adéquat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (modularité de l’espace et du mobilier, connectivité pensée pour faciliter les apprentissages), l’enjeu étant de libérer la créativité et favoriser les interactions entre pairs. On y trouve notamment du mobilier mobile (tables et chaises), un mur inscriptible, des tablettes Velléda, des tablettes numériques, un vidéoprojecteur interactif et un tableau blanc interactif portatif.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéma et audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2008 – 2012 : J’ai créé et coordonné deux classes à </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Artistique et Culturel Cinéma et Audiovisuel (acquisition d’une culture cinématographique accompagnée de l’écriture, du tournage et du montage d’un film par classe et par an)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. J’ai organisé la semaine mondiale et francophone de films d’école à Mahajnga et la participation des élèves aux rencontres du film court coordonnées par le Centre Culturel Albert Camus à Antananarivo (Madagascar). Classes de 3e, Collège Français Françoise Dolto, Majunga, Madagascar.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences antérieures</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement du français langue étrangère, première et seconde dans des contextes divers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">en Turquie </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">le Français Langue Etrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1994-1996)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">en Guyane française </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">le Français Langue Maternelle et Seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1996- 2001)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">dans le cadre de l'</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence de l'Enseignement du Français à l'Etranger (AEFE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, au Brésil et à Madagascar </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">le Français Langue Maternelle et Seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2001-2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">au </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Linguistique Appliquée de Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CLA) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">le Français Langue Etrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2012-2014)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Edition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à la création collaborative et aux relectures en tant que co-auteurs des manuels de français 4e et 3e de la maison d'édition </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le livre scolaire.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et à la coélaboration de contenus pédagogiques pour le site </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlons français, c'est facile</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la citoyenneté numérique d’apprenants et apprenti-tutrices de FLE à travers les genres numériques. Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aránzazu Gil Casadomet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05076485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les compétences d'analyse technogénérique et la créativité multimodale de futurs enseignants de FLE : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845712v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple online environments as complex systems: Toward an orchestration of environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03891134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impolitesse et violence verbale dans les interactions humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodalité(s) dans les interactions humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro spécial : Panorama des recherches au Laboratoire Parole et Langage, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un récit numérique interactif plurilingue en classe de FLE : d’une analyse technolittéraire à des pistes de didactisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4/2022, pp.30-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche action participative sur l’intégration du numérique en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02331176v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la littératie numérique de futurs enseignants de FLE : une approche par genres numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Littératie numérique et didactique des langues et des cultures, 63, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.8959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un ethos discursif multimodal de futurs enseignants en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et représentations des tablettes dans les foyers et à l’école: quelle continuité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Une approche sociocritique : quels apports à l’étude du numérique en éducation?, 21 (3), pp.75-97. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1067709ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375234v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les genres numériques de la relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°167 (2), pp.51. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.167.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser des compétences techno-sémio-pédagogiques d'apprentis tuteurs dans différents environnements numériques : résultats d'une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol. 20, n° 3, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.3186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télécollaboration informelle 2.0 : le vlogue d'un américain en français sur YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions méthodologiques autour de l'étude de deux plateformes interactives multimodales : de la communauté de contenu à l'application intimiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Línguas e Instrumentos Linguísticos (Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation de l'interaction pédagogique sur une plateforme de visioconférence poste à poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), non paginé. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.2572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of webcams on multimodal interactive learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (1), pp.30-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication pédagogique par forum : caractéristiques discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mangenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les carnets du cediscor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8, pp.75-88. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cediscor.695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours singulier, construction collective : l’émergence et l’ancrage du numérique dans les formations universitaires en FLE à travers la trajectoire de François Mangenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Loizidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Louay Salam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40 ans de cursus universitaires en didactique du FLE Ancrages historiques, problématiques actuelles et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASDIFLE; DILTEC, Paris Université Sorbonne Nouvelle, France, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter le concept d’ethos à l’ère numérique : L’exemple de vlogueurs sur YouTube et de tuteurs en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture et lectures multiples des textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Egyptienne des Professeurs de Français, Apr 2025, Ismailia, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la nouvelle numérique dans les départements de langue et littérature française en Égypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inji Abouelkheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Callant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérine Galib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Congrès mondial de la FIPF - Les utopies francophones en tous genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération internationale des professeurs de français, Jul 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste pro-amateur(e) dans trois vlogs de médiation littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude La Gestique du Digital – Champs interdisciplinaires Lieu : Département Information-communication, IUT du Havre site Frissard (salle des conseils)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, groupe de recherches interdisciplinaires InterGestes – la geste et le geste numériques (UMR IDEES Le Havre Normandie), Dec 2025, LE HAVRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Espace numérique, espace méditerranéen : pour une citoyenneté francophone incarnée par et pour les locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Souque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Calafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iride Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté(s) méditerranéenne(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Internationale des universités méditerranéennes - Université Jean Moulin Lyon 3, Dec 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littératie de l’IA : De quoi parle-t-on ? Et comment développer les compétences des enseignants et des apprenants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires IA Groupe d’échanges de pratique IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille et Université de Galatasaray, Sep 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératie numérique et genres numériques dans l’enseignement/apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les clics de l'Association des Professeurs de Langues Vivantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLV, Jan 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et réseaux sociaux : le booktube et le booktok pour développer les compétences littéraciques des étudiants égyptiens de langue française à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihame Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heba El Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hafez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihame Hifnawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Congrès mondial de la FIPF - Les utopies francophones en tous genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération internationale des professeurs de français, Jul 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la littératie numérique des enseignants et des apprenants de langue en Egypte : quels enjeux ? Quels défis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives contemporaines en traduction, langues et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté Al-Alsun de l'Université de Beni-Suef, May 2025, Beni Suef, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation littéraire à l’ère du numérique : Une analyse technosémiodiscursive des chaînes Bulledop, Un Cours de 5 Minutes et Les Boloss des Belles-Lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Médiation : formes, discours et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de Langue et de littérature Françaises – Faculté des Lettres – Université du Caire, Nov 2025, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature numérique : quels enjeux créatifs et didactiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Méthodologie et état des lieux de la recherche sur la multimodalité : la multimodalité en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04897364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux enjeux et défis de la formation des enseignants de FLE/S : De la maitrise des genres numériques à des pratiques d’écriture numérique créatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91e congrès de l’ACFAS – Colloque 514 - Écritures numériques dans les classes : des pratiques émergentes aux pratiques instituées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2024, Montréal (Québec) (en visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des genres numériques à la littérature numérique : quels enjeux didactiques et créatifs pour les futurs enseignants de Français Langue Etrangère ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Didactique des Langues et des Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04897578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les compétences d'analyse technosémiodiscusive et la créativité multimodale et pédagogique de futurs enseignants de FLE : une étude exploratoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et usages du numérique en FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xème colloque international de l’ADCUEFE – CAMPUS FLE (Association des Directeurs des Centres Universitaires d’Études Françaises pour Étrangers), Jun 2023, LYON (Université Lyon 2 et ENS de Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les compétences en littératie numérique de futurs enseignants et d’apprenants de FLE : d’une approche par genres numériques à la découverte de la littérature numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général du CREN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches en Education de Nantes, Mar 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de trois genres autobiographiques de l’Internet : le e-portfolio de développement professionnel, le journal extime et l’autoportrait de séduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des genres discursifs et des contextes : nouveaux modes d'appréhension et imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier : L’enseignement des processus d’écriture et de réécriture multimodale et collaborative, basé sur des ressources multilingues numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journe d'étude Co-construire un design d’atelier d’écriture pour l’enseignement de l’écriture créative (littéraire, multilingue et/ou numérique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être présent à distance : étude de deux cas au prisme des sciences du langage et de la didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PHITECO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménager un espace interactionnel partagé pour collaborer : le cas d'un séminaire polyartéfacté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMPEC 2022. L’espace au prisme des écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectacle vivant à l’épreuve du confinement : la reconfiguration des espaces à travers l’écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMPEC 2022 Espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyflex learning and teaching - Space and technological configurations for pedagogical activities and perceived presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la littératie numérique d’apprenants de FLE à travers le genre numérique du CV vidéo : l’exemple de la télécollaboration AMU-UAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aránzazu Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingu@Num : Citoyenneté numérique, ouverture sur le monde et enseignement-apprentissage des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Salzburg, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03727663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la captation à la diffusion de données de téléprésence : points de vue des participants à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes visuelles en sciences humaines et sociales : de la captation à la diffusion des résultats. Données, méthodes, résultats, valorisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, La Laguna, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot es-tu là ? Robots de téléprésence en séminaire hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#FoodPorn and ASM Vlog or how to make your mouth water on the screen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMPEC 2020 Sensorialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un ethos discursif multimodal de futurs enseignants de langue en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions et apprentissages dans les centres de (ressources en) langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératie numérique et environnement virtuel multi-utilisateurs au collège. Une réinvention chemin faisant de l'espace d'apprentissage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Littératie Numérique au prisme des Sociologies de l'Education et de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAMES, MMSH, Aix Marseille Université CNRS, Jun 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02431558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de communication multimodale &amp;quot;artéfactée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Méthodes pour la recherche autour de la communication multimodale "artéfactée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le technogenre de discours « vlogue » éduque à la politique : le cas français d’« Osons causer »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérisation généralisée de la société (acteurs, pratiques, discours, enjeux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le e-portfolio étudiant : un genre numérique entre contrainte et liberté créative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche action participative orientée conception sur l’intégration du numérique en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages du numérique en éducation : regards critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences et décalages entre intégration des tablettes en classe de langue au collège et innovation pédagogique. Une étude exploratoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFERE - Apprentissage et Education; Conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer les usages et les apprentissages en transformant l'espace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Caraguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Souville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guiderdoni-Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gestion des connaissances dans la société et les organisations: enjeux communs et connaissances multiples,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la gestion des connaissances dans la société et les organisations, Jun 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From imagined to enacted ethos in online trainee teachers’ multimodal discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th AILA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How trainee teachers adapt their pedagogical actions in different telecollaborative environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCALL 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation numérique en classe de langue. Discours croisés sur l’introduction de tablettes dans un collège connecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l'ACEDLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences sémio-techno-pédagogiques d’apprentis tuteurs dans des environnements numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANACLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlogging : A new channel for language learning and intercultural exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codreanu Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocall2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenir (ou pas ?) le lien amoureux en ligne : le cas d’une application intimiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlogging : Identity construction and intercultural exchanges in a self learning language context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADDA Approaches to Digital Discourse Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlogues sur YouTube: un nouveau genre d'interactions multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lyon, France. pp.265-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles normes de politesse dans un environnement d'apprentissage interactif multimodal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Communication et Apprentissage Instrumentés en réseau (JOCAIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amiens, France. pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook pour l'enseignement/apprentissage informel du FLE : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Communication et Apprentissage Instrumentés en réseau (JOCAIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amiens, France. pp.191-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présentation de soi dans une formation en ligne d'enseignants de français langue étrangère : analyse diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Communication et Apprentissage Instrumentés en réseau (JOCAIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités du tutorat dans un campus électronique de maîtrise de français langue étrangère entièrement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPVISIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Holt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontre scientifique de SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablettes connectées et accès à une plateforme immersive 3D en milieu scolaire : quelle reconfiguration des pratiques pédagogiques et professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aix en Provence, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions and Screens in Research and Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Domanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. , 2023, 978-2-924925-25-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codreanu Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Domanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. , 165 p, 2021, Editions Ateliers de sens public, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomy and artefactual presence in a polyartefacted seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATELIERS DE SENS PUBLIC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions and Screens in Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04165165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité en pédagogie : apprentissages, enseignements et implications formatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Eschenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bonnardel; Fabien Girandola; Eric Bonetto; Todd Lubart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité en situations - Théories et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, 2023, 978-2-10-082840-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménager les faces par écran : vers de nouvelles règles de politesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codreanu Tatiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie et présence artefactuelle dans un séminaire hybride polyartefacté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former de futurs professionnels du FLE au genre du e-portfolio : Une Étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et défis du numérique pour l’enseignement universitaire / Chancen und Herausforderungen der Digitalisierung in der Hochschullehre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-117, 2020, Studien zur Translation und Interkulturellen Kommunikation in der Romania, 978-3-631-81867-1. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b16629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Vlogging Educates in Politics: The French Case of “Osons Causer”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization of Society and Socio‐political Issues 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.61-78, 2020, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119694885.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlogs, Video Publishing, and Informal Language Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codreanu Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mark Dressman and Randall Sadler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Informal Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.153-168, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le technogenre de discours « vlogue » éduque à la politique : le cas français d’« Osons causer »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">George Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérisation généralisée de la société et enjeux sociopolitiques de la culture et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glocal Tensions: Exploring the Dynamics of Intercultural Communication Through a Language Learner's Vlog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codreanu Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Screens and Scenes: Multimodal Communication in Online Intercultural Encounters.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer un groupe Facebook : Quelles pratiques discursives pour l’enseignement/apprentissage non formel du FLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthippi Potolia, Diana Jamborova Lemay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement / apprentissage des langues et pratiques numériques émergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.45-58, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commenter en ligne : affrontement polémique et impolitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tuomarla U. And Tiittula L., Sairio A., Isosävi J., Paloheimo M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du malentendu à la violence verbale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Néophilologique, pp.14, 2015, Mémoires de la Société Néophilologique de Helsinki</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques discursives en forums pédagogiques : une étude comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eléonore Yasri-Labrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forums de discussion : agoras du XXIe siècle ? : Théories, enjeux et pratiques discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, L'Harmattan, pp.141-154, 2011, 978-2-296-55369-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de discours comme méthode d'analyse de la communication pédagogique médiée par ordinateur (asynchrone).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Blanchet; Patrick Chardenet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide pour la recherche en didactique des langues et des cultures. Approches contextualisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.92-99, 2011, MANUELS, 978-2813000484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Formation en langues et littératie numérique en contextes ouverts – Une approche socio-interactionnelle de Catherine Caws, Marie-Josée Hamel, Catherine Jeanneau, Christian Ollivier (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de la situation sur l’enseignement dans les départements universitaires de langue française en Égypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Dufeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Grifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCAC Ambassade de France en Egypte; FEF Egypte REINVENTE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRATIQUES DISCURSIVES DANS UNE FORMATION EN LIGNE A LA DIDACTIQUE DU FRANÇAIS LANGUE ETRANGERE : une analyse de la communication pédagogique asynchrone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Stendhal - Grenoble III, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00508363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablettes connectées et accès à une plateforme immersive 3D en milieu scolaire : quelle reconfiguration des pratiques pédagogiques et professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01707073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId181"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.447916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christelle Combe </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF Sciences du Langage, spécialité Didactique des langues et du numérique - LPL- équipe LEDA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christelle-combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4841-9463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150500882</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fonction actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante-chercheuse MCF en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Langage, spécialité Didactique Des Langues et du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Aix-Marseille Université, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">au département de Français Langue Etrangère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et membre du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Parole & Langage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> UMR 7309 au sein de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'équipe LEDA (Langue, éducation et apprentissage)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités administratives et pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directrice du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">département de Français Langue Etrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de la mention du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master Français Langue Etrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Parcours 1 Didactique du FLE/S : approches critiques et innovations pédagogiques du Master 2</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’axe éducation de l'</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Créativité et Innovation d'Aix-Marseille (INCIAM)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du comité éditorial de la </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">revue TIPA Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">du groupe de recherche IMPEC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'équipe pilote Littératie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, AMPIRIC (Pôle pilote de formation des enseignants et de recherche pour l'éducation - PIA 3).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élue du Conseil de laboratoire au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porteuse AMU du projet de coopération bilatérale : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEF EGYPTE REINVENTE</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Renforcement et modernisation des départements universitaires d’études françaises en Egypte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet européen partenariat stratégique Erasmus+</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PENSA</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Professionalisation des Enseignants utilisant le Numérique pour un Soutien à l’Autonomie et à la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESENCES NUMERIQUES</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrique de l'interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet ANR </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VAPVISIO</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vers une approche comparative de l’apprentissage/enseignement des langues étrangères par visioconférence pour développer les compétences techno-semio-pédagogiques d’enseignants en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations de formateurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au cours de ma carrière, j'ai conçu et animé de nombreuses </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">formations de formateurs pour l'</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEFE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pour </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le Centre de Linguistique Appliquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> lors de missions ou de stages d'été, pour </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le Centre régional francophone pour l'europe centrale et orientale (Crefeco)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> lors de missions, pour les </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Maisons des Langues (EMDL)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, dans le cadre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">du </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">programme européen PENSA</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de formation de formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, porté par Marco Cappellini. Je continue de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">former des formateurs et d'animer des formations de formateurs en présentiel et en ligne en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur invitation ou dans des projets de coopération internationale. Mon expérience personnelle et professionnelle de 20 ans hors du territoire métropolitain, en Turquie, en Guyane, au Brésil et à Madagascar et mes nombreuses missions dans différents pays (Espagne, Chine, Mexique, Arménie, Maroc, Pérou, etc.) dans des contextes pédagogiques et culturels variés, m'ont permis d'acquérir une expertise internationale.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes thématiques de recherche sont particulièrement ancrées </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans l’évolution de notre monde contemporain et de la numérisation généralisée de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Les recherches auxquelles j’ai collaboré et que j’ai menées s’articulent autour </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">du discours numérique et de la communication en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> .Ainsi, je m'intéresse aux </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">pratiques discursives en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et aux </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">interactions multimodales par écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (sur plateforme interactive multimodale, sur tablette, par robot de téléprésence, en monde immersif 3D).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">domaines d'expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> porte sur :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La littératie numérique et de l'intelligence artificielle des enseignants et des apprenants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les genres numériques discursifs émergents</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'enseignement/apprentissage en ligne (sur plateforme type Moodle, par visioconférence, hybride, co-modal, etc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La littérature numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les pratiques pédagogiques créatives en lien avec le numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'évaluation par portfolio numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon travail est </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">descriptif, compréhensif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et dans un souci ultime de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">transposition didactique et d'application pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.Mon cadre théorique est principalement celui de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Analyse du Discours Numérique et des Interactions Multimodales Par Ecran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intégration du numérique en contexte pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ainsi que </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’innovation pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sont au cœur de mes recherches et de mes pratiques enseignantes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m’intéresse enfin à la réflexion sur </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">les outils de stockage des données et de diffusion des travaux qui s’offrent aux chercheurs en sciences du langage à l’ère numérique dans une perspective de science ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. J’ai participé à l’organisation et au dépôt </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">du corpus Présences numériques sur Ortolang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carnet de recherche personnel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer et exploiter les genres numériques : Vers une typologie des genres natifs du web et leur exploitation pédagogique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ouvrage collectif augmenté (2021) à découvrir :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Fabrique de l'interaction parmi les écrans : Formes de présence en recherche et en formation]</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ateliers.sens-public.org/fabrique-de-l-interaction-parmi-les-ecrans/index.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de la thèse de :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dora Loizidou (2017) : Etude systémique d'un projet asymétrique d'échanges en ligne - le cas d'apprenants de FLE hélénophones.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Yosra Ghliss (2020) : Des émotimots aux photodiscours : dynamiques technodisursives des émotions dans les interactions WhatsApp.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Newton Nchang Tamukong (2023) : Pratiques et représentations sociales du numérique dans l'apprentissage du français langue étrangère en milieu universitaire sud-africain.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de formation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Numérique et enseignement en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Développer ses compétences en littératie numérique et les intégrer à sa pratique professionnelle</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Concevoir et tutorer des cours de langue en ligne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Créativité et innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Elaborer des projets alliant créativité et apprentissage des langues</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Concevoir un projet pédagogique créatif et collaboratif</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Evaluer et certifier en didactique des langues</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Acquérir une méthodologie de la recherche en didactique des langues et du numérique</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Questionner les théories, les études et interroger les liens théories/pratiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agir professoral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours M2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Développer un agir professoral réflexif</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cadre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formations données à </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la faculté ALLSH d'Aix-Marseille Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dans cadre du Master FLE ; dans le cadre de formations de formateurs en France et à l’étranger ; dans le cadre du programme européen PENSA de formation de formateurs, porté par Marco Cappellini.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudiants de master FLE/S, enseignants et formateurs de français langue première, étrangère et seconde, du premier degré, du second degré et de l’enseignement supérieur.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations nationales et internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations données en présentiel enrichi (plateforme Moodle) ou en ligne (plateformes Moodle et Zoom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets pédagogiques innovants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télécollaboration avec l’Université Autonome de Madrid, l’Open University (Milton Keynes) et l’Université de Californie (Berkeley)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2015 : Je co-porte un projet de télécollaboration avec l’Open University et l’Université de Californie. L’objectif de ce projet est d’initier les futurs enseignants de FLE/S du master M1 à l’enseignement en ligne selon deux modalités différentes. Les étudiants d’AMU, futurs enseignants FLE, proposent des activités de FLE asynchrones sur une plateforme d’enseignement en ligne aux étudiants de l’Université Autonome de Madrid, de l’Open University et de l’Université de Californie et animent plusieurs sessions de visioconférence sur une plateforme multimodale (Adobe Connect et Amuzoom).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un espace pédagogique modulaire connecté et innovant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2016 : Co-portage d'un projet de « partage d’expérimentations innovantes et modulaires » qui a été lauréat du Fond d’Intervention Pédagogique (</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-amu.fr/fr/public/lefonds-dintervention-pedagogique-fip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et qui a abouti à la création d’ « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">un espace modulable d’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Elaborée à partir des derniers travaux en pédagogie universitaire, cette salle innovante permet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">la mise en œuvre de pédagogies actives dans un espace adéquat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (modularité de l’espace et du mobilier, connectivité pensée pour faciliter les apprentissages), l’enjeu étant de libérer la créativité et favoriser les interactions entre pairs. On y trouve notamment du mobilier mobile (tables et chaises), un mur inscriptible, des tablettes Velléda, des tablettes numériques, un vidéoprojecteur interactif et un tableau blanc interactif portatif.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéma et audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2008 – 2012 : J’ai créé et coordonné deux classes à </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Artistique et Culturel Cinéma et Audiovisuel (acquisition d’une culture cinématographique accompagnée de l’écriture, du tournage et du montage d’un film par classe et par an)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. J’ai organisé la semaine mondiale et francophone de films d’école à Mahajnga et la participation des élèves aux rencontres du film court coordonnées par le Centre Culturel Albert Camus à Antananarivo (Madagascar). Classes de 3e, Collège Français Françoise Dolto, Majunga, Madagascar.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences antérieures</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement du français langue étrangère, première et seconde dans des contextes divers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">en Turquie </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">le Français Langue Etrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1994-1996)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">en Guyane française </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">le Français Langue Maternelle et Seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1996- 2001)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">dans le cadre de l'</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence de l'Enseignement du Français à l'Etranger (AEFE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, au Brésil et à Madagascar </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">le Français Langue Maternelle et Seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2001-2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">au </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Linguistique Appliquée de Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CLA) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">le Français Langue Etrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2012-2014)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Edition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à la création collaborative et aux relectures en tant que co-auteurs des manuels de français 4e et 3e de la maison d'édition </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le livre scolaire.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et à la coélaboration de contenus pédagogiques pour le site </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlons français, c'est facile</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la citoyenneté numérique d’apprenants et apprenti-tutrices de FLE à travers les genres numériques. Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aránzazu Gil Casadomet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Çedille, revista de estudios franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05076485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les compétences d'analyse technogénérique et la créativité multimodale de futurs enseignants de FLE : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845712v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple online environments as complex systems: Toward an orchestration of environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03891134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodalité(s) dans les interactions humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro spécial : Panorama des recherches au Laboratoire Parole et Langage, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impolitesse et violence verbale dans les interactions humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un récit numérique interactif plurilingue en classe de FLE : d’une analyse technolittéraire à des pistes de didactisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4/2022, pp.30-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche action participative sur l’intégration du numérique en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02331176v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un ethos discursif multimodal de futurs enseignants en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la littératie numérique de futurs enseignants de FLE : une approche par genres numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Littératie numérique et didactique des langues et des cultures, 63, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.8959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et représentations des tablettes dans les foyers et à l’école: quelle continuité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Une approche sociocritique : quels apports à l’étude du numérique en éducation?, 21 (3), pp.75-97. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1067709ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375234v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les genres numériques de la relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°167 (2), pp.51. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.167.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser des compétences techno-sémio-pédagogiques d'apprentis tuteurs dans différents environnements numériques : résultats d'une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol. 20, n° 3, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.3186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télécollaboration informelle 2.0 : le vlogue d'un américain en français sur YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions méthodologiques autour de l'étude de deux plateformes interactives multimodales : de la communauté de contenu à l'application intimiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Línguas e Instrumentos Linguísticos (Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation de l'interaction pédagogique sur une plateforme de visioconférence poste à poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), non paginé. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.2572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of webcams on multimodal interactive learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (1), pp.30-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication pédagogique par forum : caractéristiques discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mangenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les carnets du cediscor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8, pp.75-88. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cediscor.695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours singulier, construction collective : l’émergence et l’ancrage du numérique dans les formations universitaires en FLE à travers la trajectoire de François Mangenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Loizidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Louay Salam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40 ans de cursus universitaires en didactique du FLE Ancrages historiques, problématiques actuelles et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASDIFLE; DILTEC, Paris Université Sorbonne Nouvelle, France, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et réseaux sociaux : le booktube et le booktok pour développer les compétences littéraciques des étudiants égyptiens de langue française à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihame Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heba El Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hafez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihame Hifnawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Congrès mondial de la FIPF - Les utopies francophones en tous genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération internationale des professeurs de français, Jul 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératie numérique et genres numériques dans l’enseignement/apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les clics de l'Association des Professeurs de Langues Vivantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLV, Jan 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littératie de l’IA : De quoi parle-t-on ? Et comment développer les compétences des enseignants et des apprenants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires IA Groupe d’échanges de pratique IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille et Université de Galatasaray, Sep 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter le concept d’ethos à l’ère numérique : L’exemple de vlogueurs sur YouTube et de tuteurs en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture et lectures multiples des textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Egyptienne des Professeurs de Français, Apr 2025, Ismailia, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la nouvelle numérique dans les départements de langue et littérature française en Égypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inji Abouelkheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Callant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérine Galib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Congrès mondial de la FIPF - Les utopies francophones en tous genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération internationale des professeurs de français, Jul 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Espace numérique, espace méditerranéen : pour une citoyenneté francophone incarnée par et pour les locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Souque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Calafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iride Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté(s) méditerranéenne(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Internationale des universités méditerranéennes - Université Jean Moulin Lyon 3, Dec 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste pro-amateur(e) dans trois vlogs de médiation littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude La Gestique du Digital – Champs interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, groupe de recherches interdisciplinaires InterGestes – la geste et le geste numériques (UMR IDEES Le Havre Normandie), Dec 2025, LE HAVRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la littératie numérique des enseignants et des apprenants de langue en Egypte : quels enjeux ? Quels défis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives contemporaines en traduction, langues et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté Al-Alsun de l'Université de Beni-Suef, May 2025, Beni Suef, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation littéraire à l’ère du numérique : Une analyse technosémiodiscursive des chaînes Bulledop, Un Cours de 5 Minutes et Les Boloss des Belles-Lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Médiation : formes, discours et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de Langue et de littérature Françaises – Faculté des Lettres – Université du Caire, Nov 2025, Le Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature numérique : quels enjeux créatifs et didactiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Méthodologie et état des lieux de la recherche sur la multimodalité : la multimodalité en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04897364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux enjeux et défis de la formation des enseignants de FLE/S : De la maitrise des genres numériques à des pratiques d’écriture numérique créatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91e congrès de l’ACFAS – Colloque 514 - Écritures numériques dans les classes : des pratiques émergentes aux pratiques instituées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2024, Montréal (Québec) (en visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des genres numériques à la littérature numérique : quels enjeux didactiques et créatifs pour les futurs enseignants de Français Langue Etrangère ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Didactique des Langues et des Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04897578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de trois genres autobiographiques de l’Internet : le e-portfolio de développement professionnel, le journal extime et l’autoportrait de séduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des genres discursifs et des contextes : nouveaux modes d'appréhension et imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les compétences en littératie numérique de futurs enseignants et d’apprenants de FLE : d’une approche par genres numériques à la découverte de la littérature numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général du CREN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches en Education de Nantes, Mar 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les compétences d'analyse technosémiodiscusive et la créativité multimodale et pédagogique de futurs enseignants de FLE : une étude exploratoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et usages du numérique en FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xème colloque international de l’ADCUEFE – CAMPUS FLE (Association des Directeurs des Centres Universitaires d’Études Françaises pour Étrangers), Jun 2023, LYON (Université Lyon 2 et ENS de Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier : L’enseignement des processus d’écriture et de réécriture multimodale et collaborative, basé sur des ressources multilingues numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journe d'étude Co-construire un design d’atelier d’écriture pour l’enseignement de l’écriture créative (littéraire, multilingue et/ou numérique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la littératie numérique d’apprenants de FLE à travers le genre numérique du CV vidéo : l’exemple de la télécollaboration AMU-UAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aránzazu Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingu@Num : Citoyenneté numérique, ouverture sur le monde et enseignement-apprentissage des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Salzburg, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03727663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être présent à distance : étude de deux cas au prisme des sciences du langage et de la didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PHITECO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménager un espace interactionnel partagé pour collaborer : le cas d'un séminaire polyartéfacté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMPEC 2022. L’espace au prisme des écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectacle vivant à l’épreuve du confinement : la reconfiguration des espaces à travers l’écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMPEC 2022 Espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyflex learning and teaching - Space and technological configurations for pedagogical activities and perceived presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot es-tu là ? Robots de téléprésence en séminaire hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la captation à la diffusion de données de téléprésence : points de vue des participants à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes visuelles en sciences humaines et sociales : de la captation à la diffusion des résultats. Données, méthodes, résultats, valorisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, La Laguna, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#FoodPorn and ASM Vlog or how to make your mouth water on the screen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMPEC 2020 Sensorialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératie numérique et environnement virtuel multi-utilisateurs au collège. Une réinvention chemin faisant de l'espace d'apprentissage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Littératie Numérique au prisme des Sociologies de l'Education et de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAMES, MMSH, Aix Marseille Université CNRS, Jun 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02431558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un ethos discursif multimodal de futurs enseignants de langue en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions et apprentissages dans les centres de (ressources en) langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de communication multimodale &amp;quot;artéfactée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Méthodes pour la recherche autour de la communication multimodale "artéfactée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le technogenre de discours « vlogue » éduque à la politique : le cas français d’« Osons causer »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérisation généralisée de la société (acteurs, pratiques, discours, enjeux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le e-portfolio étudiant : un genre numérique entre contrainte et liberté créative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche action participative orientée conception sur l’intégration du numérique en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages du numérique en éducation : regards critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences et décalages entre intégration des tablettes en classe de langue au collège et innovation pédagogique. Une étude exploratoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFERE - Apprentissage et Education; Conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How trainee teachers adapt their pedagogical actions in different telecollaborative environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCALL 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation numérique en classe de langue. Discours croisés sur l’introduction de tablettes dans un collège connecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l'ACEDLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer les usages et les apprentissages en transformant l'espace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Caraguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Souville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guiderdoni-Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gestion des connaissances dans la société et les organisations: enjeux communs et connaissances multiples,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la gestion des connaissances dans la société et les organisations, Jun 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From imagined to enacted ethos in online trainee teachers’ multimodal discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th AILA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences sémio-techno-pédagogiques d’apprentis tuteurs dans des environnements numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANACLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlogging : A new channel for language learning and intercultural exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codreanu Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocall2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenir (ou pas ?) le lien amoureux en ligne : le cas d’une application intimiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlogging : Identity construction and intercultural exchanges in a self learning language context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADDA Approaches to Digital Discourse Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlogues sur YouTube: un nouveau genre d'interactions multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lyon, France. pp.265-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook pour l'enseignement/apprentissage informel du FLE : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Communication et Apprentissage Instrumentés en réseau (JOCAIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amiens, France. pp.191-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles normes de politesse dans un environnement d'apprentissage interactif multimodal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Communication et Apprentissage Instrumentés en réseau (JOCAIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amiens, France. pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présentation de soi dans une formation en ligne d'enseignants de français langue étrangère : analyse diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Communication et Apprentissage Instrumentés en réseau (JOCAIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités du tutorat dans un campus électronique de maîtrise de français langue étrangère entièrement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPVISIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Holt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontre scientifique de SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablettes connectées et accès à une plateforme immersive 3D en milieu scolaire : quelle reconfiguration des pratiques pédagogiques et professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aix en Provence, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions and Screens in Research and Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Domanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. , 2023, 978-2-924925-25-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codreanu Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Domanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. , 165 p, 2021, Editions Ateliers de sens public, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomy and artefactual presence in a polyartefacted seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATELIERS DE SENS PUBLIC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions and Screens in Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04165165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité en pédagogie : apprentissages, enseignements et implications formatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Eschenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bonnardel; Fabien Girandola; Eric Bonetto; Todd Lubart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité en situations - Théories et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, 2023, 978-2-10-082840-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie et présence artefactuelle dans un séminaire hybride polyartefacté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménager les faces par écran : vers de nouvelles règles de politesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codreanu Tatiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former de futurs professionnels du FLE au genre du e-portfolio : Une Étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et défis du numérique pour l’enseignement universitaire / Chancen und Herausforderungen der Digitalisierung in der Hochschullehre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-117, 2020, Studien zur Translation und Interkulturellen Kommunikation in der Romania, 978-3-631-81867-1. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b16629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Vlogging Educates in Politics: The French Case of “Osons Causer”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization of Society and Socio‐political Issues 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.61-78, 2020, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119694885.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlogs, Video Publishing, and Informal Language Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codreanu Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mark Dressman and Randall Sadler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Informal Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.153-168, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le technogenre de discours « vlogue » éduque à la politique : le cas français d’« Osons causer »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">George Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérisation généralisée de la société et enjeux sociopolitiques de la culture et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glocal Tensions: Exploring the Dynamics of Intercultural Communication Through a Language Learner's Vlog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codreanu Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Screens and Scenes: Multimodal Communication in Online Intercultural Encounters.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer un groupe Facebook : Quelles pratiques discursives pour l’enseignement/apprentissage non formel du FLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthippi Potolia, Diana Jamborova Lemay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement / apprentissage des langues et pratiques numériques émergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.45-58, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commenter en ligne : affrontement polémique et impolitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tuomarla U. And Tiittula L., Sairio A., Isosävi J., Paloheimo M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du malentendu à la violence verbale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Néophilologique, pp.14, 2015, Mémoires de la Société Néophilologique de Helsinki</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques discursives en forums pédagogiques : une étude comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eléonore Yasri-Labrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forums de discussion : agoras du XXIe siècle ? : Théories, enjeux et pratiques discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, L'Harmattan, pp.141-154, 2011, 978-2-296-55369-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de discours comme méthode d'analyse de la communication pédagogique médiée par ordinateur (asynchrone).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Blanchet; Patrick Chardenet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide pour la recherche en didactique des langues et des cultures. Approches contextualisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.92-99, 2011, MANUELS, 978-2813000484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Formation en langues et littératie numérique en contextes ouverts – Une approche socio-interactionnelle de Catherine Caws, Marie-Josée Hamel, Catherine Jeanneau, Christian Ollivier (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de la situation sur l’enseignement dans les départements universitaires de langue française en Égypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Dufeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Grifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCAC Ambassade de France en Egypte; FEF Egypte REINVENTE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRATIQUES DISCURSIVES DANS UNE FORMATION EN LIGNE A LA DIDACTIQUE DU FRANÇAIS LANGUE ETRANGERE : une analyse de la communication pédagogique asynchrone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Stendhal - Grenoble III, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00508363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablettes connectées et accès à une plateforme immersive 3D en milieu scolaire : quelle reconfiguration des pratiques pédagogiques et professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01707073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId181"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="313D35D6"/>
+    <w:nsid w:val="2682C4B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A1ADE5AB"/>
+    <w:nsid w:val="BF51E258"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8D76D053"/>
+    <w:nsid w:val="ED261BCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FA70A07E"/>
+    <w:nsid w:val="52B1A80F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1D8FDCA2"/>
+    <w:nsid w:val="6AB6C3EF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D60B2583"/>
+    <w:nsid w:val="1B36F56F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3FC97CDC"/>
+    <w:nsid w:val="C5AC0CAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="2F3CFAEB"/>
+    <w:nsid w:val="38CE071A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1395,51 +1395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-combe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4841-9463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150500882" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://allsh.univ-amu.fr/fr/departements/francais-langue-etrangere-fle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/recherche/equipes/leda/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://allsh.univ-amu.fr/fr/formation/masters/master-francais-langue-etrangere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/institut-creativite-et-innovations-inciam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tipa/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://impec.sciencesconf.org/resource/page/id/23" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ampiric.fr/recherche/equipe-pilote/litteratie-lire-ecrire-sinformer-communiquer-entre-les-langues-avec-le-numerique" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reinvent.hypotheses.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pensa.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/fabrique-de-l-interaction-parmi-les-ecrans/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-18-CE28-0011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aefe.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cla.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crefeco.org/display.php" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emdl.fr/fle/formations/rencontres-fle/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ortolang.fr/market/corpora/impec/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genresnum.hypotheses.org/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ateliers.sens-public.org/fabrique-de-l-interaction-parmi-les-ecrans/index.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://allsh.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/lefonds-dintervention-pedagogique-fip" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lelivrescolaire.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlons-francais.tv5monde.com/webdocumentaires-pour-apprendre-le-francais/p-1-lg0-Accueil.htm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076485v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Gil Casadomet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845712v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leconte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02331176v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe Celik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8959" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100248v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02375234v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067709ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552167v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.167.0051" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01689326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3186" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combe Celik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615562v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486703v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Codreanu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2572" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Celik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cediscor.695" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540123v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inji Abouelkheir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ahmed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Callant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine Galib" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411412v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421447v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Souque" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Calafat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iride Valenti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421557v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421346v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421600v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihame Nagy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba El Sabbah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hafez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihame Hifnawy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421321v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897364v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897578v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146770v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348728v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112013v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537996v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509218v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Appel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727663v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Gil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481156v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bouquain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427533v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954798v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186880v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431558v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corvasce" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443798v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050836v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01739322v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766365v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315603v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Caraguel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guiderdoni-Jourdain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01516907v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558697v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01392051v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522597v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codreanu Tatiana" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050830v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522591v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507711v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510669v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510668v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523180v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019365v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01683993v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353212v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Domanchin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229282v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165165v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298349v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866690v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523194v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783631818671/html/ch03.xhtml" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16629" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500766v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119694885.ch6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194778v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194777v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050786v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615659v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480814v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482594v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854895v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869025v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421502v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dufeu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Grifi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00508363v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01707073v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-combe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4841-9463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150500882" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://allsh.univ-amu.fr/fr/departements/francais-langue-etrangere-fle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/recherche/equipes/leda/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://allsh.univ-amu.fr/fr/formation/masters/master-francais-langue-etrangere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/institut-creativite-et-innovations-inciam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tipa/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://impec.sciencesconf.org/resource/page/id/23" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ampiric.fr/recherche/equipe-pilote/litteratie-lire-ecrire-sinformer-communiquer-entre-les-langues-avec-le-numerique" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reinvent.hypotheses.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pensa.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/fabrique-de-l-interaction-parmi-les-ecrans/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-18-CE28-0011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aefe.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cla.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crefeco.org/display.php" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emdl.fr/fle/formations/rencontres-fle/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ortolang.fr/market/corpora/impec/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genresnum.hypotheses.org/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ateliers.sens-public.org/fabrique-de-l-interaction-parmi-les-ecrans/index.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://allsh.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/lefonds-dintervention-pedagogique-fip" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lelivrescolaire.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parlons-francais.tv5monde.com/webdocumentaires-pour-apprendre-le-francais/p-1-lg0-Accueil.htm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076485v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Gil Casadomet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845712v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leconte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02331176v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe Celik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216492v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8959" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02375234v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067709ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552167v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.167.0051" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01689326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3186" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combe Celik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615562v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486703v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Codreanu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2572" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Celik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cediscor.695" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540123v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421600v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihame Nagy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba El Sabbah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hafez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihame Hifnawy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421313v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421698v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inji Abouelkheir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ahmed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Callant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine Galib" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Souque" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Calafat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iride Valenti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421321v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897364v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897578v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112013v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348728v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146770v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727663v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Gil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537996v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907469v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815607v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509218v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Appel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427533v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bouquain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481156v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954798v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431558v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corvasce" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186880v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443798v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050836v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01739322v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766365v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561583v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558697v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315603v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Caraguel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souville" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guiderdoni-Jourdain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01516907v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01392051v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522597v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codreanu Tatiana" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050830v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522591v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507711v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510668v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510669v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523180v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019365v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01683993v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353212v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Domanchin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229282v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165165v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298349v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866690v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866685v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523194v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783631818671/html/ch03.xhtml" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16629" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500766v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119694885.ch6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194778v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194777v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050786v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615659v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480814v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482594v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854895v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869025v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421502v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dufeu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Grifi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00508363v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01707073v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>