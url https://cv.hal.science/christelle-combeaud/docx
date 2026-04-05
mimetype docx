--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1975,274 +1975,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Change Analysis of Poly(ethylene 2,5-furandicarboxylate) and Poly(ethylene terephthalate) under Uniaxial Stretching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Guigo</w:t>
+                <w:t xml:space="preserve">Modelling strain rate and temperature dependent mechanical response of PMMAs at large deformation from below to above Tg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Federico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c00691⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 202, pp.122710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958194v1</w:t>
+                <w:t xml:space="preserve">hal-03081954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling strain rate and temperature dependent mechanical response of PMMAs at large deformation from below to above Tg</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+                <w:t xml:space="preserve">Conformational Change Analysis of Poly(ethylene 2,5-furandicarboxylate) and Poly(ethylene terephthalate) under Uniaxial Stretching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Parriaux Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Billon</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 202, pp.122710. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c00691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03081954v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-induced crystallization of poly(ethylene 2,5-furandicarboxylate). Mechanical and crystallographic analysis</w:t>
               </w:r>
@@ -3623,320 +3623,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding additive degradation pathways and formation of Non-Intentionally Added Substances (NIAS) in polystyrene: impact on chemical structure and thermo-mechanical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sacha Pérocheau Arnaud</w:t>
+                <w:t xml:space="preserve">Assessing environmental and health risks associated with additives in polyethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronika Khodyrieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Olivero</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Chemical Society conference Spring 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">18èmes journées Groupe Français des Polymères Section Méditerrannée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870205v1</w:t>
+                <w:t xml:space="preserve">hal-04871598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing environmental and health risks associated with additives in polyethylene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronika Khodyrieva</w:t>
+                <w:t xml:space="preserve">Understanding additive degradation pathways and formation of Non-Intentionally Added Substances (NIAS) in polystyrene: impact on chemical structure and thermo-mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Pérocheau Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Navard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Olivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes journées Groupe Français des Polymères Section Méditerrannée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">American Chemical Society conference Spring 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871598v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health and environmental assessment of a single well-controlled polyethylene plastic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Navard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronika Khodyrieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4380,51 +4380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation in vitro de la migration des additifs du polyéthylène vers la peau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Navard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronika Khodyrieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4928,51 +4928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and health risk assessments of additives polyethylene plastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronika Khodyrieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5273,51 +5273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and health risk assessments of additives polyethylene plastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronika Khodyrieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7706,277 +7706,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement thermomécanique d’un polyéthylène 2,5-furandicarboxylate pris dans un état caoutchoutique ; développements microstructuraux associés.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and properties of polypropylene/graphene nanoplatelets microcomposites: effect of graphene size.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beuguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathanael Guigo</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Métallurgie et de Matériaux SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">AERC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Héraclion, Greece. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089842v1</w:t>
+                <w:t xml:space="preserve">hal-01502279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and properties of polypropylene/graphene nanoplatelets microcomposites: effect of graphene size.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Beuguel</w:t>
+                <w:t xml:space="preserve">Comportement thermomécanique d’un polyéthylène 2,5-furandicarboxylate pris dans un état caoutchoutique ; développements microstructuraux associés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alice Mija</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Parriaux Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Héraclion, Greece. 1p</w:t>
+              <w:t xml:space="preserve">Société Française de Métallurgie et de Matériaux SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502279v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique du poly(méthyl méthacrylate) proche de Tg ; Validation des couplages vitesse/température aux grandes déformations</w:t>
               </w:r>
@@ -9139,51 +9139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Marret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronika Khodyrieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9668,51 +9668,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3794985A"/>
+    <w:nsid w:val="CACB94DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9899,51 +9899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-combeaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4030-7595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143765531" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442094v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha P&#233;rocheau Arnaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olivero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mija" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c07043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sylvestre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Derrien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108774" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357875v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Viora" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combeaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-025-01948-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862966v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127256" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.22188" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Forestier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sbirrazzuoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127613" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869807v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rivollier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schwiddessen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Cabrera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Schorr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16020200" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Guigo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15030661" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342848v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Combeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15234613" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894430v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rohart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125218" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894437v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124775" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03499719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13193295" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03499714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Girard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124078" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parriaux Forestier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122755" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958194v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c00691" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03081954v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Federico" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Billon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122710" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429039v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.122126" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987926v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Freire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10028" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987924v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Menager" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Martino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrikus Visser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.10.054" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723367v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eloy Federico Fernandez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.02.021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152605v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Al-Itry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lamnawar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Maazouz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.05.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510574v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merten" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hertel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#252;nstedt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2007.01.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BZPK3VD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00512800v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn R. Arda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Merten" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Muenstedt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015351v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2004.06.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVX7VPDX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442126v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442113v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870205v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871598v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Khodyrieva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862985v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-301" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862993v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-201" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871619v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876963v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381669v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381597v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381615v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381661v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381691v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902322v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902313v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903546v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047546v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03499847v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03499759v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed De&#8197;jong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03081708v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033970v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033946v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429218v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428879v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033939v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03081685v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04034768v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02089817v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sandrini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04034874v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987957v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01963291v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pignolet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fournier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fiorucci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/icem18-05207" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02089831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033881v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02089842v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01502279v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beuguel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04034736v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335165v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260877v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260858v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253935v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937288" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590221v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Thu Pham" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589611" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592675v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Thu Pham" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rocha da Silva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579501v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100625003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871788v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Klopffer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle H&#233;naut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anselmi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871661v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Richaume" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381714v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Henaut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03499816v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00413026v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-combeaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4030-7595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143765531" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442094v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha P&#233;rocheau Arnaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olivero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mija" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c07043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sylvestre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Derrien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108774" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357875v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Viora" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combeaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-025-01948-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862966v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127256" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.22188" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Forestier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sbirrazzuoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127613" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869807v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rivollier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schwiddessen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Cabrera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Schorr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16020200" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Guigo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15030661" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342848v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Combeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15234613" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894430v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rohart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125218" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894437v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124775" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03499719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13193295" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03499714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Girard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124078" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parriaux Forestier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122755" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03081954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Federico" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Billon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122710" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958194v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c00691" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429039v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.122126" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987926v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Freire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10028" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987924v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Menager" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Martino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrikus Visser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.10.054" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723367v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eloy Federico Fernandez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.02.021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152605v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Al-Itry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lamnawar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Maazouz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.05.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510574v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merten" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hertel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#252;nstedt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2007.01.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BZPK3VD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00512800v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn R. Arda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Merten" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Muenstedt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015351v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2004.06.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVX7VPDX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442126v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442113v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871598v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Khodyrieva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870205v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862985v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-301" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862993v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-201" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871619v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876963v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381669v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381597v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381615v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381661v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381691v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902322v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902313v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903546v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047546v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03499847v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03499759v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed De&#8197;jong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03081708v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033970v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033946v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429218v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428879v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033939v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03081685v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04034768v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02089817v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sandrini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04034874v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987957v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01963291v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pignolet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fournier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fiorucci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/icem18-05207" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02089831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033881v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01502279v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beuguel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02089842v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04034736v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335165v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260877v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260858v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253935v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937288" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590221v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Thu Pham" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589611" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592675v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Thu Pham" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rocha da Silva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579501v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100625003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871788v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Klopffer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle H&#233;naut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anselmi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871661v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Richaume" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381714v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Henaut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03499816v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00413026v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>