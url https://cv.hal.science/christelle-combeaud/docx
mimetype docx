--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -214,295 +214,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact and Interaction of Additives on the Formation of Non Intentionally Added Substances (NIAS) and Polystyrene Rheology</w:t>
+                <w:t xml:space="preserve">Correlations between blowability and uniaxial stretchability of PET before and after mechanical recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Pérocheau Arnaud</w:t>
+                <w:t xml:space="preserve">Nathan Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Michelet</w:t>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Olivero</w:t>
+                <w:t xml:space="preserve">Guillaume Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Navard</w:t>
+                <w:t xml:space="preserve">Mikaël Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Mija</w:t>
+                <w:t xml:space="preserve">Xavier Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (48), pp.58724-58737. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 146, pp.108774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.5c07043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442094v1</w:t>
+                <w:t xml:space="preserve">hal-05441976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between blowability and uniaxial stretchability of PET before and after mechanical recycling</w:t>
+                <w:t xml:space="preserve">Impact and Interaction of Additives on the Formation of Non Intentionally Added Substances (NIAS) and Polystyrene Rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Sylvestre</w:t>
+                <w:t xml:space="preserve">Sacha Pérocheau Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+                <w:t xml:space="preserve">Véronique Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Corvec</w:t>
+                <w:t xml:space="preserve">Sandra Olivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Derrien</w:t>
+                <w:t xml:space="preserve">Patrick Navard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Monnier</w:t>
+                <w:t xml:space="preserve">Alice Mija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 146, pp.108774. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (48), pp.58724-58737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c07043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441976v1</w:t>
+                <w:t xml:space="preserve">hal-05442094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI-accelerated digital twinning for the online PDE-based control of ISBM processes with recycled PET</w:t>
               </w:r>
@@ -540,51 +540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18 (4), pp.93. </w:t>
@@ -622,90 +622,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of mechanical recycling on PET stretchability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -752,90 +752,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New method for extraction, identification, and quantification of non‐intentionally added substances in polystyrene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Pérocheau Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Olivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Navard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -880,364 +880,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(ethylene 2,5-furandicarboxylate) pole figures to determine the microstructural scheme upon uniaxial stretching: Link between orientation and crystallisation</w:t>
+                <w:t xml:space="preserve">Montmorillonite Exfoliation in LLDPE and Factors Affecting Its Orientation: From Monolayer to Multi-Nano-Layer Polymer Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Forestier</w:t>
+                <w:t xml:space="preserve">Noémie Rivollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Schwiddessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Monge</w:t>
+                <w:t xml:space="preserve">Susan Schorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 312, </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (2), pp.200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym16020200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869841v1</w:t>
+                <w:t xml:space="preserve">hal-04869807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montmorillonite Exfoliation in LLDPE and Factors Affecting Its Orientation: From Monolayer to Multi-Nano-Layer Polymer Films</w:t>
+                <w:t xml:space="preserve">Poly(ethylene 2,5-furandicarboxylate) pole figures to determine the microstructural scheme upon uniaxial stretching: Link between orientation and crystallisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Rivollier</w:t>
+                <w:t xml:space="preserve">Emilie Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Schwiddessen</w:t>
+                <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Cabrera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+                <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Schorr</w:t>
+                <w:t xml:space="preserve">Gabriel Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (2), pp.200. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 312, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym16020200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869807v1</w:t>
+                <w:t xml:space="preserve">hal-04869841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Behaviour and Induced Microstructural Development upon Simultaneous and Balanced Biaxial Stretching of Poly(ethylene furandicarboxylate), PEF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (3), pp.661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1496,90 +1496,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposal for enhanced microstructural development of Poly(ethylene 2,5-furandicarboxylate), PEF, upon stretching: On strain-induced crystallization and amorphous phase stability improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 246, pp.124775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1626,77 +1626,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of the Mechanical Behaviour of PEF and PET Uniaxial Stretching Based on the Time/Temperature Superposition Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1845,290 +1845,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of strain-induced crystallization developments scenarios for polyesters: Comparison of poly(ethylene furanoate), PEF, and poly(ethylene terephthalate), PET</w:t>
+                <w:t xml:space="preserve">Strain-induced crystallization of poly(ethylene 2,5-furandicarboxylate). Mechanical and crystallographic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Parriaux Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122755⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.122126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958220v1</w:t>
+                <w:t xml:space="preserve">hal-02429039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling strain rate and temperature dependent mechanical response of PMMAs at large deformation from below to above Tg</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+                <w:t xml:space="preserve">Understanding of strain-induced crystallization developments scenarios for polyesters: Comparison of poly(ethylene furanoate), PEF, and poly(ethylene terephthalate), PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Parriaux Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Billon</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 202, pp.122710. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122710⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03081954v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational Change Analysis of Poly(ethylene 2,5-furandicarboxylate) and Poly(ethylene terephthalate) under Uniaxial Stretching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Parriaux Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2150,233 +2167,216 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c00691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced crystallization of poly(ethylene 2,5-furandicarboxylate). Mechanical and crystallographic analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Parriaux Forestier</w:t>
+                <w:t xml:space="preserve">Modelling strain rate and temperature dependent mechanical response of PMMAs at large deformation from below to above Tg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Federico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 187, </w:t>
+              <w:t xml:space="preserve">, 2020, 202, pp.122710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.122126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429039v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcrystallinity versus spherulitic crystallization in polyamide 66: An experimental study</w:t>
               </w:r>
@@ -2388,77 +2388,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Crystallization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (1), pp.e10028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2486,880 +2486,916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain induced crystallization in biobased Poly(ethylene 2,5-furandicarboxylate) (PEF); conditions for appearance and microstructure analysis</w:t>
+                <w:t xml:space="preserve">Large strain/time dependent mechanical behaviour of PMMAs of different chain architectures. Application of time-temperature superposition principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Menager</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos Eloy Federico Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 158, pp.364-371. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.10.054⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 139, pp.177 - 187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987924v1</w:t>
+                <w:t xml:space="preserve">hal-01723367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large strain/time dependent mechanical behaviour of PMMAs of different chain architectures. Application of time-temperature superposition principle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain induced crystallization in biobased Poly(ethylene 2,5-furandicarboxylate) (PEF); conditions for appearance and microstructure analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Menager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Eloy Federico Fernandez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucrezia Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrikus Visser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 139, pp.177 - 187. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.02.021⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 158, pp.364-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.10.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723367v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the simultaneous biaxial stretching on the structural and mechanical properties of PLA, PBAT and their blends at rubbery state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Al-Itry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Lamnawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Maazouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, European Polymer Journal 68 (2015), 68, pp.288-301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume defects during extrusion of polystyrene investigated by flow induced birefringence and laser-Doppler velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Hertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Münstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 145 (2-3), pp.69-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2007.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00510574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer processing extrusion instabilities and methods for their elimination or minimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Agassant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawn R. Arda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Merten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Muenstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Polymer Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (3), pp.Pages 239-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the volume defects in polystyrene extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 121 (2-3), pp.175-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2004.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale du défaut hélicoïdal d'un polystyrène en écoulement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4, pp. 50-57 - http://www.legfr.fr/larevue/?Page=article&amp;Vol=0004&amp;NumArticle=4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3369,91 +3405,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of recycled PET: formability and strain-induced crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3468,1967 +3504,1967 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Advanced Computational Engineering and Experimenting (18th ACEX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Naples (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of polystyrene re-processing on Non-Intentionally Added Substances (NIAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Pérocheau Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Navard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Olivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Edition DEformation des POlymères Solides DEPOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing environmental and health risks associated with additives in polyethylene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronika Khodyrieva</w:t>
+                <w:t xml:space="preserve">Study of the formation of Non-Intentionally Added Substances (NIAS) in polystyrene: a systemic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Pérocheau Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Navard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Olivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes journées Groupe Français des Polymères Section Méditerrannée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">18èmes journées Scientifiques Groupe Français Polymères (GFP) Méditerrannée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Sophia Antipolis (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871598v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding additive degradation pathways and formation of Non-Intentionally Added Substances (NIAS) in polystyrene: impact on chemical structure and thermo-mechanical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Assessing environmental and health risks associated with additives in polyethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronika Khodyrieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Olivero</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Chemical Society conference Spring 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">18èmes journées Groupe Français des Polymères Section Méditerrannée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870205v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health and environmental assessment of a single well-controlled polyethylene plastic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Understanding additive degradation pathways and formation of Non-Intentionally Added Substances (NIAS) in polystyrene: impact on chemical structure and thermo-mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Pérocheau Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Navard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Chemical Society Conference</w:t>
+              <w:t xml:space="preserve">American Chemical Society conference Spring 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870179v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the use of mechanically recycled pet in injection stretch blow moulding process (ISBM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.2751-2756, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21741/9781644903131-301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent control of ISBM process for recycled PET bottles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Viora</w:t>
+                <w:t xml:space="preserve">Health and environmental assessment of a single well-controlled polyethylene plastic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Navard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronika Khodyrieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+                <w:t xml:space="preserve">Véronique Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">esaform</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Chemical Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862993v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding additive degradation pathways and formation of Non-Intentionally Added Substances (NIAS) in polystyrene: impact on chemical structure and thermo-mechanical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sacha Pérocheau Arnaud</w:t>
+                <w:t xml:space="preserve">Intelligent control of ISBM process for recycled PET bottles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Viora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Michelet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers 2024 - Polymers for a Safe and Sustainable Future</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">esaform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.1817-1826, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644903131-201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871744v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation in vitro de la migration des additifs du polyéthylène vers la peau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Understanding additive degradation pathways and formation of Non-Intentionally Added Substances (NIAS) in polystyrene: impact on chemical structure and thermo-mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Pérocheau Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Navard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national Groupe Français des Polymères (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Polymers 2024 - Polymers for a Safe and Sustainable Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871619v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the formation of Non-Intentionally Added Substances (NIAS) in polystyrene: a systemic approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Évaluation in vitro de la migration des additifs du polyéthylène vers la peau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Navard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronika Khodyrieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michelet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes journées Scientifiques Groupe Français Polymères (GFP) Méditerrannée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Sophia Antipolis (06), France</w:t>
+              <w:t xml:space="preserve">Colloque national Groupe Français des Polymères (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876963v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capability of blowing of mechanically recycled PET</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Viora</w:t>
+                <w:t xml:space="preserve">Environmental and health risk assessments of additives polyethylene plastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronika Khodyrieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Navard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Edition DEformation des POlymères Solides DEPOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Anglet, France</w:t>
+              <w:t xml:space="preserve">50èmes Journées d’Etudes des POlymères JEPO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Le Val-Joly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381669v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of contaminants on formability of mechanically recycled PET : Application to bottle process</w:t>
+                <w:t xml:space="preserve">Capability of blowing of mechanically recycled PET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference and Exhibition on Advanced Materials and Processes FEMS EuroMat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">31ème Edition DEformation des POlymères Solides DEPOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381597v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research of new indicators to evaluate the drift in the behaviour of mechanical recycled PET for bottle blowing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impact of contaminants on formability of mechanically recycled PET : Application to bottle process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Viora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Advanced Computational Engineering and Experimenting (16th ACEX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">17th European Conference and Exhibition on Advanced Materials and Processes FEMS EuroMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381586v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and health risk assessments of additives polyethylene plastics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronika Khodyrieva</w:t>
+                <w:t xml:space="preserve">Research of new indicators to evaluate the drift in the behaviour of mechanical recycled PET for bottle blowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Polychar World Forum on Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Advanced Computational Engineering and Experimenting (16th ACEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381647v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding additive degradation pathways and formation of Non-Intentionally Added Substances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Environmental and health risk assessments of additives polyethylene plastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronika Khodyrieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Navard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Polychar World Forum on Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381615v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du recyclage mécanique sur la formabilité du PET : Application au procédé de soufflage bouteille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding additive degradation pathways and formation of Non-Intentionally Added Substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Pérocheau Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Navard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Edition Conférence Cosmetic Environment and Safety Cosmetic Valley</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Val de Reuil, France, France</w:t>
+              <w:t xml:space="preserve">29th Polychar World Forum on Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381661v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and health risk assessments of additives polyethylene plastics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence du recyclage mécanique sur la formabilité du PET : Application au procédé de soufflage bouteille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alice Mija</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Michelet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50èmes Journées d’Etudes des POlymères JEPO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Le Val-Joly, France</w:t>
+              <w:t xml:space="preserve">3ème Edition Conférence Cosmetic Environment and Safety Cosmetic Valley</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Val de Reuil, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381691v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etirabilité de PET recyclés au-dessus de la transition vitreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5444,765 +5480,765 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction du comportement mécanique en soufflage du PET recyclé à partir d'analyses thermomécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of contaminants on formability of mechanically recycled PET: Application to bottle blowing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes journées scientifiques et industrielles du Groupe Français des Polymères, Section Méditerrannée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of contaminants on formability of recycled PET : Application to bottle blowing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème Congrès Groupe Français des Polymères (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique et cristallisation induite par l’étirage dans le PEF et le PET</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A promising biobased polyester, the poly(ethylene 2,5-furandicarboxylate) (PEF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ed De jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Edition DEformation des POlymères Solides DEPOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Mandelieu La Napoule, France</w:t>
+              <w:t xml:space="preserve">International Conference on Biopolymers and Bioplastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03499847v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A promising biobased polyester, the poly(ethylene 2,5-furandicarboxylate) (PEF)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Comportement mécanique et cristallisation induite par l’étirage dans le PEF et le PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biopolymers and Bioplastics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">30ème Edition DEformation des POlymères Solides DEPOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Mandelieu La Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03499759v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APTITUDE AU FORMAGE DE BOUTEILLES : CAS D’UN POLYMÈRE BIOSOURCÉ, LE PEF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Usefulness of Time /Temperature Superposition Principle for Characterizing Non-Linear Mechanical Behaviour of Polymers and Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IMT Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Sophia Antipolis (visioconférence), France</w:t>
+              <w:t xml:space="preserve">ESAFORM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Cottbus Senftenberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03081708v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of thermal and mechanical behavior of uniaxially stretched PEF and PET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6217,690 +6253,690 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Congress on Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Usefulness of Time /Temperature Superposition Principle for Characterizing Non-Linear Mechanical Behaviour of Polymers and Composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">APTITUDE AU FORMAGE DE BOUTEILLES : CAS D’UN POLYMÈRE BIOSOURCÉ, LE PEF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Parriaux Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Cottbus Senftenberg, Germany</w:t>
+              <w:t xml:space="preserve">Colloque IMT Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Sophia Antipolis (visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033946v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the usefulness of Time Temperature superposition principle for characterising non-linear mechanical behaviour of polymers and composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Billon</w:t>
+                <w:t xml:space="preserve">Assessment of PEF and PET stretch ability above Tg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Parriaux Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSSM 14th International Conference on Advances in Experimental Mechanics</w:t>
+              <w:t xml:space="preserve">BSSM 14th Internationl Conference on Advances in Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429218v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of time-temperature superposition principle to characterize polymers at large deformation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">On the usefulness of Time Temperature superposition principle for characterising non-linear mechanical behaviour of polymers and composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Computational Engineering and Experimenting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">BSSM 14th International Conference on Advances in Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428879v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of transcrystallinity in polymers on various substrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
+                <w:t xml:space="preserve">On the use of time-temperature superposition principle to characterize polymers at large deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eloy Federico Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Processing Society PPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Pretoria, South Africa</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Computational Engineering and Experimenting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033939v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formage de bouteilles dans un polymère biosourcé : le PEF ou polyéthylène furandicarboxylate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An analysis of transcrystallinity in polymers on various substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Carnot Mines Rencontre Ecotech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Polymer Processing Society PPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Pretoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03081685v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of PEF and PET stretch ability above Tg</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formage de bouteilles dans un polymère biosourcé : le PEF ou polyéthylène furandicarboxylate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSSM 14th Internationl Conference on Advances in Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">Séminaire Carnot Mines Rencontre Ecotech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429158v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la stabilité dimensionnelle d’un PET étiré au-dessus de sa transition vitreuse : Effets de la microstructure induite par l’étirage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6929,574 +6965,574 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Edition DEformation des POlymères Solides DEPOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, La bresse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique et cristallisation induite par la déformation du poly (éthylène furandicarboxylate) lors d’étirages uni-axiaux,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Parriaux Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Edition Déformation des polymères Solides DEPOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, La Bresse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcrystalliny vs. spherulitic crystallization in polyamide 66. An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Crystallization workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique et cristallisation induite par la déformation du poly (ethylène furandicarboxylate) lors d’étirages uniaxiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Edition Déformation des polymères Solides (DEPOS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, La Bresse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Approach for Metals Mechanical Behavior Characterization at High Temperature: Development of a Complex Tensile Test Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fiorucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEM18, 18th Int. Conf. on Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bruxelles, Belgium. pp.355, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/icem18-05207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stretching of biosourced polyethylene 2,5-furandicarboxylate above its glass transition and associated microstructural development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Parriaux Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7505,754 +7541,754 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Bioinspired and Biobased Chemistry &amp; Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for Coupled Strain Rate-Temperature Dependence in Polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Comportement mécanique du poly(méthyl méthacrylate) proche de Tg ; Validation des couplages vitesse/température aux grandes déformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eloy Federico Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM International Conference and Exposition on Experimental and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">27ème Edition DEformation des POlymères Solides DEPOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033881v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and properties of polypropylene/graphene nanoplatelets microcomposites: effect of graphene size.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+                <w:t xml:space="preserve">Accounting for Coupled Strain Rate-Temperature Dependence in Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eloy Federico Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Héraclion, Greece. 1p</w:t>
+              <w:t xml:space="preserve">SEM International Conference and Exposition on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502279v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement thermomécanique d’un polyéthylène 2,5-furandicarboxylate pris dans un état caoutchoutique ; développements microstructuraux associés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Parriaux Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Métallurgie et de Matériaux SF2M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique du poly(méthyl méthacrylate) proche de Tg ; Validation des couplages vitesse/température aux grandes déformations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+                <w:t xml:space="preserve">Structure and properties of polypropylene/graphene nanoplatelets microcomposites: effect of graphene size.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beuguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Edition DEformation des POlymères Solides DEPOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Rueil Malmaison, France</w:t>
+              <w:t xml:space="preserve">AERC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Héraclion, Greece. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034736v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and mechanical behaviour of polyethylene 2,5- furandicarboxylate in the stretching range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Menager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd international conference on Bioinspired and Biobased Chemistry &amp; Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical behavior in Poly(methyl methacrylate) with different molecular weights.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eloy Federico Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8264,367 +8300,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIP-JEPO2015 : 1st French-Spanish Joint Congress for Young Researchers in Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, San Sebastian, Spain. 2 p</w:t>
+              <w:t xml:space="preserve">gfpmed2015 -14èmes journées scientifiques de la section Méditerranée du GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nice, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260877v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical behavior in Poly(methyl methacrylate) with different molecular weights.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+                <w:t xml:space="preserve">An Analysis of Transcrystallinity in Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">gfpmed2015 -14èmes journées scientifiques de la section Méditerranée du GFP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer processing with resulting morphology and properties: Feet in the Present and Eyes at the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Salerno, Italy. pp.020010 - ISBN: 978-0-7354-1342-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4937288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260858v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of Transcrystallinity in Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Freire</w:t>
+                <w:t xml:space="preserve">Thermo-mechanical behavior in Poly(methyl methacrylate) with different molecular weights.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eloy Federico Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer processing with resulting morphology and properties: Feet in the Present and Eyes at the Future</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JIP-JEPO2015 : 1st French-Spanish Joint Congress for Young Researchers in Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, San Sebastian, Spain. 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253935v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Viscoelastic Behaviour of Polymer by A Mixed Velocity, Displacement Formulation : Numerical and Experimental Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Thu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Digonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8633,132 +8669,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th International Esaform Conference on Material Forming: ESAFORM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Belfast, United Kingdom. pp.785-790, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3589611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation Mixte Vitesse-Déplacement pour Viscoélasticité - Confrontation Expérimentale et Numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Thu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Rocha da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Digonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8777,181 +8813,181 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. 8p. ; Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biaxial tension on polymer in thermoforming range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Experimental Mechanics (ICEM 14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Poitiers, France. Article Number 25003 - 8 p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20100625003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8961,529 +8997,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du procédé de recyclage mécanique sur les propriétés mécaniques et barrières d’un PET mis en forme par injection soufflage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Klopffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hénaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18 èmes journées Groupe Français des Polymères - Section Méditerrannée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Sophia Antipolis (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the effects of polyethylene and additive cocktail on microbial communities in an agricultural soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Marret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronika Khodyrieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference in Microbial Ecotoxicology Ecotoxicomic - 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du procédé de recyclage mécanique sur la perméabilité à l’eau de corps creux soufflés en PET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Henaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57ème Congrès du Groupe Français de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and mechanical properties of poly(ethylene 2,5-furandicarboxylate) (PEF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed De jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th EuChemS Conference on Green and Sustainable Chemistry (5th EuGSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9493,114 +9529,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des instabilités volumiques en extrusion de polystyrène et polypropylène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. École Nationale Supérieure des Mines de Paris, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00413026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId195"/>
+      <w:footerReference w:type="default" r:id="rId198"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9668,51 +9704,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CACB94DB"/>
+    <w:nsid w:val="85384795"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9899,51 +9935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-combeaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4030-7595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143765531" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442094v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha P&#233;rocheau Arnaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olivero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mija" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c07043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sylvestre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Derrien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108774" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357875v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Viora" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combeaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-025-01948-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862966v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127256" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.22188" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Forestier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sbirrazzuoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127613" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869807v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rivollier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schwiddessen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Cabrera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Schorr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16020200" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Guigo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15030661" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342848v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Combeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15234613" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894430v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rohart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125218" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894437v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124775" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03499719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13193295" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03499714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Girard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124078" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parriaux Forestier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122755" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03081954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Federico" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Billon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122710" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958194v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c00691" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429039v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.122126" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987926v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Freire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10028" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987924v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Menager" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Martino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrikus Visser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.10.054" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723367v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eloy Federico Fernandez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.02.021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152605v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Al-Itry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lamnawar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Maazouz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.05.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510574v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merten" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hertel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#252;nstedt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2007.01.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BZPK3VD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00512800v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn R. Arda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Merten" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Muenstedt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015351v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2004.06.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVX7VPDX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442126v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442113v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871598v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Khodyrieva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870205v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862985v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-301" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862993v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-201" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871619v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876963v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381669v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381597v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381615v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381661v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381691v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902322v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902313v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903546v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047546v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03499847v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03499759v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed De&#8197;jong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03081708v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033970v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033946v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429218v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428879v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033939v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03081685v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04034768v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02089817v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sandrini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04034874v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987957v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01963291v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pignolet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fournier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fiorucci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/icem18-05207" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02089831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033881v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01502279v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beuguel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02089842v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04034736v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335165v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260877v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260858v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253935v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937288" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590221v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Thu Pham" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589611" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592675v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Thu Pham" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rocha da Silva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579501v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100625003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871788v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Klopffer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle H&#233;naut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anselmi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871661v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Richaume" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381714v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Henaut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03499816v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00413026v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-combeaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4030-7595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143765531" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441976v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sylvestre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Derrien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108774" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442094v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha P&#233;rocheau Arnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michelet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olivero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mija" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c07043" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357875v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Viora" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combeaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-025-01948-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862966v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127256" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.22188" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869807v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rivollier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schwiddessen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Cabrera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Schorr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16020200" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869841v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Forestier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sbirrazzuoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127613" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Guigo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15030661" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342848v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Combeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15234613" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894430v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rohart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125218" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894437v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124775" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03499719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13193295" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03499714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Girard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124078" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parriaux Forestier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.122126" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958220v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122755" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958194v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c00691" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03081954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Federico" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Billon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122710" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987926v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Freire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10028" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eloy Federico Fernandez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.02.021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXR0JB4B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987924v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Menager" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Martino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrikus Visser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.10.054" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG9ZXNJT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152605v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Al-Itry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lamnawar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Maazouz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.05.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB6DRCZ9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merten" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hertel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#252;nstedt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2007.01.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BZPK3VD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00512800v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn R. Arda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Merten" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Muenstedt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015351v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2004.06.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVX7VPDX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442126v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442113v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876963v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871598v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Khodyrieva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870205v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862985v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-301" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870179v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862993v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-201" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871744v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871619v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381691v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381669v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381597v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381647v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381615v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381661v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902322v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902313v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903546v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047546v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03499759v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed De&#8197;jong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03499847v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033946v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033970v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03081708v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429158v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429218v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428879v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033939v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03081685v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04034768v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02089817v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sandrini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04034874v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987957v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01963291v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pignolet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fournier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fiorucci" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/icem18-05207" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02089831v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04034736v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033881v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02089842v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01502279v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beuguel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335165v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260858v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253935v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937288" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260877v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590221v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Thu Pham" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589611" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592675v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Thu Pham" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rocha da Silva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579501v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100625003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871788v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Klopffer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle H&#233;naut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anselmi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871661v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Richaume" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381714v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Henaut" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03499816v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00413026v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>