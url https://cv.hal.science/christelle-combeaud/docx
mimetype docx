--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -8225,265 +8225,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical behavior in Poly(methyl methacrylate) with different molecular weights.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+                <w:t xml:space="preserve">An Analysis of Transcrystallinity in Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">gfpmed2015 -14èmes journées scientifiques de la section Méditerranée du GFP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer processing with resulting morphology and properties: Feet in the Present and Eyes at the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Salerno, Italy. pp.020010 - ISBN: 978-0-7354-1342-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4937288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260858v1</w:t>
+                <w:t xml:space="preserve">hal-01253935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of Transcrystallinity in Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Freire</w:t>
+                <w:t xml:space="preserve">Thermo-mechanical behavior in Poly(methyl methacrylate) with different molecular weights.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eloy Federico Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer processing with resulting morphology and properties: Feet in the Present and Eyes at the Future</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">gfpmed2015 -14èmes journées scientifiques de la section Méditerranée du GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nice, France. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4937288⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01253935v1</w:t>
+                <w:t xml:space="preserve">hal-01260858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical behavior in Poly(methyl methacrylate) with different molecular weights.</w:t>
               </w:r>
@@ -9704,51 +9704,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85384795"/>
+    <w:nsid w:val="E1CA5A76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9935,51 +9935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-combeaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4030-7595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143765531" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441976v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sylvestre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Derrien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108774" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442094v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha P&#233;rocheau Arnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michelet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olivero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mija" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c07043" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357875v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Viora" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combeaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-025-01948-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862966v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127256" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.22188" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869807v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rivollier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schwiddessen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Cabrera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Schorr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16020200" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869841v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Forestier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sbirrazzuoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127613" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Guigo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15030661" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342848v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Combeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15234613" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894430v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rohart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125218" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894437v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124775" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03499719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13193295" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03499714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Girard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124078" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parriaux Forestier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.122126" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958220v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122755" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958194v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c00691" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03081954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Federico" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Billon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122710" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987926v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Freire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10028" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eloy Federico Fernandez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.02.021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXR0JB4B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987924v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Menager" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Martino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrikus Visser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.10.054" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG9ZXNJT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152605v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Al-Itry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lamnawar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Maazouz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.05.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB6DRCZ9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merten" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hertel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#252;nstedt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2007.01.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BZPK3VD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00512800v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn R. Arda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Merten" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Muenstedt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015351v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2004.06.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVX7VPDX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442126v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442113v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876963v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871598v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Khodyrieva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870205v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862985v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-301" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870179v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862993v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-201" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871744v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871619v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381691v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381669v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381597v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381647v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381615v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381661v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902322v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902313v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903546v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047546v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03499759v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed De&#8197;jong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03499847v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033946v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033970v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03081708v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429158v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429218v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428879v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033939v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03081685v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04034768v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02089817v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sandrini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04034874v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987957v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01963291v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pignolet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fournier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fiorucci" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/icem18-05207" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02089831v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04034736v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033881v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02089842v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01502279v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beuguel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335165v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260858v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253935v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937288" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260877v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590221v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Thu Pham" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589611" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592675v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Thu Pham" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rocha da Silva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579501v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100625003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871788v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Klopffer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle H&#233;naut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anselmi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871661v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Richaume" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381714v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Henaut" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03499816v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00413026v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-combeaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4030-7595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143765531" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441976v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sylvestre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Derrien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108774" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442094v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha P&#233;rocheau Arnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michelet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olivero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mija" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c07043" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357875v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Viora" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combeaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-025-01948-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862966v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127256" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.22188" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869807v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rivollier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schwiddessen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Cabrera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Schorr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16020200" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869841v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Forestier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sbirrazzuoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127613" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Guigo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15030661" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342848v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Combeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15234613" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894430v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rohart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125218" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894437v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124775" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03499719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13193295" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03499714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Girard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124078" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parriaux Forestier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.122126" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958220v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122755" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958194v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c00691" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03081954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Federico" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Billon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122710" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987926v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Freire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10028" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eloy Federico Fernandez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.02.021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXR0JB4B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987924v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Menager" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Martino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrikus Visser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.10.054" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG9ZXNJT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152605v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Al-Itry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lamnawar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Maazouz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.05.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB6DRCZ9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merten" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hertel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#252;nstedt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2007.01.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BZPK3VD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00512800v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn R. Arda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Merten" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Muenstedt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015351v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2004.06.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVX7VPDX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442126v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442113v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876963v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871598v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Khodyrieva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870205v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862985v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-301" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870179v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862993v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-201" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871744v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871619v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381691v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381669v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381597v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381647v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381615v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381661v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902322v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902313v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903546v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047546v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03499759v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed De&#8197;jong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03499847v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033946v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033970v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03081708v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429158v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429218v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428879v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033939v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03081685v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04034768v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02089817v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sandrini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04034874v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987957v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01963291v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pignolet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fournier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fiorucci" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/icem18-05207" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02089831v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04034736v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033881v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02089842v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01502279v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beuguel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335165v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253935v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937288" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260858v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260877v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590221v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Thu Pham" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589611" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592675v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Thu Pham" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rocha da Silva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579501v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100625003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871788v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Klopffer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle H&#233;naut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anselmi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871661v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Richaume" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381714v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Henaut" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03499816v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00413026v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>