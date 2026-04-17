--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -93,2778 +93,2895 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recurrence formula in reciprocal frame structures: the Da Vinci bridge</w:t>
+                <w:t xml:space="preserve">Symmetries of (quasi)periodic materials: Superposability vs. Indistinguishability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Aummonier</w:t>
+                <w:t xml:space="preserve">Markus Husert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eudes Windeck</w:t>
+                <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Burkhard</w:t>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brewen Levêque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Jeanne Combescure</w:t>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.294⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 213, pp.106620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2026.106620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351445v1</w:t>
+                <w:t xml:space="preserve">hal-05591142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Homogenized elasticity and domain of linear elasticity of 2D architectured materials” [Int. J. Solids Struct. 269 (2023) 112185]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A recurrence formula in reciprocal frame structures: the Da Vinci bridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Aummonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Jeanneau</w:t>
+                <w:t xml:space="preserve">Jean-Eudes Windeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle J. Combescure</w:t>
+                <w:t xml:space="preserve">Thomas Burkhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L.M. François</w:t>
+                <w:t xml:space="preserve">Brewen Levêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jeanne Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.112668⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 353 (G1), pp.543-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937729v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic wave propagation in cubic non-centrosymmetric and chiral architectured materials: Insights from strain gradient elasticity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum to “Homogenized elasticity and domain of linear elasticity of 2D architectured materials” [Int. J. Solids Struct. 269 (2023) 112185]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Auffray</w:t>
+                <w:t xml:space="preserve">Valentin Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Combescure</w:t>
+                <w:t xml:space="preserve">Christelle J. Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 305, pp.113059. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.113059⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 292, pp.112668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.112668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733174v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the post-bifurcated patterns of architectured materials using group-theoretic tools</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastic wave propagation in cubic non-centrosymmetric and chiral architectured materials: Insights from strain gradient elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Combescure</w:t>
+                <w:t xml:space="preserve">G. Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105631⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 305, pp.113059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.113059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537593v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability-induced pattern generation in architectured materials — A review of methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Predicting the post-bifurcated patterns of architectured materials using group-theoretic tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Azulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 187, pp.105631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112240⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04084908v1</w:t>
+                <w:t xml:space="preserve">hal-04537593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting bifurcations in 2D periodic metamaterials from images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 353, pp.135307 (4). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matlet.2023.135307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenized elasticity and domain of linear elasticity of 2D architectured materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Instability-induced pattern generation in architectured materials — A review of methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Azulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.L.M. François</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 269, pp.112185. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112185⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 274, pp.112240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04173348v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Group-Theoretic Approach to the Bifurcation Analysis of Spatial Cosserat-Rod Frameworks with Symmetry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jay Treacy</w:t>
+                <w:t xml:space="preserve">Homogenized elasticity and domain of linear elasticity of 2D architectured materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 269, pp.112185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00332-022-09878-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03970770v1</w:t>
+                <w:t xml:space="preserve">hal-04173348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting Generalized Continuum Theories for Nonlinear Periodic Solids Based on the Instabilities of the Underlying Microstructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Combescure</w:t>
+                <w:t xml:space="preserve">A Group-Theoretic Approach to the Bifurcation Analysis of Spatial Cosserat-Rod Frameworks with Symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle J. Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy J Healey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Treacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (2), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00332-022-09878-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-022-09949-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03859192v1</w:t>
+                <w:t xml:space="preserve">hal-03970770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic elastoplastic phase field fracture modeling of 3D printed materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Selecting Generalized Continuum Theories for Nonlinear Periodic Solids Based on the Instabilities of the Underlying Microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2021.114086⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 154, pp.421-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-022-09949-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322435v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extension of the phase field method to model interactions between interfacial damage and brittle fracture in elastoplastic composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Anisotropic elastoplastic phase field fracture modeling of 3D printed materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengfei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Makich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2020.105633⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 386, pp.114086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2021.114086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565365v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation Patterns and their Stability in Finitely Strained Circular Cell Honeycombs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">An extension of the phase field method to model interactions between interfacial damage and brittle fracture in elastoplastic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Triantafyllidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 179, pp.105633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2020.105633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.103976⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02859820v1</w:t>
+                <w:t xml:space="preserve">hal-02565365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the failure of classic elasticity in predicting elastic wave propagation in gyroid lattices for very long wavelengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (8), pp.1243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/sym12081243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800649v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general and efficient multi‐start algorithm for the detection of loss of ellipticity in elastoplastic structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deformation Patterns and their Stability in Finitely Strained Circular Cell Honeycombs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moubine Al Kotob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Combescure</w:t>
+                <w:t xml:space="preserve">Ryan Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Mazière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Forest</w:t>
+                <w:t xml:space="preserve">Nicolas Triantafyllidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.6247⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142, pp.103976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.103976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357003v1</w:t>
+                <w:t xml:space="preserve">hal-02859820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical honeycomb material design and optimization: Beyond linearized behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A general and efficient multi‐start algorithm for the detection of loss of ellipticity in elastoplastic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moubine Al Kotob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ryan Elliott</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonya Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.03.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.6247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648159v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-bifurcation and stability of a finitely strained hexagonal honeycomb subjected to equi-biaxial in-plane loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Hierarchical honeycomb material design and optimization: Beyond linearized behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Elliott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8889 (24), pp.296 - 318. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 115-116, pp.161 - 169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.02.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01647871v1</w:t>
+                <w:t xml:space="preserve">hal-01648159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative Homogenised Reinforced Concrete (DHRC) constitutive model dedicated to reinforced concrete plates under seismic loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Post-bifurcation and stability of a finitely strained hexagonal honeycomb subjected to equi-biaxial in-plane loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Voldoire</w:t>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Elliott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 73-74, pp.78 - 98. </w:t>
+              <w:t xml:space="preserve">, 2016, 8889 (24), pp.296 - 318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654799v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenised constitutive model coupling damage and debonding for reinforced concrete structures under cyclic solicitations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Dissipative Homogenised Reinforced Concrete (DHRC) constitutive model dedicated to reinforced concrete plates under seismic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Voldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 50 (24), pp.3861 - 3874. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.07.021⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 73-74, pp.78 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654802v1</w:t>
+                <w:t xml:space="preserve">hal-01654799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Vapour Deposition of AIN-Si3N4 Codeposits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Flamand</w:t>
+                <w:t xml:space="preserve">Homogenised constitutive model coupling damage and debonding for reinforced concrete structures under cyclic solicitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Voldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1995593⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (24), pp.3861 - 3874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00253955v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological properties of chemical vapour deposited AlN films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical Vapour Deposition of AIN-Si3N4 Codeposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Armas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thenegal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rodríguez-Clemente</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0022-0248(93)90103-4⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 05 (C5), pp.C5-785-C5-792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1995593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180797v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00253955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of AlN-Si3N4 codeposits using the L.P.C.V.D. technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">LPCVD of Al2O3 layers using a hot-wall reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Armas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 03 (C3), pp.C3-519-C3-526. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:1993372⟩</w:t>
+              <w:t xml:space="preserve">, 1993, 03 (C3), pp.C3-589-C3-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1993381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00251429v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00251438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPCVD of Al2O3 layers using a hot-wall reactor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Transport phenomena in a cold wall vertical reactor for metalorganic vapor phase growth of β-SiC layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chehouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Armas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Figueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 03 (C3), pp.C3-589-C3-596. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1993, 03 (C3), pp.C3-131-C3-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1993316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1993381⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00251438v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00251373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport phenomena in a cold wall vertical reactor for metalorganic vapor phase growth of β-SiC layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological properties of chemical vapour deposited AlN films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rodríguez-Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chehouani</w:t>
+                <w:t xml:space="preserve">B. Aspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Benet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">N. Azema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Armas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Combescure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 133 (1-2), pp.59-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-0248(93)90103-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1993316⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00251373v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHEMICAL VAPOUR DEPOSITION OF THE Al-O-N SYSTEM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">A study of AlN-Si3N4 codeposits using the L.P.C.V.D. technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Armas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Berjoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Combescure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Thenegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 03 (C3), pp.C3-519-C3-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1993372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00251429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CHEMICAL VAPOUR DEPOSITION OF THE Al-O-N SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Armas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thenegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1991, 02 (C2), pp.C2-665-C2-672. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:1991280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00249870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2874,1622 +2991,1622 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique avancée du flambement de structures minces sous chargements dynamiques non-conservatifs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Towards the determination of linear effective properties of quasiperiodic architectured materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Husert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313076v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the determination of linear effective properties of quasiperiodic architectured materials</w:t>
+                <w:t xml:space="preserve">Modélisation numérique avancée du flambement de structures minces sous chargements dynamiques non-conservatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Husert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Maxence Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Leble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313148v1</w:t>
+                <w:t xml:space="preserve">hal-05313076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symétries et Instabilités dans les matériaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Selecting generalized continuum theories for nonlinear periodic solids based on the instabilities of the underlying microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Mathématiques/Mécanique sur le thème "Réduction de modèles et sciences des données "Atelier Symétries et matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Pau, France</w:t>
+              <w:t xml:space="preserve">19th US National Congress of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656704v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting generalized continuum theories for nonlinear periodic solids based on the instabilities of the underlying microstructure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Comportement effectif et limite de linéarité d'un d’un matériau architecturé 2D périodique à cellules triangulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884649v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting generalized continuum theories for nonlinear periodic solids based on the instabilities of the underlying microstructure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Symétries et Instabilités dans les matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th US National Congress of Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Austin, United States</w:t>
+              <w:t xml:space="preserve">Rencontre Mathématiques/Mécanique sur le thème "Réduction de modèles et sciences des données "Atelier Symétries et matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884775v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement effectif et limite de linéarité d'un d’un matériau architecturé 2D périodique à cellules triangulaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Selecting generalized continuum theories for nonlinear periodic solids based on the instabilities of the underlying microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280185v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting generalized continuum theories for nonlinear periodic solids based on the instabilities of the underlying microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Material Modelling (ICMM) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An anisotropic elastoplastic phase field damage model for 3D printed materials and its experimental verification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Generalized continuum models confronted to cell-commensurate instabilities in structured media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI International Conference on Computational Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on Generalized continua emerging from microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346637v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized continuum models confronted to cell-commensurate instabilities in structured media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">An anisotropic elastoplastic phase field damage model for 3D printed materials and its experimental verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on Generalized continua emerging from microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">XVI International Conference on Computational Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403455v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-field modeling of anisotropic brittle fracture in directional porous polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengfei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM-ECCOMAS) 2021 –Virtual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode systématique de prévision de bifurcations élastoplastiques pour différentes formulation en transformatons finies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moubine Al Kotob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of lattices structures using group-theoretic methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan S. Elliott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filter-based computational homogenization Method for composites structures without Scale separation assumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Vuong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Thematic Conference: Computational Modeling of Complex Materials across the Scales (CMCS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation et stabilité des matériaux cellulaires à l'aide de la théorie des groupes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Triantafyllidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Elliott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement post-bifurqué des matériaux architecturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Triantafyllidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle DHRC de comportement non linéaire de plaques en béton armé sous sollicitations sismiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Voldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle d'endommagement pour des plaques en béton armé sous séisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Voldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4499,124 +4616,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d'une méthode pour prédire les motifs post-bifurqués des nids d'abeilles en compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Azulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National Mécamat Aussois 2021+1 "Mécanique des matériaux architecturés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4626,91 +4743,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized continuum media confronted to long and short wavelength instabilities in architected materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521030v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4720,100 +4837,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation d'un modèle homogénéisé de plaque en béton armé pour des applications sismiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combescure Christelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux et structures en mécanique [physics.class-ph]. Université Pierre et Marie Curie - Paris VI, 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00880279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4823,193 +4940,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie des groupes pour les matériaux architecturés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Elements de théorie des groupes pour la mécanique des solides et des structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctoral. Théorie des groupes pour les matériaux architecturés, Le Mans, France. 2024</w:t>
+              <w:t xml:space="preserve">Doctoral. Elements de théorie des groupes pour la mécanique des solides et des structures, France. 2024, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837476v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elements de théorie des groupes pour la mécanique des solides et des structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Théorie des groupes pour les matériaux architecturés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctoral. Elements de théorie des groupes pour la mécanique des solides et des structures, France. 2024, pp.63</w:t>
+              <w:t xml:space="preserve">Doctoral. Théorie des groupes pour les matériaux architecturés, Le Mans, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027782v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId145"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5156,51 +5273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05351445v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aummonier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Windeck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burkhard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brewen Lev&#234;que" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jeanne Combescure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.294" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937729v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jeanneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle J. Combescure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112668" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auffray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combescure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113059" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Azulay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105631" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112240" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135307" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112185" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03970770v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Healey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Treacy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-022-09878-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03859192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-022-09949-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322435v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Makich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114086" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565365v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2020.105633" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859820v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Elliott" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Triantafyllidis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.103976" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800649v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12081243" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357003v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubine Al Kotob" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mazi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Rose" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6247" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648159v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.03.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.02.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumontet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.07.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654802v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.07.021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253955v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Armas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thenegal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flamand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1995593" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92A41BE7321BAE82E3B9C9B668366CC75B3CB47D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03180797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodr&#237;guez-Clemente" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aspar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azema" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(93)90103-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J678576Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251429v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berjoan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993372" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C234D72CE618272A660D26DC055CA2EB8D810A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251438v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labatut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993381" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95D9C8526C747A420FC74D48F45392790BF41344/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chehouani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Figueras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993316" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D2CBB52FE0F42C4BA13DE701219119CDC803B6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249870v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991280" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED333B020DE7200B0E4988A03C39C43C958927CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313076v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bogey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cadou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Leble" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313148v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Husert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656704v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884649v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884775v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280185v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884653v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346637v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nouari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403455v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225118v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815858v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan S. Elliott" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818053v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Vuong Le" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feld" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444847v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Triantafyllidis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515073v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717067v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422743v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fayolle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563502v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521030v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00880279v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combescure Christelle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837476v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027782v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591142v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Husert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2026.106620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05351445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aummonier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Windeck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burkhard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brewen Lev&#234;que" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jeanne Combescure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.294" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937729v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jeanneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle J. Combescure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112668" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733174v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auffray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combescure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113059" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537593v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Azulay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105631" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273660v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135307" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112240" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112185" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03970770v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Healey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Treacy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-022-09878-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03859192v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-022-09949-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Makich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114086" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565365v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2020.105633" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800649v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12081243" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Elliott" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Triantafyllidis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.103976" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357003v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubine Al Kotob" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mazi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Rose" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6247" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648159v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.03.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647871v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.02.016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654799v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumontet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.07.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.07.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Armas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thenegal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flamand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1995593" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92A41BE7321BAE82E3B9C9B668366CC75B3CB47D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251438v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labatut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993381" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95D9C8526C747A420FC74D48F45392790BF41344/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chehouani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Figueras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993316" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D2CBB52FE0F42C4BA13DE701219119CDC803B6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03180797v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodr&#237;guez-Clemente" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aspar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azema" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(93)90103-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J678576Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berjoan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993372" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C234D72CE618272A660D26DC055CA2EB8D810A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249870v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991280" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED333B020DE7200B0E4988A03C39C43C958927CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313076v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bogey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cadou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Leble" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884775v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280185v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656704v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884649v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884653v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403455v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346637v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nouari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815858v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922298v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan S. Elliott" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818053v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Vuong Le" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feld" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444847v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Triantafyllidis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515073v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717067v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422743v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fayolle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563502v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521030v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00880279v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combescure Christelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027782v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837476v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>