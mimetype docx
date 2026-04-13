--- v0 (2026-03-17)
+++ v1 (2026-04-13)
@@ -2455,307 +2455,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age- and cell-related gene expression of aromatase and estrogen receptors in the rat testis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">17 beta-Estradiol activates rapid signaling pathways involved in rat pachytene spermatocytes apoptosis through GPR30 and ER alpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Chimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Sirianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Silandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bois</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Zanatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1677/jme-10-0041⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 320 (1-2), pp.136-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2010.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661738v1</w:t>
+                <w:t xml:space="preserve">hal-02662741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">17 beta-Estradiol activates rapid signaling pathways involved in rat pachytene spermatocytes apoptosis through GPR30 and ER alpha</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rosa Sirianni</w:t>
+                <w:t xml:space="preserve">Age- and cell-related gene expression of aromatase and estrogen receptors in the rat testis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Silandre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Bois</w:t>
+                <w:t xml:space="preserve">M. Nurmio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Parvinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zanatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2010.01.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (3), pp.147-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/jme-10-0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662741v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammalian sperm quality and aromatase expression</w:t>
               </w:r>
@@ -2870,51 +2870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective effects of estrogens and caloric restriction during aging on various rat testis parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hamden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Silandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3026,51 +3026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Bourguiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Silandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3125,51 +3125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related decrease in aromatase and estrogen receptor (ER alpha and ER beta) expression in rat testes: protective effect of low caloric diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hamden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Silandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3242,51 +3242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three promoters PII, PI.f, and PI.tr direct the expression of aromatase (cyp19) gene in male rat germ cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Silandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3613,51 +3613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of maternal undernutrition during lactation on aromatase, estrogen, and androgen receptors expression in rat testis at weaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cintia Vilanova Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Silandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcelly de Souza Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3738,51 +3738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogens and male reproduction: a new concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Silandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Bourguiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3885,51 +3885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Silandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Bourguiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5411,51 +5411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemily Batista-Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Regina Mena Barreto Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2024.108828" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346705v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moutard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jaeger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duparc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Louiset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.85562" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Drouault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hanoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boura&#239;ma-Lelong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2023.108363" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Fernanda Dambr&#243;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieiv Resende Sousa de Moura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2022.111227" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05395866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brouard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;non" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2022.06.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478703v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Elkhatib" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2021.106691" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Zanatta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Gon&#231;alves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Ourique da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozangela Curi Pedrosa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Zanatta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2021.05.030" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Goncalves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanatta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gt de Oliveria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Ludwig Moraes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2019.01.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boura&#239;ma Lelong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-017-0053-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153926v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barrier-Battut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guenon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.05.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3R4WX6M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2016.05.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222887v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22509" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J418NQJ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Arkoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.02.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG4DJ408-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154037v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-11-0105" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154165v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1642-431X(12)60065-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154055v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Zamoner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2011.04.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154134v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Silva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD10163" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vanneste" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Wolczynski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD09168" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661738v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nurmio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parvinen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme-10-0041" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Chimento" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Sirianni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Silandre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2010.01.035" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGJRP843-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Galeraud-Denis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.20703" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F367D803FF72A2293CC42DB0F63712D330EB263F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660456v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hamden" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Elfeki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-7262.2008.00430.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660998v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bourguiba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Said" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659371v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdefattah El Feki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-7262.2008.00343.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655042v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00450679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Britton-Davidian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Said" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662244v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Vilanova Teixeira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcelly de Souza Santos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J.B. Sampaio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657021v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-879X2007000600003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675722v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2005.02.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W8TCN86-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576161v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K. Schnell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bellanger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154805v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Travert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750129v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03560514v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clerg&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830288v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Meur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;ger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395799v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendayan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huyghe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Soufir" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-020-00106-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01117421v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemily Batista-Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Regina Mena Barreto Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2024.108828" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346705v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moutard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jaeger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duparc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Louiset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.85562" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Drouault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hanoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boura&#239;ma-Lelong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2023.108363" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Fernanda Dambr&#243;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieiv Resende Sousa de Moura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2022.111227" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05395866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brouard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;non" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2022.06.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478703v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Elkhatib" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2021.106691" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Zanatta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Gon&#231;alves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Ourique da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozangela Curi Pedrosa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Zanatta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2021.05.030" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Goncalves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanatta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gt de Oliveria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Ludwig Moraes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2019.01.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boura&#239;ma Lelong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-017-0053-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153926v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barrier-Battut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guenon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.05.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3R4WX6M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2016.05.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222887v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22509" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J418NQJ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Arkoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.02.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG4DJ408-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154037v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-11-0105" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154165v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1642-431X(12)60065-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154055v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Zamoner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2011.04.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154134v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Silva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD10163" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vanneste" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Wolczynski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD09168" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662741v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Chimento" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Sirianni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Silandre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2010.01.035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGJRP843-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661738v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nurmio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parvinen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme-10-0041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Galeraud-Denis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.20703" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F367D803FF72A2293CC42DB0F63712D330EB263F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660456v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hamden" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Elfeki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-7262.2008.00430.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660998v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bourguiba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Said" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659371v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdefattah El Feki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-7262.2008.00343.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655042v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00450679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Britton-Davidian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Said" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662244v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Vilanova Teixeira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcelly de Souza Santos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J.B. Sampaio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657021v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-879X2007000600003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675722v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2005.02.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W8TCN86-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576161v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K. Schnell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bellanger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154805v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Travert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750129v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03560514v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clerg&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830288v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Meur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;ger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395799v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendayan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huyghe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Soufir" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-020-00106-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01117421v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>