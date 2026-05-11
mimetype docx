--- v1 (2026-04-13)
+++ v2 (2026-05-11)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -749,1733 +749,1733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of equine testis contribution to vitamin D bioactivation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Rouge</w:t>
+                <w:t xml:space="preserve">In vivo and in vitro short-term bisphenol A exposures disrupt testicular energy metabolism and negatively impact spermatogenesis in zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemily Batista-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Razan Elkhatib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Delalande</w:t>
+                <w:t xml:space="preserve">Keyla Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieiv Resende Sousa de Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Cognié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+                <w:t xml:space="preserve">Glen van der Kraak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2021.106691⟩</w:t>
+              <w:t xml:space="preserve">Reproductive Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107, pp.10-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reprotox.2021.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478703v1</w:t>
+                <w:t xml:space="preserve">hal-05594135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estradiol and 1α,25(OH)2 vitamin D3 share plasma membrane downstream signal transduction through calcium influx and genomic activation in immature rat testis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of equine testis contribution to vitamin D bioactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razan Elkhatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Paula Zanatta</w:t>
+                <w:t xml:space="preserve">Juliette Cognié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Gonçalves</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Leila Zanatta</w:t>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2021.05.030⟩</w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79, pp.106691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2021.106691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395790v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New ionic targets of 3,3',5'-triiodothyronine at the plasma membrane of rat Sertoli cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Estradiol and 1α,25(OH)2 vitamin D3 share plasma membrane downstream signal transduction through calcium influx and genomic activation in immature rat testis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Zanatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Ourique da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Goncalves</w:t>
+                <w:t xml:space="preserve">Rozangela Curi Pedrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zanatta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Al Ludwig Moraes</w:t>
+                <w:t xml:space="preserve">Leila Zanatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2019.01.002⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 172, pp.36-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2021.05.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159032v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between oestrogen and 1α,25(OH)2-vitamin D3 signalling and their roles in spermatogenesis and spermatozoa functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">New ionic targets of 3,3',5'-triiodothyronine at the plasma membrane of rat Sertoli cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Zanatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Brouard</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zanatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renata Goncalves</w:t>
+                <w:t xml:space="preserve">Gt de Oliveria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bouraïma Lelong</w:t>
+                <w:t xml:space="preserve">Al Ludwig Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and clinical andrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27, pp.10. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1861 (4), pp.748-759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12610-017-0053-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2019.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973789v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of the estrogen receptors GPER, ESR1, ESR2 in post-testicular maturations of equine spermatozoa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Interactions between oestrogen and 1α,25(OH)2-vitamin D3 signalling and their roles in spermatogenesis and spermatozoa functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Zanatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Barrier-Battut</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Guenon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Delalande</w:t>
+                <w:t xml:space="preserve">Hélène Bouraïma Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2016.05.022⟩</w:t>
+              <w:t xml:space="preserve">Basic and clinical andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12610-017-0053-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153926v1</w:t>
+                <w:t xml:space="preserve">hal-01973789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of bisphenol A and estradiol on rat spermatogenesis’ establishment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Implication of the estrogen receptors GPER, ESR1, ESR2 in post-testicular maturations of equine spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barrier-Battut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bouraïma-Lelong</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reprotox.2016.05.003⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 233, pp.100-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2016.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154033v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression patterns of three aromatase genes and of four estrogen receptors genes in the testes of trout (Oncorhynchus mykiss)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential effects of bisphenol A and estradiol on rat spermatogenesis’ establishment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouraïma-Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrd.22509⟩</w:t>
+              <w:t xml:space="preserve">Reproductive Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63, pp.49-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reprotox.2016.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01222887v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stallion spermatozoa: Putative target of estrogens; presence of the estrogen receptors ESR1, ESR2 and identification of the estrogen-membrane receptor GPER</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential expression patterns of three aromatase genes and of four estrogen receptors genes in the testes of trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Arkoun</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 200, pp.35-43. </w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82 (9), pp.694-708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2014.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrd.22509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153941v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">17β-Estradiol regulates cyclin A1 and cyclin B1 gene expression in adult rat seminiferous tubules</w:t>
+                <w:t xml:space="preserve">Stallion spermatozoa: Putative target of estrogens; presence of the estrogen receptors ESR1, ESR2 and identification of the estrogen-membrane receptor GPER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bois</w:t>
+                <w:t xml:space="preserve">Brahim Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barrier-Battut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/JME-11-0105⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 200, pp.35-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2014.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154037v1</w:t>
+                <w:t xml:space="preserve">hal-02153941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrogens: new players in spermatogenesis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">17β-Estradiol regulates cyclin A1 and cyclin B1 gene expression in adult rat seminiferous tubules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouraïma-Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Carreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1642-431X(12)60065-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.89-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/JME-11-0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154165v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nongenomic and genomic effects of 1α,25(OH)2 vitamin D3 in rat testis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Regulation of aromatase expression by 1α,25(OH)2 vitamin D3 in rat testicular cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Zanatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bouraïma-Lelong</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouraïma Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fátima Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (5), pp.725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD10163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lfs.2011.04.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02154055v1</w:t>
+                <w:t xml:space="preserve">hal-02154134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of aromatase expression by 1α,25(OH)2 vitamin D3 in rat testicular cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nongenomic and genomic effects of 1α,25(OH)2 vitamin D3 in rat testis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Zanatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Zamoner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Zanatta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bouraïma Lelong</w:t>
+                <w:t xml:space="preserve">Ana Paula Zanatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouraïma-Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (15-16), pp.515-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lfs.2011.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RD10163⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02154134v1</w:t>
+                <w:t xml:space="preserve">hal-02154055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aromatase gene expression in immature rat Sertoli cells: age-related changes in the FSH signalling pathway</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Estrogens: new players in spermatogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouraïma Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22 (3), pp.508. </w:t>
+              <w:t xml:space="preserve">Reproductive biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (3), pp.174-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RD09168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1642-431X(12)60065-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154132v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17 beta-Estradiol activates rapid signaling pathways involved in rat pachytene spermatocytes apoptosis through GPR30 and ER alpha</w:t>
               </w:r>
@@ -2513,51 +2513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Silandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 320 (1-2), pp.136-144. </w:t>
@@ -2607,51 +2607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age- and cell-related gene expression of aromatase and estrogen receptors in the rat testis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2659,51 +2659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nurmio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Parvinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zanatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (3), pp.147-159. </w:t>
@@ -2735,303 +2735,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammalian sperm quality and aromatase expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Carreau</w:t>
+                <w:t xml:space="preserve">Aromatase gene expression in immature rat Sertoli cells: age-related changes in the FSH signalling pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouraïma Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Zanatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawomir Wolczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jemt.20703⟩</w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (3), pp.508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD09168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662328v1</w:t>
+                <w:t xml:space="preserve">hal-02154132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effects of estrogens and caloric restriction during aging on various rat testis parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mammalian sperm quality and aromatase expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Hamden</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Serge Carreau</w:t>
+                <w:t xml:space="preserve">Isabelle Galeraud-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Andrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 72 (8), pp.552-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jemt.20703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1745-7262.2008.00430.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660456v1</w:t>
+                <w:t xml:space="preserve">hal-02662328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogen: Roles in spermatogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Bourguiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3106,390 +3110,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related decrease in aromatase and estrogen receptor (ER alpha and ER beta) expression in rat testes: protective effect of low caloric diets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Protective effects of estrogens and caloric restriction during aging on various rat testis parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hamden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Silandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Elfeki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Carreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 10 (2), pp.177-187. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1745-7262.2008.00343.x⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 10 (6), pp.837-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-7262.2008.00430.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659371v1</w:t>
+                <w:t xml:space="preserve">hal-02660456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three promoters PII, PI.f, and PI.tr direct the expression of aromatase (cyp19) gene in male rat germ cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age-related decrease in aromatase and estrogen receptor (ER alpha and ER beta) expression in rat testes: protective effect of low caloric diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hamden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Silandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdefattah El Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Carreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asian Journal of Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (2), pp.177-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-7262.2008.00343.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655042v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonadal expression of aromatase and estrogen receptor alpha genes in two races of Tunisian mice and their hypofertile hybrids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamia Said</w:t>
+                <w:t xml:space="preserve">Three promoters PII, PI.f, and PI.tr direct the expression of aromatase (cyp19) gene in male rat germ cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Silandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (2), pp.143-162</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39, pp.169-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00450679v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonadal expression of aromatase and estrogen receptor alpha genes in two races of Tunisian mice and their hypofertile hybrids</w:t>
               </w:r>
@@ -3501,1242 +3510,1631 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janice Britton-Davidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproductive biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7 (2), pp.143-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660660v1</w:t>
+                <w:t xml:space="preserve">halsde-00450679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maternal undernutrition during lactation on aromatase, estrogen, and androgen receptors expression in rat testis at weaning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gonadal expression of aromatase and estrogen receptor alpha genes in two races of Tunisian mice and their hypofertile hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice Britton-Davidian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cintia Vilanova Teixeira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Silandre</w:t>
+                <w:t xml:space="preserve">Khaled Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Marcelly de Souza Santos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francisco J.B. Sampaio</w:t>
+                <w:t xml:space="preserve">Ali Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 192 (2), pp.301-311</w:t>
+              <w:t xml:space="preserve">Reproductive biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (2), pp.143-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662244v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrogens and male reproduction: a new concept</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Carreau</w:t>
+                <w:t xml:space="preserve">Effects of maternal undernutrition during lactation on aromatase, estrogen, and androgen receptors expression in rat testis at weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintia Vilanova Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Silandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lamia Said</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marcelly de Souza Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J.B. Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Medical and Biological Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 192 (2), pp.301-311</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657021v1</w:t>
+                <w:t xml:space="preserve">hal-02662244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aromatase and estrogen receptors in male reproduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Estrogens and male reproduction: a new concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Silandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Bourguiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hamden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brazilian Journal of Medical and Biological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.761-768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S0100-879X2007000600003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664092v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aromatase and estrogen receptors in male reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Silandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Bourguiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lambart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 246 (1-2), pp.65-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transcriptional analysis of testis maturation using trout cDNA macroarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 142, pp.143-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygcen.2005.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02675722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential Expression of Steroidogenic Factor-1/Adrenal 4 Binding Protein and Liver Receptor Homolog-1 (LRH-1)/Fetoprotein Transcription Factor in the Rat Testis: LRH-1 as a Potential Regulator of Testicular Aromatase Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Pezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Sirianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Chimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Maggiolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Bourguiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 145 (5), pp.2186-2196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2003-1366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulation of Aromatase Gene Expression in Purified Germ Cells of Adult Male Rats: Effects of Transforming Growth Factor β, Tumor Necrosis Factor α, and Cyclic Adenosine 3′,5′-Monosphosphate1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourguiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 69 (2), pp.592-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.102.013961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuttlefish crypsis: asymmetries in the serotonergic system and visual processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra K. Schnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouraïma Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour 2017 - 35th International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto Universitário de Ciências Psicológicas, Sociais e da Vida (ISPA); Association for the Study of Animal Behaviour (ASAB), Jul 2017, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stallion spermatozoa : putative targets for estrogens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Barrier-Battut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouraïma Lelong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th annual meeting of the european federation of animal science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stallion spermatozoa: putative targets of estrogens. Studies of estrogens receptors.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression of K, cyp19b, ERa, ERß1 and ERß2 in testes of rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Arkoun</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Stallion Reproduction (ISSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">7. International Symposium on Fish Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154797v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of K, cyp19b, ERa, ERß1 and ERß2 in testes of rainbow trout (Oncorhynchus mykiss)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stallion spermatozoa: putative targets of estrogens. Studies of estrogens receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barrier-Battut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on Fish Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Stallion Reproduction (ISSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750129v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de la spermatogénèse chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouest chips</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4746,249 +5144,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosage simultané de 25 hormones stéroïdiennes par UHPLC-MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Clergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Delepee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEP21 : 14éme Congrès Francophone sur les Sciences Séparatives et les Couplages de l 'AFSEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données relatives à l'utilisation des micro et macro réseaux sur lames de verre et membranes de nylon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Génomique des Animaux d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Seignosse-Le-Penon, France. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4998,156 +5396,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 and andrology: Recommendations of the French-speaking society of andrology (Société d’Andrologie de langue Française SALF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bendayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Soufir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12610-020-00106-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5157,114 +5555,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protéine eFF-1DELTA et le développement précoce de l'oursin Sphaerechinus granularis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie cellulaire. Rennes 1, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01117421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5411,51 +5809,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemily Batista-Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Regina Mena Barreto Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2024.108828" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346705v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moutard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jaeger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duparc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Louiset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.85562" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Drouault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hanoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boura&#239;ma-Lelong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2023.108363" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Fernanda Dambr&#243;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieiv Resende Sousa de Moura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2022.111227" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05395866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brouard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;non" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2022.06.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478703v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Elkhatib" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2021.106691" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Zanatta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Gon&#231;alves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Ourique da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozangela Curi Pedrosa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Zanatta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2021.05.030" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Goncalves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanatta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gt de Oliveria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Ludwig Moraes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2019.01.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boura&#239;ma Lelong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-017-0053-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153926v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barrier-Battut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guenon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.05.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3R4WX6M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2016.05.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222887v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22509" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J418NQJ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Arkoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.02.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG4DJ408-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154037v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-11-0105" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154165v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1642-431X(12)60065-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154055v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Zamoner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2011.04.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154134v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Silva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD10163" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vanneste" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Wolczynski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD09168" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662741v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Chimento" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Sirianni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Silandre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2010.01.035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGJRP843-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661738v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nurmio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parvinen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme-10-0041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Galeraud-Denis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.20703" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F367D803FF72A2293CC42DB0F63712D330EB263F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660456v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hamden" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Elfeki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-7262.2008.00430.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660998v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bourguiba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Said" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659371v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdefattah El Feki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-7262.2008.00343.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655042v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00450679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Britton-Davidian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Said" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662244v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Vilanova Teixeira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcelly de Souza Santos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J.B. Sampaio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657021v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-879X2007000600003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675722v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2005.02.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W8TCN86-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576161v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K. Schnell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bellanger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154805v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Travert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750129v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03560514v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clerg&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830288v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Meur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;ger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395799v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendayan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huyghe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Soufir" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-020-00106-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01117421v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemily Batista-Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Regina Mena Barreto Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2024.108828" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346705v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moutard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jaeger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duparc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Louiset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.85562" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Drouault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hanoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boura&#239;ma-Lelong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2023.108363" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Fernanda Dambr&#243;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieiv Resende Sousa de Moura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2022.111227" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05395866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brouard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;non" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2022.06.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05594135v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyla Rodrigues" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen van der Kraak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2021.11.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Elkhatib" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2021.106691" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Zanatta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Gon&#231;alves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Ourique da Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozangela Curi Pedrosa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Zanatta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2021.05.030" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159032v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Goncalves" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanatta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gt de Oliveria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Ludwig Moraes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2019.01.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boura&#239;ma Lelong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-017-0053-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153926v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barrier-Battut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guenon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.05.022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3R4WX6M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2016.05.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222887v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22509" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J418NQJ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153941v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Arkoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.02.016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG4DJ408-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154037v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-11-0105" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154134v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD10163" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154055v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Zamoner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2011.04.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1642-431X(12)60065-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662741v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Chimento" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Sirianni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Silandre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2010.01.035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGJRP843-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661738v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nurmio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parvinen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme-10-0041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154132v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vanneste" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Wolczynski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD09168" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662328v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Galeraud-Denis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.20703" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F367D803FF72A2293CC42DB0F63712D330EB263F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660998v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bourguiba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Said" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660456v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hamden" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Elfeki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-7262.2008.00430.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdefattah El Feki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-7262.2008.00343.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655042v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00450679v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Britton-Davidian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Said" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660660v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662244v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Vilanova Teixeira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcelly de Souza Santos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J.B. Sampaio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657021v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-879X2007000600003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664092v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2005.02.018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W8TCN86-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594184v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Pezzi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Maggiolini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2003-1366" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05594190v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourguiba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chater" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benahmed" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.013961" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576161v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K. Schnell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bellanger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154805v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750129v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02154797v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Travert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825811v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03560514v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clerg&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830288v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Meur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;ger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395799v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendayan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huyghe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Soufir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-020-00106-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01117421v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>