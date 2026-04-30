--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -1099,390 +1099,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Acknowledge AI’s Dark side</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duan Weiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David H Guston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yougmou Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 349 (6252), pp.1064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.349.6252.1064-c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Good Answer to (perhaps) not such very Good Questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2-3), pp.185 - 186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19378629.2015.1088546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethique de l’ingénierie. Un champ émergent pour l’éthique professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Attitudes et dynamiques environnementales des ingénieurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristoff Talin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667662v1</w:t>
-              </w:r>
-[...279 lines deleted...]
-                <w:t xml:space="preserve">hal-01667625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Responsibility in French Engineering Education.</w:t>
               </w:r>
@@ -1523,3784 +1523,3880 @@
               <w:t xml:space="preserve">Science and Engineering Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.10.1007/s11948-011-9340-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11948-011-9340-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...29 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guest Editors' Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herkert Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Technology and Society Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (1), pp. 9-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MTS.2010.936436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00779939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité sociale des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 265, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00779534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...48 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux éthiques de l&amp;quot;ingénierie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 256, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00780172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corporate social responsibility in engineering education. A French survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (2), pp.169-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éthique chez les ingénieurs (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 250, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00783133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Corporate social responsibility in engineering education. A French survey.</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éthique chez les ingénieurs (2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 251, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former des cadres socialement responsables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Huet</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Huët</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprise Ethique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19, pp. 119-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00779963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des jeunes diplômés à la RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.40-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00289819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une éthique pour les ingénieurs : enjeux théoriques d'une discipline.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64 ((1)), pp.41-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une éthique pour les ingénieurs : enjeux théoriques d'une discipline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, L'éthique, 64 (1), pp.41-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00796241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre se soumettre ou se démettre : comment repenser les enjeux de la loyauté pour les ingénieurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR Cadres - journée n° 10 - CEVIPOF,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arguments et contre-arguments sur la pertinence de l&amp;quot;Engineering Ethics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers du Lasmas, CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00796240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineering Ethics at the Catholic University of Lille (France): Research and Teaching in a European Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 33 (2), pp.169-177</w:t>
+              <w:t xml:space="preserve">, 2000, 25 (4), pp.325-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...447 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">halshs-00796240v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00790490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Ethics in France. A Historical Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology in Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 21 (4), pp.271-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00790488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingénieur.e.s, ingénierie et masculinités. Esquisse d'une note de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études EPSI - Ingénierie et masculinités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif EPSI ( (Étude pluridisciplinaire en ingénierie), Mar 2026, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Cross-research in Humanities and Social Sciences and Engineering Science: How, What Obstacles, What Challenges? ” Panel discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“HHS and Engineering : Rethinking Networks in Times of Transition”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecoposs, Université catholique de Lille, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04729113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je ne voulais (pas / vraiment / pas) devenir ingénieur·e » disaient-ils et elles il y a 12 ans. Que sont-ils devenus ?, session thématique portée par Antoine Bouzin et Christelle du collectif EPSI &amp;quot;contribution francophone aux Engineering Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersections, circulations, 10e congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leçon inaugurale de la Chaire Francqui : Pour une éthique de l’ingénierie, porteuse de sens pour ses acteurs et actrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chaire Francqui (Belgique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gembloux Agro-Bio Tech, université de Liège (Belgique), Dec 2023, Gembloux, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking engineering education in a French-speaking context using the concept of Bildung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum On Philosophy of Technology and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, fPET, Apr 2023, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éthique en recherche : une contrainte ou une chance à saisir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle de UMRt BioEcoAgro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMRt BioEcoAgro, Dec 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Portefeuille d'Expérience et de Compétence (PEC) : un outil au service de la Bildung ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Les sciences de l’éducation et de la formation sous le prisme de ses formations. Étude de cas de la rénovation d’une licence lilloise : public, processus, curriculum"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIREL, Université de Lille, Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Arendt, figure inspirante pour la formation en éthique des ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hannah Arendt, figure inspirante pur l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. DI. SAV. ED, May 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Mitcham, Lille, and the Emergence of Engineering Ethics in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society for Philosophy and Technology SPT 2021 - Technological Imaginaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Society for Philosophy and Technology (SPT) Conference, Jun 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03790400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENGINEERING AND PHILOSOPHY: HAS THEIR CONVERSATION COME OF AGE? (PANEL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana-Adela Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Michelfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPT 2021 - Technological Imaginaries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Society for Philosophy and Technology, Jun 2021, Lille, France. pp.118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03790310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une figure inspirante mais pas commode : la chanteuse Anne Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "figures inspirantes pour l'éducation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A.DI.SAV.ED, Sep 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du rôle de l’ingénieur· à sa formation : quelle(s) éthique(s) pour nos métiers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ième édition des Rencontre de la solidarité internationale et de la citoyenneté 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03790445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « ingénieurs déserteurs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“La recherche biographique en situations et en dialogues”. Enjeux et perspectives”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche interuniversitaire EXPERICE - Université Paris 13 Sorbonne Paris Cité, Oct 2019, La Plaine Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02873870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une éducation éthique des ingénieurs est-elle possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation d'ingénieurs et éthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse pôle ingénierie, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profession and Ethics : the case of Engineers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum on Philosophy, Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nürnberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanity and Ethics in Engineering Education in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liberal Studies in Engineering - Broadening the Path to the Profession</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Louis Bucciarelli, David Drew, Sheila Tobias, National Academy of Engineering, Jan 2015, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Ethics : reflections on an intellectual journey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum on the Philosophy of Engineering and Technology (FPET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Virginia Tech, USA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Students without a vocation in French Engineering Schools at the end of their curriculum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40e conférence annuelle de la Société Européenne pour la Formation des Ingénieurs (SEFI), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Leuven, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éthique dans la formation des ingénieurs français en quête d'institutionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHST2013-UPEC : Sciences Humaines en Sciences et Les sciences humaines dans les parcours scientifiques et techniques professionnalisants : quelles finalités et quelles modalités pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00788073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation à l'éthique à l'aune de la professionalisation des études médicales et d'ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Aiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozen Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boury Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences humaines dans les parcours scientifiques et techniques professionalisants. Quelles finalités et quelles modalités pratiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00797467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professional ethos and environmental attitudes. A French survey on Engineer's Ecoscepticism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristoff Talin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème conférence biennale de la société européenne d'économie écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineers'Ecoscepticism as a Challenge for Engineering Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristoff Talin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40e conférence annuelle de la Société Européenne pour la Formation des Ingénieurs (SEFI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I became an engineer by accident!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simonnin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40e conférence annuelle de la Société Européenne pour la Formation des Ingénieurs (SEFI), </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Forum on Philosophy, Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'éthique dans la formation des ingénieurs français en quête d'institutionnalisation</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et profession. Le cas des &amp;quot;ingénieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHST2013-UPEC : Sciences Humaines en Sciences et Les sciences humaines dans les parcours scientifiques et techniques professionnalisants : quelles finalités et quelles modalités pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Créteil, France</w:t>
+              <w:t xml:space="preserve">Le genre. Approche dépassionnée d'un débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00760985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du rôle émancipatoire des césures dans la formation des ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">Boury Dominique</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sciences humaines dans les parcours scientifiques et techniques professionalisants. Quelles finalités et quelles modalités pratiques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Créteil, France</w:t>
+              <w:t xml:space="preserve">Forme d'éducation et processus d'émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gap Year in french engineering curricula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00797467v1</w:t>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Christelle Didier</w:t>
+                <w:t xml:space="preserve">Patrick Simonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème conférence biennale de la société européenne d'économie écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">Annual Conference of the European Society for Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre, éthique et profession.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Genre Approches dépassionnées d'un débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01053665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Gap Year in french engineering curricula</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dynamiques environnementales des ingénieurs en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristoff Talin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un ingénieur, des ingénieurs : expansion ou fragmentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadres d'entreprise et éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée du LEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A sociological approach of women engineer and the role of interdispclinarity in engineering education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gender and Interdisciplinary Education for Engineers - GIEE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la question de la formation à l'éthique à celle de la socialisation des valeurs ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "technologie, Société et Environnement" du labo Sociétal de Centrale Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingénieurs Eco-entrepreneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherche de l'Institut du Développement Durable et Responsable (IDDR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ingénieurs et les enjeux éthiques du XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mystères du XXIe siècle. Quelle éthique pour quelle société ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Saint-Tropez, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why and How Do They Chose to Become Engineers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the European Society for Engineering Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...254 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours d'ingénieurs atypiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de l'Association Française de Sociologie (AFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00783231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...508 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'ingénieur statistiquement normal aux ingénieurs atypiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Département d'éthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00779976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'orientation politique des ingénieurs et la question de l'autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Mirandol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00779974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French higher education system's response to the call for a preparation for social responsibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5316,1526 +5412,1526 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop "Preparing for Social Responsibility. Teaching ethics, peace and sustainability to students in science and engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3-TU Centre for ethics and technology; Delft University of Technology, Department of Philosophy; Aalborg University; Darmstadt University of Technology; University of Hamburg, Carl Friedrich von Weizsäcker Center for Science and Peace Research (ZNF), Oct 2010, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00768470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ingénieurs, les risques technologiques et l'éthique professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethique et risques : Problématiques émergentes. Quelle formation pour les ingénieurs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00779968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'alerte professionnelle en France : un outil problématique au coeur de la RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e colloque du RIODD (Réseau international de recherche sur les Organisations et le Développement Durable)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00768469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement durable : les chrétiens mauvais élèves?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences sur le développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Culturel Vauban, Mar 2009, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religious, Political Values and the Engineering Ethos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloquium 3TU Center for the Ethics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ingénieurs, l'engagement et l'éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e séminaire de l'observatoire des cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00779973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un ingénieur humaniste et citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence débat de l'associaiotn Karnaval-Humanitaire de l'INSA de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ingénieurs et l'éthique : quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conférences de Polytech' Orléans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'éthique avec les ingénieurs et les managers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management et capital éthique de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00779972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former un ingénieur humaniste et citoyen : d'où venons-nous ? Où allons-nous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de lancement du programme PICRI-FORMer l'Ingénieur Citoyen (FORMIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alerte éthique. Un outil problématique au coeur de la RSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00784788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...551 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de &amp;quot;Penser l'éthique des ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rendez-vous de Centrale-Ethique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00779969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une éthique professionnelle pour les ingénieurs: entre morale et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de Sciences Politiques, Institut de Sciences Politiques de Lyon.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00289510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Globally responsible engineers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEFI and IGIP joint annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Miskolc, Hungary. pp.118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel est le statut scientifique de l'éthique de l'ingéniérie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminaire "Professions techniques et société" de l' EHESS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00289507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et/ou devoir d'alerte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de la recherche du LEM (UMR-CNRS 8179)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00289498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociale des futurs cadres en question. Une étude sur l'intégration de la RSE dans l'enseignement supérieur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th biennal french sociology of work conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Londres, Royaume-Uni. pp.64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophy and Enginering: a european text-book written by humanists and engineers. What next? How can we build an international forum gathering engineers and human scientists for a better mutual understanding?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du Working Group "Ethics in Engineering Education", joint SEFI-IGIP Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Miskolc, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00289745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...357 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexe, technique et société. Regards croisés d'ingénieur-e-s sur les enjeux éthiques des techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre, science, recherche. Regards et propositions en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDRE Mage - CNRS; Centre Alexandre Koyré; Revue Tavail, genre, société, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSE et enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Ethique et Finance", Pôle régional de recherche en finance, ICL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00289512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation à la responsabilité sociale des entreprises dans l'enseignement supérieur : discours et enjeux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès de l'ADERSE, atelier pédagogie de la RSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00266791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethos et déontologie professionnelle des ingénieurs : une question politique et religieuse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xième journée de sociologie du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Rouen, France. pp.261-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6845,895 +6941,895 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering and Value Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Cham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48, 2025, Philosophy of Engineering and Technology, 978-3-031-83548-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-83549-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Paris</w:t>
+                <w:t xml:space="preserve">halshs-04624965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineering, Social Science, and the Humanities: Has Their Conversation Come of Age?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steen Hylgaard Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...32 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Buch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Edward Conlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Mitcham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, 2022, Engineering, Social Science, and the Humanities: Has Their Conversation Come of Age?, Pieter Vermaas, ISBN: 978-3-031-11600-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03790501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Engineering-Business Nexus: Nature, History, Contexts, Tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steen Hyldgaard Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delahousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Meganck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, 2019, Philosophy of Engineering and Technology, Pieter Vermaas, 978-3-319-99635-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99636-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineering Identities, Epistemologies and Values. Engineering Education and Practice in Context. Volume II.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steen Hyldgaard Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Jamison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Meganck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Mitcham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pieter Vermaas, 978-3-319-16171-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16172-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Perspectives on Engineering Education: Engineering Education and Practice in Context. Volume I.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steen Hylgaard Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anders Buch</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eddie Edward Conlon</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Jamison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Didier</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Meganck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Mitcham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Philosophy of Technology and Engineering (POET), Pieter Vermaas, 978-3-319-16169-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16169-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Steen Hyldgaard Christensen</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ingénieurs et l'éthique. Pour un regard sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermes science, 219 p., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00779959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'éthique des ingénieurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France - ISBN 978-2-13-056547-5, pp.208, 2008, Questions d'éthique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethique Industrielle. Textes pour un débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Delahousse</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hériard Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...58 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gireaux-Geneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christelle Didier, Annie Gireaux-Geneau, Bertrand Hériard Dubreuil. De Boeck Université, pp.356, 1998</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...456 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00790475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7743,1375 +7839,1375 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Values Change, So Does Philosophy of Technology and Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christelle Didier; Aurélien Béranger; Antoine Bouzin; Hugo Paris; Jérémie Supiot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering and Value Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Cham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-12, 2025, Philosophy of Engineering and Technology, 978-3-031-83548-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-83549-0_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-83549-0_1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05088556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Introduction: The Rationale for Engaging in Conversations Between Engineering, Social Sciences, and the Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steen Hyldgaard Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Buch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Conlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Mitcham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering, Social Sciences, and the Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-12, 2022, Philosophy of Engineering and Technology, 978-3-031-11600-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-11601-8_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer International Publishing</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04089898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur deux expérimentations de VAB à Lille 3 (2014-19)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Baujard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Validation des acquis buissonniers. Vers une meilleure reconnaissance par l’institution éducative de l’expérience des professionnels, des étudiants et des élèves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, 2020, ISBN : 978-2-343-21042-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03195924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineering and Business Ethics. Revisiting the Higher Aims of Professionalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Steen Hyldgaard Christensen, Bernard Delahousse, Christelle Didier, Martin Meganck, Mike Murphy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Engineering-Business Nexus Symbiosis, Tension, and Co-Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-123, 2019, Philosophy of Engineering and Technology (POET), 978-3-319-99635-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Introduction: The Engineering-Business Nexus: Nature, History, Contexts, Tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steen Hyldgaard Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Delahousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Meganck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Engineering-Business Nexus. Nature, History, Contexts, Tensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-21, 2019, Philosophy of Engineering and Technology, 978-3-319-99635-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-99636-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I became an Engineer by accident. Engineering, Vocation and Professional Values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carl Mitcham, Bocong LI, Byron Newberry, Baichun ZHANG. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophy of Engineering : East and West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 330, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.229-236, 2018, Boston Studies in the Philosophy and History of science, 978-3-319-62450-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand angle sur les pré-incubateurs étudiants : les Hubhouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Gaujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystème entrepreneurial et logiques d'accompagnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS-Management et Société, pp.107-133, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineer’s Ecoskepticism as an Ethical Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristoff Talin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Steen Hyldgaard Christensen; Christelle Didier; Andrew Jamison; Martin Meganck; Carl Mitcham; Byron Newberry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Education and Practice in Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.235-250, 2015, Philosophy of Technology and Engineering, 978-3-319-16172-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16172-3_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-16172-3_13⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01651067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary Ethical Issues in Engineering. Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Satya Sundar Sethy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Ethical Issues in Engineering.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IGI Global</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.xvi-xxi, 2015, 9781466681309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Introduction. The Engineering-Context Nexus: A Perennial Discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steen Hyldgaard Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Jamison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Meganck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Mitcham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Steen Hylgaard Christensen, Christelle Didier, Andrew Jamison, Martin Meganck, Carl Mitcham &amp; Byron newberry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Perspectives on Engineering Education: Engineering Education and Practice in Context. Volume 1 et 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.xix-xxxiv, 2015, Philosophy of Engineering and Technologogy (POET)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideologies of Engineering Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent Jesiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Perspectives on Engineering Education: Engineering Education and Practice in Context. Volume I.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.235-250, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01668145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Ethics : European Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Britt Holbrook. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethics, Science, Technology, and Engineering: A Global Resource</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MacMillan Reference USA, pp.87-90, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation à l'éthique dans les parcours scientifiques et techniques professionnalisants : lecture croisée des études médicales et d'ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9121,1530 +9217,1530 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Bernard, M. Dell'Angelo, S. de Montgolfier, A.-S. Godefroy, M. Huchette, A. Mayrague, C. Roux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences humaines dans les parcours scientifiques et techniques professionnalisants: quelles finalités et quelles modalités pratiques ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, SHS Web of Conference, pp.2003 - 2003, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20141302003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ethical and Sociological View on Women Engineers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Béraud, Anne-Sophie Godefroy, Jean Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gender and Interdisciplinary Education for Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sense, pp.1-10, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00759419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex-Students engaged in &amp;quot;Engineers Without Borders&amp;quot; : What Have Thet Become ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Steen Hyldgaard Christensen, Carl Mitcham, Li Bocong, An Yanming. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering, Development and Philosophy. American, Chinese and European Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.275-289, 2012, Philosophy of Engineering and Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-5282-5_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00759381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail, famille et politique. Enquête sur la socalisation politique des ingénieurs du Nord Pas-de-Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristoff Talin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ivan Sainsaulieu, Muriel Surdez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens politiques du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.135-154, 2012, Recherches</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00759400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alerte professionnelle en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Postel, Didier Cazal, Frédéric Chavy, Richard Sobel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La responsabilité sociale et environnementale des entreprises. Une nouvelle régulation du capitalisme ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Septentrion, pp.209-220, 2011, capitalismes, ethique, institutions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00759429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineering Ethics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UNESCO. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering, Issues, Challenges and Opportunities for Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bernan Press, pp. 184-186, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00779596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner l'environnement dans les universités et les grandes écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Huët</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Labranch Nicolas Milot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner les sciences sociales de l'environnement. Un manuel multidisciplinaire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Sptentrion, pp. 83-106, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00779610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional Ethics without a Profession.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ibo Van de Poel, David E. Goldberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophy and Engineering. An Emerging Agenda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp. 161-174, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00779599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Ethics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olsen J.K. Berg, Stig Andur Pedersen, Vincent F. Hendricks. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A companion to the Philosophy of Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blackwell Publishing Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.426-432, 2009, 978-1-405-14601-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00779622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religious and Political Values and the Engineering Ethos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Steen Hylgaard Christensen, Bernard Delahousse, Martin Meganck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering in Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academica, pp.417-434, 2009, 9788776757007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ingénieurs et l'éthique professionnelle. Pour une approche comparative de la déontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Gadéa et Didier Demazières. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des groupes professionnels. Acquis récents et nouveaux défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.208-218, 2009, Recherches</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00783148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethos et déontologie professionnelle des ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Dufourt, Jacques Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie politique de la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'interdisciplinaire, pp. 149-157, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00779964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemin de socialisation : comment l'éthique professionnelle vient-elle aux ingénieurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Gadéa, Didier Demazières. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des professions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La découverte - collection recherche - Paris, pp.15, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quel contenu pour un enseignement en éthique pour de futurs ingénieurs ? Bilan après 10 ans d'expérience au CET.</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle formation pour les ingénieurs et les scientifiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goujon P., Lavelle S., Hériard B., Felz B., Lech W. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethique, technique et démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Louvain-la-Neuve : Academia-Bruylant Science, éthique et société 1 ISBN 978-2-87209-844-6,, pp.271-287., 2007</w:t>
+              <w:t xml:space="preserve">, Louvain-la-Neuve : Academia-Bruylant Science, éthique et société 1 ISBN 978-2-87209-844-6,, pp.235-236., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l'éthique aux ingénieurs : pour dix ans d'expérience au CET.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goujon P., Lavelle S., Hériard B., Felz B., Lech W. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethique, technique et démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia-Bruylant, Louvain-la-neuve - ISBN : 978-2-87209-844-6, pp.237-252, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quelle formation pour les ingénieurs et les scientifiques ?</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questioning Whistle-blowing as a Response to the Engineer's Dilemma of Loyalty.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Steen Hyldgaard Christensen, Martin Meganck, Bernard Delahousse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Copenhaguen : Academia ISBN : 9788776752316,, pp.263-76., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between exit and loyalty, &amp;quot;voice&amp;quot;. Questioning the ethical issues of whistleblowing for engineers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christensen Steen H. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academia, Copenhague, pp.12, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel contenu pour un enseignement en éthique pour de futurs ingénieurs ? Bilan après 10 ans d'expérience au CET.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goujon P., Lavelle S., Hériard B., Felz B., Lech W. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethique, technique et démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Louvain-la-Neuve : Academia-Bruylant Science, éthique et société 1 ISBN 978-2-87209-844-6,, pp.235-236., 2007</w:t>
+              <w:t xml:space="preserve">, Louvain-la-Neuve : Academia-Bruylant Science, éthique et société 1 ISBN 978-2-87209-844-6,, pp.271-287., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...167 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Ethics in Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Heriard-Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mitcham C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Science, Technology and Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, New-York : Mac Millan Reference ISBN: 002865833-7, pp.632-635., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aérotrain ou la tragédie de Jean Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christelle Didier, Annie Gireaux-Geneau, Betrand Hériard Dubreuil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethique Industrielle. textes pour un débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Université, pp.323-337, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00790485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10654,91 +10750,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chercheurs de sens, discrètes sentinelles d’un monde qui vient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.14-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02873545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10748,153 +10844,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface (non publiée) de Quelle éthique pour l'ingénieur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03790241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence de l'Engineering Ethics aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00796232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10904,230 +11000,230 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Hubhouses des Universités du Nord Pas de Calais : Publics, dispositifs d’appui, effets induits,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Gaujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Région Nord-Pas-de-Calais. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ingénieurs et l'éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristoff Talin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Association des Ingénieurs et scientifiques de France. 2011, pp.30-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00784769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11137,100 +11233,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethique et identité professionnelle des ingénieurs. Enquête sur les diplômés des écoles du Nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00779651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11240,91 +11336,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence de rentrée en Licence 3 en sciences de l'éducation, Université de Lille Christelle Didier -5 septembre 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Conférence de rentrée, Université de Lille, France. 2019, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03790426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11334,51 +11430,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures et Rôles sociaux des ingénieurs : un enjeu de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11407,336 +11503,336 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 57 (1-2), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05553379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">(Se) former à l'éthique: enjeu et perspective</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Se) former à l’éthique professionnelle : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Aiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Melin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 61, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">(Se) former à l’éthique professionnelle : enjeux et perspectives</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Se) former à l'éthique: enjeu et perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 61, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volunteerism and Humanitarian Engineering-Part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Herkert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Technology and Society Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29 (1), 30 p., 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MTS.2010.936436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00779620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11746,255 +11842,255 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexités en interaction : science, technologie, société et éthique, », in FELTZ, B., GOUJON, P. (ed.). Ethique, technique et démocratie, Louvain-la-Neuve, Ed. Bruylant-Academia, 2007, 21-38</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Mitcham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawyier, Fay Horton (1998). Le cas du DC-10 [traduction C. Didier], In Didier, C., Gireau-Geneaux, A., Hériard Dubreuil, B. (1998). Éthique industrielle. De Boeck Université, 175-185.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique et ingénierie en République Dominicaine, in Didier, C., Gireau-Geneaux, A. Hériard Dubreuil, B. (1998). Éthique industrielle, De Boeck univeristé, 59-69.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Cuello Nieto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId234"/>
+      <w:footerReference w:type="default" r:id="rId236"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12062,51 +12158,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18BB8DE8"/>
+    <w:nsid w:val="A6DD12FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12293,51 +12389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-didier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2937-8843" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035678259" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lille3.fr/insertion-professionnelle/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://docsdunord.fr/films/les-philous/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.delphinelermite.com/les-philous/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/collectif-epsi/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05418455v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Didier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lema&#238;tre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.571.0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05553396v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.571.0117" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.074.0091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624900v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-ag102" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Melin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Aiguier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.061.0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716138v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667753v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoff Talin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667743v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duan Weiwan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dupuy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Guston" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yougmou Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.349.6252.1064-c" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19378629.2015.1088546" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Derouet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11948-011-9340-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8WSFGFP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779534v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779939v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herkert Joseph" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MTS.2010.936436" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780172v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796241v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185992v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790488v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409367v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409496v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409516v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409430v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409337v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790310v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Adela Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Michelfelder" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409439v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790445v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668176v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668165v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668164v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668168v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simonnin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788073v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozen Le Berre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boury Dominique" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668172v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783193v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783186v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760985v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783225v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783231v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783216v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783211v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783204v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783247v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779976v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784825v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768469v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779973v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784821v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779972v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783254v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289745v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289510v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289507v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266856v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266831v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576071v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289512v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266791v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186000v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624965v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;ranger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouzin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Paris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Supiot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790501v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Hylgaard Christensen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Buch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Edward Conlon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Mitcham" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667893v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Hyldgaard Christensen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delahousse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Meganck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Murphy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319996356" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99636-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668112v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Jamison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319161686" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16169-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667575v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319161716" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16172-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779959v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284961v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790475v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand H&#233;riard Dubreuil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gireaux-Geneau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088556v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-83549-0_1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0_1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089898v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Conlon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11601-8_1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195924v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dubois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089945v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99636-3_1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667860v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319996356" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667813v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319624488" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01513253v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champy-Remoussenard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Gaujard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651067v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://springer.com" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16172-3_13" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668150v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/contemporary-ethical-issues-engineering/120056" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668142v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668145v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Jesiek" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/bfm%3A978-3-319-16169-3%2F2%2F1.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668152v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668158v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20141302003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759419v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759381v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5282-5_16" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7XXGC446-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759400v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759429v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779599v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779596v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779610v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779622v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/A+Companion+to+the+Philosophy+of+Technology-p-9781405146012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734123v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783148v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779964v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272020v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186257v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285132v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186253v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186036v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272212v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186041v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heriard-Dubreuil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790485v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873545v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790241v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796232v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668162v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepers" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784769v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00779651v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790426v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05553379v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916253v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667784v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779620v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Herkert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04420492v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04420560v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04420528v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Cuello Nieto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-didier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2937-8843" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035678259" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lille3.fr/insertion-professionnelle/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://docsdunord.fr/films/les-philous/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.delphinelermite.com/les-philous/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/collectif-epsi/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05418455v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Didier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lema&#238;tre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.571.0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05553396v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.571.0117" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.074.0091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624900v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-ag102" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Melin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Aiguier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.061.0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716138v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667753v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duan Weiwan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dupuy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Guston" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yougmou Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.349.6252.1064-c" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19378629.2015.1088546" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668154v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667662v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoff Talin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Derouet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11948-011-9340-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herkert Joseph" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MTS.2010.936436" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779534v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285143v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783141v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779963v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289819v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186260v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796241v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790490v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790488v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05584184v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Jacob" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Paris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729113v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409367v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409337v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790310v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Adela Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Michelfelder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409439v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790445v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873870v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668176v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668165v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668164v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668167v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simonnin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozen Le Berre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boury Dominique" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668172v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668168v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760985v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783211v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783204v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784812v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783216v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783231v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779976v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779974v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768470v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779968v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768469v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784825v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784816v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779973v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784821v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784817v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779972v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784788v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779969v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289510v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266856v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289507v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289498v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266831v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289745v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576071v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289512v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266791v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186000v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624965v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;ranger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouzin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Supiot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790501v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Hylgaard Christensen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Buch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Edward Conlon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Mitcham" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667893v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Hyldgaard Christensen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delahousse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Meganck" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Murphy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319996356" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99636-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667575v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Jamison" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319161716" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16172-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668112v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319161686" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16169-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779959v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284961v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790475v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand H&#233;riard Dubreuil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gireaux-Geneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088556v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-83549-0_1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0_1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089898v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Conlon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11601-8_1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195924v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dubois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667860v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319996356" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089945v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99636-3_1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667813v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319624488" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01513253v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champy-Remoussenard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Gaujard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651067v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://springer.com" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16172-3_13" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668150v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/contemporary-ethical-issues-engineering/120056" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668142v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668145v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Jesiek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/bfm%3A978-3-319-16169-3%2F2%2F1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668152v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668158v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20141302003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759419v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759381v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5282-5_16" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7XXGC446-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759400v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759429v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779596v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779610v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779599v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779622v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/A+Companion+to+the+Philosophy+of+Technology-p-9781405146012" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734123v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783148v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779964v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272020v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186253v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285132v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186036v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272212v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186257v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186041v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heriard-Dubreuil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790485v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873545v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790241v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796232v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668162v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepers" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784769v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00779651v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790426v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05553379v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667784v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916253v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779620v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Herkert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04420492v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04420560v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04420528v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Cuello Nieto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>