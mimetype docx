--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1099,390 +1099,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Attitudes et dynamiques environnementales des ingénieurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristoff Talin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethique de l’ingénierie. Un champ émergent pour l’éthique professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Acknowledge AI’s Dark side</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duan Weiwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David H Guston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yougmou Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 349 (6252), pp.1064. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.349.6252.1064-c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Good Answer to (perhaps) not such very Good Questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (2-3), pp.185 - 186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19378629.2015.1088546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667625v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-01667662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Responsibility in French Engineering Education.</w:t>
               </w:r>
@@ -1553,407 +1553,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociale des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 265, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00779534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guest Editors' Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herkert Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Technology and Society Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (1), pp. 9-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MTS.2010.936436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00779939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La responsabilité sociale des entreprises</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux éthiques de l&amp;quot;ingénierie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 265, pp.15</w:t>
+              <w:t xml:space="preserve">, 2009, 256, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les enjeux éthiques de l&amp;quot;ingénierie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00780172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éthique chez les ingénieurs (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 256, pp.15</w:t>
+              <w:t xml:space="preserve">, 2008, 250, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate social responsibility in engineering education. A French survey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33 (2), pp.169-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285143v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00783133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éthique chez les ingénieurs (2)</w:t>
               </w:r>
@@ -2565,51 +2565,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00790488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (59)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2707,2696 +2707,2765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05584184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une éthique de l'ingénierie à l'image du groupe INSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e colloque Formation et pédagogie du groupe INSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe INSA, Jun 2025, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05621541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Cross-research in Humanities and Social Sciences and Engineering Science: How, What Obstacles, What Challenges? ” Panel discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“HHS and Engineering : Rethinking Networks in Times of Transition”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecoposs, Université catholique de Lille, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04729113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je ne voulais (pas / vraiment / pas) devenir ingénieur·e » disaient-ils et elles il y a 12 ans. Que sont-ils devenus ?, session thématique portée par Antoine Bouzin et Christelle du collectif EPSI &amp;quot;contribution francophone aux Engineering Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intersections, circulations, 10e congrès de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leçon inaugurale de la Chaire Francqui : Pour une éthique de l’ingénierie, porteuse de sens pour ses acteurs et actrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaire Francqui (Belgique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gembloux Agro-Bio Tech, université de Liège (Belgique), Dec 2023, Gembloux, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking engineering education in a French-speaking context using the concept of Bildung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum On Philosophy of Technology and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, fPET, Apr 2023, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éthique en recherche : une contrainte ou une chance à saisir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle de UMRt BioEcoAgro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMRt BioEcoAgro, Dec 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Portefeuille d'Expérience et de Compétence (PEC) : un outil au service de la Bildung ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Les sciences de l’éducation et de la formation sous le prisme de ses formations. Étude de cas de la rénovation d’une licence lilloise : public, processus, curriculum"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIREL, Université de Lille, Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Arendt, figure inspirante pour la formation en éthique des ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hannah Arendt, figure inspirante pur l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. DI. SAV. ED, May 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Mitcham, Lille, and the Emergence of Engineering Ethics in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Philosophy and Technology SPT 2021 - Technological Imaginaries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Society for Philosophy and Technology (SPT) Conference, Jun 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03790400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENGINEERING AND PHILOSOPHY: HAS THEIR CONVERSATION COME OF AGE? (PANEL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana-Adela Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Michelfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPT 2021 - Technological Imaginaries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Society for Philosophy and Technology, Jun 2021, Lille, France. pp.118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03790310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une figure inspirante mais pas commode : la chanteuse Anne Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "figures inspirantes pour l'éducation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A.DI.SAV.ED, Sep 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du rôle de l’ingénieur· à sa formation : quelle(s) éthique(s) pour nos métiers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ième édition des Rencontre de la solidarité internationale et de la citoyenneté 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03790445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « ingénieurs déserteurs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“La recherche biographique en situations et en dialogues”. Enjeux et perspectives”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche interuniversitaire EXPERICE - Université Paris 13 Sorbonne Paris Cité, Oct 2019, La Plaine Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02873870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une éducation éthique des ingénieurs est-elle possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation d'ingénieurs et éthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse pôle ingénierie, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profession and Ethics : the case of Engineers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum on Philosophy, Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nürnberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanity and Ethics in Engineering Education in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liberal Studies in Engineering - Broadening the Path to the Profession</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Louis Bucciarelli, David Drew, Sheila Tobias, National Academy of Engineering, Jan 2015, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Ethics : reflections on an intellectual journey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum on the Philosophy of Engineering and Technology (FPET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Virginia Tech, USA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineers'Ecoscepticism as a Challenge for Engineering Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristoff Talin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40e conférence annuelle de la Société Européenne pour la Formation des Ingénieurs (SEFI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Leuven, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students without a vocation in French Engineering Schools at the end of their curriculum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40e conférence annuelle de la Société Européenne pour la Formation des Ingénieurs (SEFI), </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éthique dans la formation des ingénieurs français en quête d'institutionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHST2013-UPEC : Sciences Humaines en Sciences et Les sciences humaines dans les parcours scientifiques et techniques professionnalisants : quelles finalités et quelles modalités pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00788073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation à l'éthique à l'aune de la professionalisation des études médicales et d'ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozen Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boury Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences humaines dans les parcours scientifiques et techniques professionalisants. Quelles finalités et quelles modalités pratiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00797467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional ethos and environmental attitudes. A French survey on Engineer's Ecoscepticism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristoff Talin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème conférence biennale de la société européenne d'économie écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Kristoff Talin</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre, éthique et profession.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40e conférence annuelle de la Société Européenne pour la Formation des Ingénieurs (SEFI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Le Genre Approches dépassionnées d'un débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01053665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gap Year in french engineering curricula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Conference of the European Society for Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Thessaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I became an engineer by accident!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum on Philosophy, Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00783186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et profession. Le cas des &amp;quot;ingénieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le genre. Approche dépassionnée d'un débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00760985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du rôle émancipatoire des césures dans la formation des ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forme d'éducation et processus d'émancipation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00783225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Christelle Didier</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours d'ingénieurs atypiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de l'Association Française de Sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why and How Do They Chose to Become Engineers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Simonnin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the European Society for Engineering Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques environnementales des ingénieurs en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristoff Talin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un ingénieur, des ingénieurs : expansion ou fragmentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00783211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadres d'entreprise et éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du LEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sociological approach of women engineer and the role of interdispclinarity in engineering education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gender and Interdisciplinary Education for Engineers - GIEE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00783204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la question de la formation à l'éthique à celle de la socialisation des valeurs ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "technologie, Société et Environnement" du labo Sociétal de Centrale Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénieurs Eco-entrepreneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche de l'Institut du Développement Durable et Responsable (IDDR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ingénieurs et les enjeux éthiques du XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mystères du XXIe siècle. Quelle éthique pour quelle société ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Saint-Tropez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'ingénieur statistiquement normal aux ingénieurs atypiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Département d'éthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00779976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'orientation politique des ingénieurs et la question de l'autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Mirandol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00779974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French higher education system's response to the call for a preparation for social responsibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5412,1526 +5481,1526 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop "Preparing for Social Responsibility. Teaching ethics, peace and sustainability to students in science and engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3-TU Centre for ethics and technology; Delft University of Technology, Department of Philosophy; Aalborg University; Darmstadt University of Technology; University of Hamburg, Carl Friedrich von Weizsäcker Center for Science and Peace Research (ZNF), Oct 2010, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00768470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ingénieurs, les risques technologiques et l'éthique professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethique et risques : Problématiques émergentes. Quelle formation pour les ingénieurs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00779968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'alerte éthique. Un outil problématique au coeur de la RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00784788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alerte professionnelle en France : un outil problématique au coeur de la RSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e colloque du RIODD (Réseau international de recherche sur les Organisations et le Développement Durable)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00768469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable : les chrétiens mauvais élèves?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences sur le développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Culturel Vauban, Mar 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religious, Political Values and the Engineering Ethos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloquium 3TU Center for the Ethics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ingénieurs, l'engagement et l'éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e séminaire de l'observatoire des cadres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00779973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un ingénieur humaniste et citoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence débat de l'associaiotn Karnaval-Humanitaire de l'INSA de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ingénieurs et l'éthique : quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les conférences de Polytech' Orléans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l'éthique avec les ingénieurs et les managers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et capital éthique de l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00779972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former un ingénieur humaniste et citoyen : d'où venons-nous ? Où allons-nous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de lancement du programme PICRI-FORMer l'Ingénieur Citoyen (FORMIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de &amp;quot;Penser l'éthique des ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rendez-vous de Centrale-Ethique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00779969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophy and Enginering: a european text-book written by humanists and engineers. What next? How can we build an international forum gathering engineers and human scientists for a better mutual understanding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier du Working Group "Ethics in Engineering Education", joint SEFI-IGIP Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Miskolc, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00289745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une éthique professionnelle pour les ingénieurs: entre morale et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de Sciences Politiques, Institut de Sciences Politiques de Lyon.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00289510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally responsible engineers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFI and IGIP joint annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Miskolc, Hungary. pp.118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00266856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est le statut scientifique de l'éthique de l'ingéniérie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire "Professions techniques et société" de l' EHESS.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00289507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit et/ou devoir d'alerte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche du LEM (UMR-CNRS 8179)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00289498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité sociale des futurs cadres en question. Une étude sur l'intégration de la RSE dans l'enseignement supérieur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th biennal french sociology of work conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Londres, Royaume-Uni. pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00266831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexe, technique et société. Regards croisés d'ingénieur-e-s sur les enjeux éthiques des techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre, science, recherche. Regards et propositions en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDRE Mage - CNRS; Centre Alexandre Koyré; Revue Tavail, genre, société, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSE et enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Ethique et Finance", Pôle régional de recherche en finance, ICL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00289512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation à la responsabilité sociale des entreprises dans l'enseignement supérieur : discours et enjeux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès de l'ADERSE, atelier pédagogie de la RSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00266791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethos et déontologie professionnelle des ingénieurs : une question politique et religieuse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xième journée de sociologie du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Rouen, France. pp.261-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6941,895 +7010,895 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering and Value Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Cham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48, 2025, Philosophy of Engineering and Technology, 978-3-031-83548-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-83549-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Béranger</w:t>
+                <w:t xml:space="preserve">halshs-04624965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineering, Social Science, and the Humanities: Has Their Conversation Come of Age?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steen Hylgaard Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Paris</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Edward Conlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...32 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Mitcham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, 2022, Engineering, Social Science, and the Humanities: Has Their Conversation Come of Age?, Pieter Vermaas, ISBN: 978-3-031-11600-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-03790501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Engineering-Business Nexus: Nature, History, Contexts, Tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steen Hyldgaard Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delahousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Meganck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, 2019, Philosophy of Engineering and Technology, Pieter Vermaas, 978-3-319-99635-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99636-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Perspectives on Engineering Education: Engineering Education and Practice in Context. Volume I.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Steen Hylgaard Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anders Buch</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eddie Edward Conlon</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Jamison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Didier</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Meganck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Mitcham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Philosophy of Technology and Engineering (POET), Pieter Vermaas, 978-3-319-16169-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16169-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineering Identities, Epistemologies and Values. Engineering Education and Practice in Context. Volume II.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steen Hyldgaard Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Jamison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Meganck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Steen Hyldgaard Christensen</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Mitcham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pieter Vermaas, 978-3-319-16171-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16172-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ingénieurs et l'éthique. Pour un regard sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermes science, 219 p., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00779959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'éthique des ingénieurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France - ISBN 978-2-13-056547-5, pp.208, 2008, Questions d'éthique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethique Industrielle. Textes pour un débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Delahousse</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hériard Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...58 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gireaux-Geneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christelle Didier, Annie Gireaux-Geneau, Bertrand Hériard Dubreuil. De Boeck Université, pp.356, 1998</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...443 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00790475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7839,1375 +7908,1375 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Values Change, So Does Philosophy of Technology and Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christelle Didier; Aurélien Béranger; Antoine Bouzin; Hugo Paris; Jérémie Supiot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering and Value Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Cham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-12, 2025, Philosophy of Engineering and Technology, 978-3-031-83548-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-83549-0_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer Cham</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05088556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Introduction: The Rationale for Engaging in Conversations Between Engineering, Social Sciences, and the Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steen Hyldgaard Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddie Conlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Mitcham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering, Social Sciences, and the Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-12, 2022, Philosophy of Engineering and Technology, 978-3-031-11600-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-11601-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur deux expérimentations de VAB à Lille 3 (2014-19)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Baujard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Validation des acquis buissonniers. Vers une meilleure reconnaissance par l’institution éducative de l’expérience des professionnels, des étudiants et des élèves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, 2020, ISBN : 978-2-343-21042-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03195924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">General Introduction: The Engineering-Business Nexus: Nature, History, Contexts, Tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steen Hyldgaard Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delahousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Meganck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Engineering-Business Nexus. Nature, History, Contexts, Tensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-21, 2019, Philosophy of Engineering and Technology, 978-3-319-99635-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99636-3_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering and Business Ethics. Revisiting the Higher Aims of Professionalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Steen Hyldgaard Christensen, Bernard Delahousse, Christelle Didier, Martin Meganck, Mike Murphy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Engineering-Business Nexus Symbiosis, Tension, and Co-Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103-123, 2019, Philosophy of Engineering and Technology (POET), 978-3-319-99635-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Steen Hyldgaard Christensen</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I became an Engineer by accident. Engineering, Vocation and Professional Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...142 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carl Mitcham, Bocong LI, Byron Newberry, Baichun ZHANG. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophy of Engineering : East and West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 330, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-236, 2018, Boston Studies in the Philosophy and History of science, 978-3-319-62450-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01667813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand angle sur les pré-incubateurs étudiants : les Hubhouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Gaujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystème entrepreneurial et logiques d'accompagnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS-Management et Société, pp.107-133, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineer’s Ecoskepticism as an Ethical Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristoff Talin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Steen Hyldgaard Christensen; Christelle Didier; Andrew Jamison; Martin Meganck; Carl Mitcham; Byron Newberry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Education and Practice in Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.235-250, 2015, Philosophy of Technology and Engineering, 978-3-319-16172-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16172-3_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01651067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary Ethical Issues in Engineering. Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Satya Sundar Sethy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Ethical Issues in Engineering.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IGI Global</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.xvi-xxi, 2015, 9781466681309</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGI Global</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01668150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Introduction. The Engineering-Context Nexus: A Perennial Discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steen Hyldgaard Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Jamison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Meganck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Mitcham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Steen Hylgaard Christensen, Christelle Didier, Andrew Jamison, Martin Meganck, Carl Mitcham &amp; Byron newberry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Perspectives on Engineering Education: Engineering Education and Practice in Context. Volume 1 et 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.xix-xxxiv, 2015, Philosophy of Engineering and Technologogy (POET)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideologies of Engineering Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent Jesiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Perspectives on Engineering Education: Engineering Education and Practice in Context. Volume I.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.235-250, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Ethics : European Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Britt Holbrook. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethics, Science, Technology, and Engineering: A Global Resource</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MacMillan Reference USA, pp.87-90, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation à l'éthique dans les parcours scientifiques et techniques professionnalisants : lecture croisée des études médicales et d'ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9217,491 +9286,564 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Bernard, M. Dell'Angelo, S. de Montgolfier, A.-S. Godefroy, M. Huchette, A. Mayrague, C. Roux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences humaines dans les parcours scientifiques et techniques professionnalisants: quelles finalités et quelles modalités pratiques ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, SHS Web of Conference, pp.2003 - 2003, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20141302003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20141302003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01668158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ethical and Sociological View on Women Engineers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Béraud, Anne-Sophie Godefroy, Jean Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gender and Interdisciplinary Education for Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sense, pp.1-10, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00759419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex-Students engaged in &amp;quot;Engineers Without Borders&amp;quot; : What Have Thet Become ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Steen Hyldgaard Christensen, Carl Mitcham, Li Bocong, An Yanming. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering, Development and Philosophy. American, Chinese and European Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.275-289, 2012, Philosophy of Engineering and Technology, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-5282-5_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-5282-5_16⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00759381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail, famille et politique. Enquête sur la socalisation politique des ingénieurs du Nord Pas-de-Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristoff Talin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ivan Sainsaulieu, Muriel Surdez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens politiques du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.135-154, 2012, Recherches</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00759400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alerte professionnelle en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Postel, Didier Cazal, Frédéric Chavy, Richard Sobel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La responsabilité sociale et environnementale des entreprises. Une nouvelle régulation du capitalisme ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Septentrion, pp.209-220, 2011, capitalismes, ethique, institutions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00759429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professional Ethics without a Profession.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ibo Van de Poel, David E. Goldberg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy and Engineering. An Emerging Agenda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp. 161-174, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00779599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Ethics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UNESCO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering, Issues, Challenges and Opportunities for Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bernan Press, pp. 184-186, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00779596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l'environnement dans les universités et les grandes écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9721,1026 +9863,953 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Labranch Nicolas Milot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner les sciences sociales de l'environnement. Un manuel multidisciplinaire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Sptentrion, pp. 83-106, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00779610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Ethics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olsen J.K. Berg, Stig Andur Pedersen, Vincent F. Hendricks. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A companion to the Philosophy of Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blackwell Publishing Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.426-432, 2009, 978-1-405-14601-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blackwell Publishing Company</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00779622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religious and Political Values and the Engineering Ethos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Steen Hylgaard Christensen, Bernard Delahousse, Martin Meganck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering in Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academica, pp.417-434, 2009, 9788776757007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ingénieurs et l'éthique professionnelle. Pour une approche comparative de la déontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Gadéa et Didier Demazières. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des groupes professionnels. Acquis récents et nouveaux défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.208-218, 2009, Recherches</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00783148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethos et déontologie professionnelle des ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Dufourt, Jacques Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie politique de la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'interdisciplinaire, pp. 149-157, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00779964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemin de socialisation : comment l'éthique professionnelle vient-elle aux ingénieurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Gadéa, Didier Demazières. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des professions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La découverte - collection recherche - Paris, pp.15, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quelle formation pour les ingénieurs et les scientifiques ?</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel contenu pour un enseignement en éthique pour de futurs ingénieurs ? Bilan après 10 ans d'expérience au CET.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goujon P., Lavelle S., Hériard B., Felz B., Lech W. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethique, technique et démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Louvain-la-Neuve : Academia-Bruylant Science, éthique et société 1 ISBN 978-2-87209-844-6,, pp.235-236., 2007</w:t>
+              <w:t xml:space="preserve">, Louvain-la-Neuve : Academia-Bruylant Science, éthique et société 1 ISBN 978-2-87209-844-6,, pp.271-287., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Enseigner l'éthique aux ingénieurs : pour dix ans d'expérience au CET.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle formation pour les ingénieurs et les scientifiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goujon P., Lavelle S., Hériard B., Felz B., Lech W. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethique, technique et démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Louvain-la-Neuve : Academia-Bruylant Science, éthique et société 1 ISBN 978-2-87209-844-6,, pp.235-236., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner l'éthique aux ingénieurs : pour dix ans d'expérience au CET.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Goujon P., Lavelle S., Hériard B., Felz B., Lech W. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethique, technique et démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Academia-Bruylant, Louvain-la-neuve - ISBN : 978-2-87209-844-6, pp.237-252, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questioning Whistle-blowing as a Response to the Engineer's Dilemma of Loyalty.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Steen Hyldgaard Christensen, Martin Meganck, Bernard Delahousse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophy in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Copenhaguen : Academia ISBN : 9788776752316,, pp.263-76., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between exit and loyalty, &amp;quot;voice&amp;quot;. Questioning the ethical issues of whistleblowing for engineers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christensen Steen H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophy in engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia, Copenhague, pp.12, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Ethics in Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Heriard-Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mitcham C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Science, Technology and Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, New-York : Mac Millan Reference ISBN: 002865833-7, pp.632-635., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aérotrain ou la tragédie de Jean Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christelle Didier, Annie Gireaux-Geneau, Betrand Hériard Dubreuil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethique Industrielle. textes pour un débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Université, pp.323-337, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00790485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10750,91 +10819,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chercheurs de sens, discrètes sentinelles d’un monde qui vient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.14-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02873545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10844,153 +10913,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface (non publiée) de Quelle éthique pour l'ingénieur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03790241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence de l'Engineering Ethics aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00796232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11000,230 +11069,230 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Hubhouses des Universités du Nord Pas de Calais : Publics, dispositifs d’appui, effets induits,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Gaujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Région Nord-Pas-de-Calais. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Lepers</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Région Nord-Pas-de-Calais. 2015</w:t>
+                <w:t xml:space="preserve">hal-01668162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ingénieurs et l'éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristoff Talin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Association des Ingénieurs et scientifiques de France. 2011, pp.30-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...78 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00784769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11233,100 +11302,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethique et identité professionnelle des ingénieurs. Enquête sur les diplômés des écoles du Nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00779651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11336,91 +11405,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence de rentrée en Licence 3 en sciences de l'éducation, Université de Lille Christelle Didier -5 septembre 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Conférence de rentrée, Université de Lille, France. 2019, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03790426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11430,51 +11499,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures et Rôles sociaux des ingénieurs : un enjeu de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11503,336 +11572,336 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 57 (1-2), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05553379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">(Se) former à l’éthique professionnelle : enjeux et perspectives</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Se) former à l'éthique: enjeu et perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 61, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">(Se) former à l'éthique: enjeu et perspective</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Se) former à l’éthique professionnelle : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Aiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Melin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 61, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volunteerism and Humanitarian Engineering-Part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Herkert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Technology and Society Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29 (1), 30 p., 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MTS.2010.936436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00779620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11842,255 +11911,255 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexités en interaction : science, technologie, société et éthique, », in FELTZ, B., GOUJON, P. (ed.). Ethique, technique et démocratie, Louvain-la-Neuve, Ed. Bruylant-Academia, 2007, 21-38</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Mitcham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawyier, Fay Horton (1998). Le cas du DC-10 [traduction C. Didier], In Didier, C., Gireau-Geneaux, A., Hériard Dubreuil, B. (1998). Éthique industrielle. De Boeck Université, 175-185.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique et ingénierie en République Dominicaine, in Didier, C., Gireau-Geneaux, A. Hériard Dubreuil, B. (1998). Éthique industrielle, De Boeck univeristé, 59-69.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Cuello Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId236"/>
+      <w:footerReference w:type="default" r:id="rId237"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12158,51 +12227,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6DD12FC"/>
+    <w:nsid w:val="0AF74BA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12389,51 +12458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-didier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2937-8843" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035678259" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lille3.fr/insertion-professionnelle/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://docsdunord.fr/films/les-philous/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.delphinelermite.com/les-philous/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/collectif-epsi/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05418455v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Didier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lema&#238;tre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.571.0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05553396v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.571.0117" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.074.0091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624900v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-ag102" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Melin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Aiguier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.061.0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716138v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667753v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duan Weiwan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dupuy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Guston" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yougmou Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.349.6252.1064-c" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19378629.2015.1088546" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668154v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667662v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoff Talin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Derouet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11948-011-9340-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herkert Joseph" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MTS.2010.936436" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779534v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285143v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783141v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779963v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289819v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186260v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796241v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790490v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790488v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05584184v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Jacob" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Paris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729113v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409367v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409337v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790310v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Adela Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Michelfelder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409439v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790445v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873870v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668176v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668165v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668164v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668167v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simonnin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozen Le Berre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boury Dominique" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668172v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668168v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760985v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783211v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783204v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784812v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783216v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783231v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779976v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779974v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768470v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779968v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768469v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784825v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784816v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779973v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784821v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784817v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779972v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784788v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779969v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289510v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266856v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289507v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289498v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266831v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289745v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576071v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289512v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266791v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186000v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624965v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;ranger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouzin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Supiot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790501v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Hylgaard Christensen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Buch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Edward Conlon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Mitcham" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667893v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Hyldgaard Christensen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delahousse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Meganck" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Murphy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319996356" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99636-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667575v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Jamison" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319161716" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16172-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668112v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319161686" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16169-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779959v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284961v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790475v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand H&#233;riard Dubreuil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gireaux-Geneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088556v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-83549-0_1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0_1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089898v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Conlon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11601-8_1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195924v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dubois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667860v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319996356" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089945v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99636-3_1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667813v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319624488" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01513253v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champy-Remoussenard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Gaujard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651067v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://springer.com" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16172-3_13" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668150v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/contemporary-ethical-issues-engineering/120056" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668142v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668145v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Jesiek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/bfm%3A978-3-319-16169-3%2F2%2F1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668152v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668158v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20141302003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759419v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759381v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5282-5_16" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7XXGC446-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759400v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759429v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779596v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779610v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779599v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779622v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/A+Companion+to+the+Philosophy+of+Technology-p-9781405146012" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734123v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783148v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779964v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272020v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186253v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285132v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186036v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272212v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186257v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186041v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heriard-Dubreuil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790485v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873545v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790241v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796232v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668162v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepers" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784769v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00779651v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790426v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05553379v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667784v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916253v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779620v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Herkert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04420492v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04420560v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04420528v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Cuello Nieto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-didier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2937-8843" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035678259" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lille3.fr/insertion-professionnelle/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://docsdunord.fr/films/les-philous/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.delphinelermite.com/les-philous/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/collectif-epsi/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05418455v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Didier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lema&#238;tre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.571.0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05553396v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.571.0117" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.074.0091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624900v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-ag102" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Melin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Aiguier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.061.0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716138v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667753v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoff Talin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667743v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duan Weiwan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dupuy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Guston" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yougmou Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.349.6252.1064-c" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19378629.2015.1088546" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Derouet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11948-011-9340-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779534v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779939v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herkert Joseph" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MTS.2010.936436" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783133v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285143v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783141v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779963v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289819v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186260v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796241v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790490v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790488v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05584184v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Jacob" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Paris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05621541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729113v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409416v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409496v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409516v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409337v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790400v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790310v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Adela Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Michelfelder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409439v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790445v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873870v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668176v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668165v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668168v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simonnin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797467v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozen Le Berre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boury Dominique" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668172v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053665v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783193v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783186v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760985v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783225v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783231v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783211v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783242v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783204v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784812v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783247v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783239v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779974v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779968v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784788v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768469v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784825v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784816v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779973v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784821v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784817v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779972v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783254v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289745v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289510v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266856v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289507v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289498v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266831v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576071v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289512v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266791v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624965v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;ranger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouzin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Supiot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790501v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Hylgaard Christensen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Buch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Edward Conlon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Mitcham" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667893v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Hyldgaard Christensen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delahousse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Meganck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Murphy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319996356" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99636-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668112v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Jamison" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319161686" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16169-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667575v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319161716" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16172-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779959v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284961v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790475v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand H&#233;riard Dubreuil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gireaux-Geneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088556v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-83549-0_1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0_1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089898v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Conlon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11601-8_1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195924v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dubois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089945v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99636-3_1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667860v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319996356" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667813v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319624488" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01513253v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champy-Remoussenard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Gaujard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651067v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://springer.com" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16172-3_13" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668150v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/contemporary-ethical-issues-engineering/120056" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668142v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668145v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Jesiek" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/bfm%3A978-3-319-16169-3%2F2%2F1.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668152v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668158v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20141302003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759419v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759381v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5282-5_16" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7XXGC446-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759400v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759429v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779599v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779596v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779610v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779622v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/A+Companion+to+the+Philosophy+of+Technology-p-9781405146012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734123v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783148v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779964v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272020v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186257v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186253v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285132v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186036v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272212v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heriard-Dubreuil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790485v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873545v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790241v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796232v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668162v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepers" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784769v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00779651v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790426v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05553379v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916253v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667784v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779620v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Herkert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04420492v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04420560v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04420528v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Cuello Nieto" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>