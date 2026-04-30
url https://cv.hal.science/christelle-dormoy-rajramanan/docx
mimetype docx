--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -446,365 +446,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Mai 68 » : fenêtre d’opportunité pour un haut fonctionnaire au placard. Jacques de Chalendar et la politique universitaire</w:t>
+                <w:t xml:space="preserve">La sociologie nanterrienne « autour de 68 » : Entre expertise et contestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dormoy-Rajramanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122, pp.187-220. </w:t>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (3), pp.481-511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.122.0187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rac.040.0481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03174684v1</w:t>
+                <w:t xml:space="preserve">halshs-03174689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sociologie nanterrienne « autour de 68 » : Entre expertise et contestation</w:t>
+                <w:t xml:space="preserve">« Mai 68 » : fenêtre d’opportunité pour un haut fonctionnaire au placard. Jacques de Chalendar et la politique universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dormoy-Rajramanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (3), pp.481-511. </w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122, pp.187-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rac.040.0481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pox.122.0187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03174689v1</w:t>
+                <w:t xml:space="preserve">halshs-03174684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maverick or naive? The positions of the Université de Vincennes in French political science in the 1970s</w:t>
+                <w:t xml:space="preserve">Excentrée ou excentrique ? Positions de l’Université de Vincennes dans la science politique française des années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dormoy-Rajramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 67 (1), pp.121. </w:t>
+              <w:t xml:space="preserve">, 2017, 67 (1), pp.121-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.671.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03175305v1</w:t>
+                <w:t xml:space="preserve">halshs-03175520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excentrée ou excentrique ? Positions de l’Université de Vincennes dans la science politique française des années 1970</w:t>
+                <w:t xml:space="preserve">Maverick or naive? The positions of the Université de Vincennes in French political science in the 1970s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dormoy-Rajramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 67 (1), pp.121-143. </w:t>
+              <w:t xml:space="preserve">, 2017, 67 (1), pp.121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.671.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03175520v1</w:t>
+                <w:t xml:space="preserve">halshs-03175305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’institutionnalisation de domaines d’études pluridisciplinaires autour de 68 : Entre intérêts savants, économiques et militants</w:t>
               </w:r>
@@ -1326,273 +1326,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offres et réceptions des enseignements sur le genre dans la formation des enseignant.e.s et conseillers.ères principaux.les d’éducation (CPE) en INSPE</w:t>
+                <w:t xml:space="preserve">La sociologie dans la formation professionnelle des enseignant.e.s et CPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dormoy-Rajramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès national de l’Association Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFSP, Jul 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral du CIREL « Disciplines, disciplinaire, (dé)disciplinarisation » (3D)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829925v1</w:t>
+                <w:t xml:space="preserve">hal-04865451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sociologie dans la formation professionnelle des enseignant.e.s et CPE</w:t>
+                <w:t xml:space="preserve">Training Teachers and Senior Educational Advisors to fight against social and gender inequalities : the case of French vocational schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dormoy-Rajramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral du CIREL « Disciplines, disciplinaire, (dé)disciplinarisation » (3D)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Third International Conference of the journal "Scuola Democratica", Education and/for social justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione "Per scuola democratica", University of Cagliari, Jun 2024, Cagliari (Sardinia), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865451v1</w:t>
+                <w:t xml:space="preserve">hal-04829944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training Teachers and Senior Educational Advisors to fight against social and gender inequalities : the case of French vocational schools</w:t>
+                <w:t xml:space="preserve">Offres et réceptions des enseignements sur le genre dans la formation des enseignant.e.s et conseillers.ères principaux.les d’éducation (CPE) en INSPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dormoy-Rajramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference of the journal "Scuola Democratica", Education and/for social justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associazione "Per scuola democratica", University of Cagliari, Jun 2024, Cagliari (Sardinia), Italy</w:t>
+              <w:t xml:space="preserve">17ème Congrès national de l’Association Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFSP, Jul 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829944v1</w:t>
+                <w:t xml:space="preserve">hal-04829925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que la sociologie fait à la professionnalité des apprenti.e.s enseignant.e.s et CPE. Questionner l'articulation entre formation et pratiques professionnelles</w:t>
               </w:r>
@@ -1654,351 +1654,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des exceptions qui confirment (ou infirment) la règle ? Enquêtes sur la genèse de dispositions professorales contrastées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles vulnérabilisations des enseignant.e.s du primaire liées à leurs contextes de socialisation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dormoy-Rajramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Mierzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Broccolichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joigneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Mierzejewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « L’école primaire au XXIème Siècle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Les vulnérabilités au travail. Regards croisés des sciences sociales en Europe »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Émile Durkheim &amp; CEREP, Jun 2021, EN LIGNE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068940v1</w:t>
+                <w:t xml:space="preserve">hal-04307825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles vulnérabilisations des enseignant.e.s du primaire liées à leurs contextes de socialisation professionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corps enseignants sous double-contraintes : sur les ressorts dispositionnels de la tendance à l’essentialisation et au désinvestissement des difficultés des élèves à l’école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Mierzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Broccolichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dormoy-Rajramanan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Broccolichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joigneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Les vulnérabilités au travail. Regards croisés des sciences sociales en Europe »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Émile Durkheim &amp; CEREP, Jun 2021, EN LIGNE, France</w:t>
+              <w:t xml:space="preserve">Colloque « Former contre les inégalités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307825v1</w:t>
+                <w:t xml:space="preserve">hal-04068933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps enseignants sous double-contraintes : sur les ressorts dispositionnels de la tendance à l’essentialisation et au désinvestissement des difficultés des élèves à l’école primaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des exceptions qui confirment (ou infirment) la règle ? Enquêtes sur la genèse de dispositions professorales contrastées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Broccolichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dormoy-Rajramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Joigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Mierzejewski</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Joigneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Former contre les inégalités »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque « L’école primaire au XXIème Siècle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068933v1</w:t>
+                <w:t xml:space="preserve">hal-04068940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2587,234 +2587,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recrutement des premiers enseignants</w:t>
+                <w:t xml:space="preserve">Mai-juin 1968 : acmé d’un contexte de crise universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dormoy-Rajramanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un mythe à détruire ? Origines et destin du centre expérimental de Vincennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702777v1</w:t>
+                <w:t xml:space="preserve">hal-03702779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai-juin 1968 : acmé d’un contexte de crise universitaire</w:t>
+                <w:t xml:space="preserve">La division du travail d’institution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dormoy-Rajramanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un mythe à détruire ? Origines et destin du centre expérimental de Vincennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702779v1</w:t>
+                <w:t xml:space="preserve">hal-03702778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La division du travail d’institution</w:t>
+                <w:t xml:space="preserve">Le recrutement des premiers enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dormoy-Rajramanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un mythe à détruire ? Origines et destin du centre expérimental de Vincennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702778v1</w:t>
+                <w:t xml:space="preserve">hal-03702777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From dream to reality: the birth of ‘Vincennes’</w:t>
               </w:r>
@@ -3209,51 +3209,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA0675A0"/>
+    <w:nsid w:val="8DC3F528"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3440,51 +3440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-dormoy-rajramanan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6906-4854" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04539704v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dormoy-Rajramanan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04539859v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Broccolichi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joigneaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702792v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174684v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.122.0187" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174689v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.040.0481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.671.0121" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175520v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.036.0351" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4532" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175303v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.223.0033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829944v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369395v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068933v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874707v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Neveu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04539861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702780v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508219v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Le Cozanet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47779" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702779v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702778v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702775v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066277v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-dormoy-rajramanan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6906-4854" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04539704v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dormoy-Rajramanan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04539859v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Broccolichi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joigneaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702792v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174689v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.040.0481" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174684v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.122.0187" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.671.0121" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175305v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.036.0351" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4532" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175303v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.223.0033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369395v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068933v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874707v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Neveu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04539861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702780v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508219v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Le Cozanet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47779" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702779v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702777v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702775v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066277v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>