--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -3209,51 +3209,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DC3F528"/>
+    <w:nsid w:val="56E77B90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>