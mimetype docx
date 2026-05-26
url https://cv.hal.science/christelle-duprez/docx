--- v0 (2026-03-15)
+++ v1 (2026-05-26)
@@ -66,1519 +66,1891 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is hereditary angioedema associated with deficits in emotion regulation? A quantitative study in adult patients</w:t>
+                <w:t xml:space="preserve">Healthcare Professionals’ Perceptions of the Implementation of Psychosocial eHealth Tools in Oncology: A Qualitative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Duprez</w:t>
+                <w:t xml:space="preserve">Ambre Naeyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Christophe</w:t>
+                <w:t xml:space="preserve">Valentyn Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Citerne</w:t>
+                <w:t xml:space="preserve">Lisa Laroussi-Libeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Raguet</w:t>
+                <w:t xml:space="preserve">Julie Haerinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Richez</w:t>
+                <w:t xml:space="preserve">Pauline Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 21 (53), </w:t>
+              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026 (1), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13023-026-04198-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/ecc/8841407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508590v1</w:t>
+                <w:t xml:space="preserve">hal-05622611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological evaluation of the emotional regulation of patients with hereditary angioedema</w:t>
+                <w:t xml:space="preserve">Is hereditary angioedema associated with deficits in emotion regulation? A quantitative study in adult patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Sparrow</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Citerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Richez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Terriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioPsychoSocial Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13030-025-00348-6⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (53), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-026-04198-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05467500v1</w:t>
+                <w:t xml:space="preserve">hal-05508590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Communication Dynamics Between Patients and Healthcare Providers in Oncology: A Systematic Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Emotion Regulation Interventions for Cancer Patients and Their Relatives: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Naeyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyn Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Laroussi‐libeault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Laura Caton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐charlotte Gandolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hex.70519⟩</w:t>
+              <w:t xml:space="preserve">Cancer Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15 (2), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cam4.71514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480430v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training emotion regulation processes in alcohol-abstinent individuals: A pilot study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physiological evaluation of the emotional regulation of patients with hereditary angioedema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Claisse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Laurent Sparrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Defrance</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Brunelle</w:t>
+                <w:t xml:space="preserve">Louis Terriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictive Behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2020.106652⟩</w:t>
+              <w:t xml:space="preserve">BioPsychoSocial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13030-025-00348-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169051v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of caregiver distress among spouses, adult children living with the person with dementia, and adult children not living with the person with dementia.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Wawrziczny</w:t>
+                <w:t xml:space="preserve">Exploring Communication Dynamics Between Patients and Healthcare Providers in Oncology: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyn Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ambre Naeyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Laroussi‐libeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christelle Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychogeriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/psyg.12553⟩</w:t>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hex.70519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095748v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The self-reported perceptions of the repercussions of the disease and its treatments on daily life for young women with breast cancer and their partners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training emotion regulation processes in alcohol-abstinent individuals: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Nandrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Claisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Congard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Duprez</w:t>
+                <w:t xml:space="preserve">Lydie Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Baudry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Antoine</w:t>
+                <w:t xml:space="preserve">Emmanuelle Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37 (1), pp.50-68. </w:t>
+              <w:t xml:space="preserve">Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Addictive Behaviors, 114, pp.106652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07347332.2018.1479326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2020.106652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437050v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compromises of integration, specificity and emotional content of self-defining memories in patients with opioid-use disorder</w:t>
+                <w:t xml:space="preserve">Predictors of caregiver distress among spouses, adult children living with the person with dementia, and adult children not living with the person with dementia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Emilie Wawrziczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Enault</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09658211.2018.1548624⟩</w:t>
+              <w:t xml:space="preserve">Psychogeriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (5), pp.594-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/psyg.12553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106262v1</w:t>
+                <w:t xml:space="preserve">hal-05562128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional distress and subjective impact of the disease in young women with breast cancer and their spouses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Predictors of caregiver distress among spouses, adult children living with the person with dementia, and adult children not living with the person with dementia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Wawrziczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/fon-2017-0264⟩</w:t>
+              <w:t xml:space="preserve">Psychogeriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Psychogeriatrics, 20 (5), pp.594-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/psyg.12553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457803v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluate the subjective experience of the disease and its treatment in the partners of young women with non-metastatic breast cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The self-reported perceptions of the repercussions of the disease and its treatments on daily life for young women with breast cancer and their partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Lesur</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecc.12327⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (1), pp.50-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07347332.2018.1479326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01470061v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motives for the social sharing of an emotional experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Compromises of integration, specificity and emotional content of self-defining memories in patients with opioid-use disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social and Personal Relationships</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0265407514548393⟩</w:t>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Memory, 27 (5), pp.637-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2018.1548624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772096v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emotional distress and subjective impact of the disease in young women with breast cancer and their spouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vanlemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Future Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (29), pp.2667-2680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/fon-2017-0264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457803v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluate the subjective experience of the disease and its treatment in the partners of young women with non-metastatic breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25, pp.734 - 743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecc.12327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motives for the social sharing of an emotional experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Social and Personal Relationships</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (6), pp.757 - 787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0265407514548393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Screening Practices of Unaffected Noncarriers under 40 and between 40 and 49 in BRCA1/2 Families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milhabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Genetic Counseling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (4), pp.469-481. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10897-012-9569-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1588,724 +1960,724 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de profils de jeunes ayant des consommations massives aigues d’alcool : Etude en Région Hauts-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cottencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Nandrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels motifs pour les comportements d’isolement social en situation émotionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berna Gümüz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59ème congrès annuel de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation de couple : comment l’« être ensemble » et le « faire ensemble » permettent de prédire l’intimité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Kubiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59ème congrès annuel de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels messages pour la prévention du Binge Drinking chez les 15-25 ans ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cottencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Tétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59ème congrès annuel de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partage social des émotions et régulation émotionnelle chez les patients atteints de cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mahieuxe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Foure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Boutaud de La Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wetterwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème journée scientifique du Cancéropôle Nord Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répercussions du cancer du sein sur la qualité de vie des partenaires de femmes atteintes d'un cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vanlemmens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème congrès de l'Association Française de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2315,168 +2687,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partage social des émotions et régulation émotionnelle chez les patients atteints de cancer : impact du sexe sur le type et l'efficacité des stratégies mises en place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Mahieuxe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Foure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Boutaud de La Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Wetterwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie de la santé : Individu, Famille et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2014, 978-2-7574-0786-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2623,51 +2995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05508590v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duprez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Citerne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Richez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-026-04198-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05467500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sparrow" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Terriou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13030-025-00348-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05480430v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Justin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyn Fournier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Naeyaert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laroussi&#8208;libeault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.70519" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03169051v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nandrino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Defrance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brunelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2020.106652" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03095748v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wawrziczny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyg.12553" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437050v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Baudry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2018.1479326" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03106262v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Gandolphe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Enault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Seyeux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brunelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2018.1548624" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02457803v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vanlemmens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fon-2017-0264" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christophe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fournier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.12327" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8571JV7H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772096v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rim&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265407514548393" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109523v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milhabet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Krzeminski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adenis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10897-012-9569-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/678D3B37B960DCDB6F645557F9FBE47D1F5F7F03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03667273v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cottencin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03667292v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Roger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna G&#252;m&#252;z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03667496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Kubiak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03671190v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine T&#233;tard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907238v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahieuxe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boutaud de La Combe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wetterwald" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fournier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02533569v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mahieuxe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Foure" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wetterwald" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Naeyaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyn Fournier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laroussi-Libeault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haerinck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Justin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ecc/8841407" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05508590v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duprez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Citerne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Richez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-026-04198-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622607v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Gandolphe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.71514" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05467500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sparrow" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Terriou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13030-025-00348-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05480430v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laroussi&#8208;libeault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.70519" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03169051v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nandrino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claisse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Defrance" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brunelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2020.106652" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wawrziczny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyg.12553" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03095748v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437050v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Baudry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2018.1479326" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03106262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Gandolphe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Enault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Seyeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brunelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2018.1548624" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02457803v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vanlemmens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fon-2017-0264" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christophe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fournier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.12327" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8571JV7H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rim&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265407514548393" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milhabet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Krzeminski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adenis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10897-012-9569-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/678D3B37B960DCDB6F645557F9FBE47D1F5F7F03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03667273v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cottencin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03667292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Roger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna G&#252;m&#252;z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03667496v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Kubiak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03671190v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine T&#233;tard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907238v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahieuxe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boutaud de La Combe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wetterwald" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02533569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mahieuxe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Foure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wetterwald" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>