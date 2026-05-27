--- v0 (2026-03-22)
+++ v1 (2026-05-27)
@@ -238,295 +238,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of Developing Non-Cancerous Central Nervous System Diseases Due to Ionizing Radiation Exposure during Adulthood: Systematic Review and Meta-Analyses</w:t>
+                <w:t xml:space="preserve">Development of an adverse outcome pathway for radiation-induced microcephaly via expert consultation and machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lopes</w:t>
+                <w:t xml:space="preserve">Thomas Jaylet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klervi Leuraud</w:t>
+                <w:t xml:space="preserve">Roel Quintens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Klokov</w:t>
+                <w:t xml:space="preserve">Mohamed Abderrafi Benotmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Durand</w:t>
+                <w:t xml:space="preserve">Jukka Luukkonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Odile Bernier</w:t>
+                <w:t xml:space="preserve">Ignacia Braga Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (8), pp.984. </w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (12), pp.1752-1762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci12080984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2022.2110312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759207v1</w:t>
+                <w:t xml:space="preserve">hal-03966042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an adverse outcome pathway for radiation-induced microcephaly via expert consultation and machine learning</w:t>
+                <w:t xml:space="preserve">Risk of Developing Non-Cancerous Central Nervous System Diseases Due to Ionizing Radiation Exposure during Adulthood: Systematic Review and Meta-Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jaylet</w:t>
+                <w:t xml:space="preserve">Julie Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roel Quintens</w:t>
+                <w:t xml:space="preserve">Klervi Leuraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Abderrafi Benotmane</w:t>
+                <w:t xml:space="preserve">Dmitry Klokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jukka Luukkonen</w:t>
+                <w:t xml:space="preserve">Christelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacia Braga Tanaka</w:t>
+                <w:t xml:space="preserve">Marie Odile Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 98 (12), pp.1752-1762. </w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09553002.2022.2110312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci12080984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966042v1</w:t>
+                <w:t xml:space="preserve">hal-03759207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted Dorsal Dentate Gyrus or Whole Brain Irradiation in Juvenile Mice Differently Affects Spatial Memory and Adult Hippocampal Neurogenesis</w:t>
               </w:r>
@@ -640,295 +640,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04337723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of whole brain versus targeted dentate gyrus irradiation model to explain low to moderate doses of exposure effects in mice</w:t>
+                <w:t xml:space="preserve">In vivo animal studies help achieve international consensus on standards and guidelines for health risk estimates for chronic exposure to low levels of tritium in drinking water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane dos Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Kereselidze</w:t>
+                <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Gloaguen</w:t>
+                <w:t xml:space="preserve">N.D. Priest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamedamine Benadjaoud</w:t>
+                <w:t xml:space="preserve">I. Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Tack</w:t>
+                <w:t xml:space="preserve">L. Bannister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benderitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-35579-x⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (7), pp.586-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/em.22200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443070v1</w:t>
+                <w:t xml:space="preserve">hal-02874507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo animal studies help achieve international consensus on standards and guidelines for health risk estimates for chronic exposure to low levels of tritium in drinking water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of whole brain versus targeted dentate gyrus irradiation model to explain low to moderate doses of exposure effects in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.D. Priest</w:t>
+                <w:t xml:space="preserve">Morgane dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Kereselidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Dublineau</w:t>
+                <w:t xml:space="preserve">Celine Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bannister</w:t>
+                <w:t xml:space="preserve">Mohamedamine Benadjaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benderitter</w:t>
+                <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59 (7), pp.586-594. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.17262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/em.22200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-35579-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874507v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent visceral allodynia in rats exposed to colorectal irradiation is reversed by mesenchymal stromal cell treatment</w:t>
               </w:r>
@@ -1100,51 +1100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bessout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benderitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (7), pp.e70170. </w:t>
@@ -1153,388 +1153,864 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0070170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afi Mawulawoe Sylvie Henyoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry 1st meeting - ISoRED 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISGLOBAL, May 2023, Sitges (Barcelona), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COmposante RAdioLogique de l’Exposome, multi-expositions, risques de cancers et d’autres pathologies chroniques dans la cohorte Constances : le projet CORALE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Greau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e congrès de la Société Francophone de Santé Environnement, SFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Lille (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de l’implication du stress dans la réponse aux faibles doses de rayonnements ionisants sur le système cardio et cérébrovasculaire. : Projet SIROCCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Quelquejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société Francophone de Santé et Environnement, SFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, LILLE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whole brain versus targeted dentate gyrus irradiation model to explain low to moderate doses of exposure effects in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Forum of Neurosciences, FON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, BRUXELLES, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry ISoRED 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sitges (Barcelona), Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological and chemical exposures and risks of cancer in the Constances cohort (COREXCA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERPW2022 - 6th European Radiation Protection Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04135253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological component of the Exposome, multiple exposures, risks of cancer and other chronic diseases in the Constances cohort (CORALE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Greau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1553,238 +2029,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERPW2021 - 5th European Radiation Protection Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Vienne, Austria. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04032729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionizing radiation exposure during adulthood and risk of developing central nervous system diseases : systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klervi Leuraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Klokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE 2021 - 33rd Annual Conference of the International Society for Environmental Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, NEW YORK (VIRTUAL), United States. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composante RAdioLogique de l'Exposome, multi-expositions, risques de cancers et d'autres pathologies chroniques dans la cohorte Constances : le projet CORALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Greau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1803,783 +2279,307 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFSE2020 - 11e congrès de la Société Francophone de Santé Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04039172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ionizing radiation on learning and spatial memory after postnatal mouse brain exposure at low to moderate doses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Kereselidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Beugnies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lestaevel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roseline Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance2019, FENS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, MARSEILLE, France. 2019</w:t>
+              <w:t xml:space="preserve">Radiation Research Society, RRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, SAN DIEGO, United States. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507246v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ionizing radiation on learning and spatial memory after postnatal mouse brain exposure at low to moderate doses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Kereselidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lestaevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research Society, RRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, SAN DIEGO, United States. 2019</w:t>
+              <w:t xml:space="preserve">NeuroFrance2019, FENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, MARSEILLE, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...368 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Ibanez</w:t>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-02507248v1</w:t>
+                <w:t xml:space="preserve">hal-02507246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2597,51 +2597,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des cellules stromales mésenchymateuses (CSM) sur l'hypersensibilité viscérale chronique dans un modèle d'ulcération colique radio-induite chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autres [stat.ML]. Université Pierre et Marie Curie - Paris VI, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA066135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2837,51 +2837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foucault-Fruchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L. van Der Mee-Marquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reinprecht" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cailhol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-025-01583-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759207v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lopes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Leuraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Klokov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Bernier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12080984" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966042v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaylet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Quintens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrafi Benotmane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Luukkonen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacia Braga Tanaka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.2110312" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04337723v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serrano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dos Santos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kereselidze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Beugnies" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lestaevel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10030192" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443070v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane dos Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gloaguen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedamine Benadjaoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35579-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Priest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bannister" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benderitter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22200" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570480v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demarquay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000000190" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862952v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;mont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bessout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070170" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Baudin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04039172v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507246v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Serrano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Poirier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150523v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106508v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quelquejay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monceau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grison" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Ibanez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507248v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01071193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066135" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foucault-Fruchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L. van Der Mee-Marquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reinprecht" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cailhol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-025-01583-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966042v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaylet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Quintens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrafi Benotmane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Luukkonen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacia Braga Tanaka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.2110312" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lopes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Leuraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Klokov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Bernier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12080984" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04337723v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serrano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dos Santos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kereselidze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Beugnies" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lestaevel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10030192" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874507v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Priest" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bannister" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benderitter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22200" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443070v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane dos Santos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gloaguen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedamine Benadjaoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35579-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570480v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demarquay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000000190" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862952v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;mont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bessout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070170" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150523v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106508v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quelquejay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monceau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grison" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Ibanez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032729v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505860v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Baudin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04039172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Serrano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507246v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Poirier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01071193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066135" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>