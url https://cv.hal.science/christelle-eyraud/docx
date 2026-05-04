--- v0 (2026-03-07)
+++ v1 (2026-05-04)
@@ -66,1852 +66,1869 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of the internal structure of an asteroid analogue from quasi-monostatic microwave measurement data II. The time domain approach</w:t>
+                <w:t xml:space="preserve">Anomaly Distinguishability in an Asteroid Analogue Using Quasi-Monostatic Experimental Radar Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yusuf Oluwatoki Yusuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Dufaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Liisa-Ida Sorsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 674, pp.A73. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.1150-1160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCI.2025.3597429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251383v1</w:t>
+                <w:t xml:space="preserve">hal-05573611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of the internal structure of an asteroid analogue from quasi-monostatic microwave measurement data I. The frequency domain approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Pursiainen</w:t>
+                <w:t xml:space="preserve">Imaging of the internal structure of an asteroid analogue from quasi-monostatic microwave measurement data II. The time domain approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liisa-Ida Sorsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf Oluwatoki Yusuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Dufaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 674, pp.A72. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244777⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 674, pp.A73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251357v1</w:t>
+                <w:t xml:space="preserve">hal-04251383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering properties of protoplanetary dust analogs with microwave analogy: Aggregates of fractal dimensions from 1.5 to 2.8</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
+                <w:t xml:space="preserve">Imaging of the internal structure of an asteroid analogue from quasi-monostatic microwave measurement data I. The frequency domain approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dufaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-I. Sorsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.O. Yusuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pursiainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 666, pp.A68. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142656⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 674, pp.A72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837453v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of full microwave propagation and backpropagation for a complex asteroid analogue via single-point quasi-monostatic data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sampsa Pursiainen</w:t>
+                <w:t xml:space="preserve">Scattering properties of protoplanetary dust analogs with microwave analogy: Aggregates of fractal dimensions from 1.5 to 2.8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesa Tobon Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Milli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 645, pp.A73. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039380⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 666, pp.A68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054060v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex-structured 3D-printed wireframes as asteroid analogues for tomographic microwave radar measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Analysis of full microwave propagation and backpropagation for a complex asteroid analogue via single-point quasi-monostatic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liisa-Ida Sorsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampsa Pursiainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2020.109364⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 645, pp.A73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054178v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full wavefield simulation versus measurement of microwave scattering by a complex 3D-printed asteroid analogue★</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Complex-structured 3D-printed wireframes as asteroid analogues for tomographic microwave radar measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liisa-Ida Sorsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Henry</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hérique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Takala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampsa Pursiainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038510⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 198, pp.109364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2020.109364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960004v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Time-Domain Multigrid Solver with Higher-Order Born Approximation for Full-Wave Radar Tomography of a Complex-Shaped Target</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mika Takala</w:t>
+                <w:t xml:space="preserve">Full wavefield simulation versus measurement of microwave scattering by a complex 3D-printed asteroid analogue★</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-I. Sorsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Takala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 643, pp.A68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCI.2020.2964252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431823v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the description of the scattering matrix on permittivity reconstruction with a quantitative imaging procedure: polarization effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Time-Domain Multigrid Solver with Higher-Order Born Approximation for Full-Wave Radar Tomography of a Complex-Shaped Target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liisa-Ida Sorsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Takala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampsa Pursiainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/josaa.36.000234⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCI.2020.2964252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986569v1</w:t>
+                <w:t xml:space="preserve">hal-02431823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the interior of a comet from bistatic microwave measurements: case of a scale comet model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the description of the scattering matrix on permittivity reconstruction with a quantitative imaging procedure: polarization effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wlodek W. Kofman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2017.10.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (2), pp.234-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/josaa.36.000234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626737v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Observations of Asteroid Interior and Regolith Structure: Science Measurement Requirements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Imaging the interior of a comet from bistatic microwave measurements: case of a scale comet model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wlodek W. Kofman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 62 (8), pp.2141-2162. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2017.10.020⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 62 (8), pp.1977-1986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2017.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01624991v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de surface équivalente radar (SER) - Aspect expérimental</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Massaloux</w:t>
+                <w:t xml:space="preserve">Direct Observations of Asteroid Interior and Regolith Structure: Science Measurement Requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hérique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Agnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik I. Asphaug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonella Barucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (8), pp.2141-2162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2017.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008418v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01624991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional Fano resonances in light scattering by a high refractive index dielectric sphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure de surface équivalente radar (SER) - Aspect expérimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Comblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Daout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael I. Tribelsky</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Massaloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365811v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-subsurface imaging in an absorbing embedding medium with a multistatic/single frequency scanner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soufiane Nounouh</w:t>
+                <w:t xml:space="preserve">Directional Fano resonances in light scattering by a high refractive index dielectric sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael I. Tribelsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tortel</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2014046⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (12), pp.121110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.121110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279550v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Imaging With Incident Field Modeling From Multistatic Measurements on Line Segments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Nounouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, pp.253 - 256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2360775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D Imaging of a Microwave Absorber Sample From Microwave Scattered Field Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (7), pp.472 - 474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1939,2096 +1956,2105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Dielectric Spheres with High Refractive Index as New Multifunctional Elements for Optical Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael I. Tribelsky</w:t>
+                <w:t xml:space="preserve">Near-subsurface imaging in an absorbing embedding medium with a multistatic/single frequency scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Nounouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fernando Moreno</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (3), pp.211-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep12288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2014046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199730v1</w:t>
+                <w:t xml:space="preserve">hal-01279550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Permittivity Determination From Far-Field Scattering Patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small Dielectric Spheres with High Refractive Index as New Multifunctional Elements for Optical Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael I. Tribelsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tortel</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14, pp.309 - 312. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2362995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep12288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279554v1</w:t>
+                <w:t xml:space="preserve">hal-01199730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of the 67P/Churyumov-Gerasimenko interior revealed by CONSERT radar</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex Permittivity Determination From Far-Field Scattering Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aab0639⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.309 - 312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2362995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01182590v1</w:t>
+                <w:t xml:space="preserve">hal-01279554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the antenna effects and calibration for subsurface probing</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Properties of the 67P/Churyumov-Gerasimenko interior revealed by CONSERT radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wlodek Kofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Herique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ciarletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 56 (11), pp.2516-2522. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 349 (6247), pp.aab0639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mop.28641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aab0639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01102807v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01182590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization effects in 3D vectorial induced current reconstructions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling of the antenna effects and calibration for subsurface probing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Nounouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.30.001967⟩</w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (11), pp.2516-2522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.28641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811746v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and electric coherence in forward- and back-scattered electromagnetic waves by a single dielectric subwavelength sphere</w:t>
+                <w:t xml:space="preserve">Polarization effects in 3D vectorial induced current reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms2167⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (10), pp.1967-1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.30.001967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939074v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large 3D target with small inner details : A diffi cult cocktail for imaging purposes without a-priori knowledge on the scatterers geometry,</w:t>
+                <w:t xml:space="preserve">Magnetic and electric coherence in forward- and back-scattered electromagnetic waves by a single dielectric subwavelength sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. García-Cámara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gómez-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Albella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.S. Froufe-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.1171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938974v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large 3D target with small inner details : A difficult cocktail for imaging purposes without a-priori knowledge on the scatterers geometry,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A large 3D target with small inner details : A diffi cult cocktail for imaging purposes without a-priori knowledge on the scatterers geometry,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Spinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radio Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47, pp.RS0E23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910294v1</w:t>
+                <w:t xml:space="preserve">hal-00938974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-Aggregate Quantitative Imaging: Experimental Results and Polarization Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A large 3D target with small inner details : A difficult cocktail for imaging purposes without a-priori knowledge on the scatterers geometry,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Spinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47, pp.RS0E23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2109353⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01910338v1</w:t>
+                <w:t xml:space="preserve">hal-01910294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave measurements of the full amplitude scattering matrix of a complex aggregate: a database for the assessment of light scattering codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+                <w:t xml:space="preserve">3D-Aggregate Quantitative Imaging: Experimental Results and Polarization Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.18.002056⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (4), pp.1237 - 1244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2109353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453661v1</w:t>
+                <w:t xml:space="preserve">hal-01910338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Bistatic Microwave Scattering Measurement Setup: From High to Low Scattering Targets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave measurements of the full amplitude scattering matrix of a complex aggregate: a database for the assessment of light scattering codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Stout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008RS003837⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (3), pp.2056-2075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.002056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00355811v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target localization and measured scattered field pre-processing using spectral bandwidth minimization for shallowly buried target problems</w:t>
+                <w:t xml:space="preserve">Optimization of a Bistatic Microwave Scattering Measurement Setup: From High to Low Scattering Targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anthony Dubois</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mop.24855⟩</w:t>
+              <w:t xml:space="preserve">Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (RS2007), pp.RS2007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008RS003837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438257v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave imaging from experimental data within a Bayesian framework with realistic random noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Target localization and measured scattered field pre-processing using spectral bandwidth minimization for shallowly buried target problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Wlodek Kofman</w:t>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lewyllie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Franchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/25/2/024005⟩</w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (1), pp.147 - 151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.24855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00409963v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic three-dimensional reconstruction of targets from free space experimental data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+                <w:t xml:space="preserve">Microwave imaging from experimental data within a Bayesian framework with realistic random noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hérique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wlodek Kofman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2924303⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (2), 024005 (16pp). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/25/2/024005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358300v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00409963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a 3D bistatic microwave scattering measurement setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick C. Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radio Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 43, pp.RS4018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008RS003836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Wave Three-Dimensional Microwave Imaging With a Regularized Gauss-Newton Method-- Theory and Experiment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+                <w:t xml:space="preserve">Electromagnetic three-dimensional reconstruction of targets from free space experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick C. Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Belkebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (19), pp.194103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2924303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438194v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplitude and phase of light scattered by micro-scale aggregates of dielectric spheres: Comparison between theory and microwave analogy experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ayranci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4073,6194 +4099,6436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drift correction for scattering measurements</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full-Wave Three-Dimensional Microwave Imaging With a Regularized Gauss-Newton Method-- Theory and Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Giovannini</w:t>
+                <w:t xml:space="preserve">Jürgen de Zaeytijd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Franchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (2), pp.3279-3292</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120448v1</w:t>
+                <w:t xml:space="preserve">hal-00438194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Drift correction for scattering measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89, pp.244104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2404978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">free space experimental scattering database continuation: experimental set-up and measurement precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Vol 21, N 6, pp S117-S130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-learning Based Wall Mitigation Method for Through-the-wall Radar Imaging</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Imaging of the Inner Structure of an asteroid analogue from lab-Measurements with frequency analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Dufaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf Oluwatoki Yusuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liisa-Ida Sorsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Radar Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025 (EPSC-DPS2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981693v2</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Asteroid Tomography: Modellings and Measurements Using an Analogue Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Deep-learning Based Wall Mitigation Method for Through-the-wall Radar Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanisse Boudrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 14th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 International Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463007v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981693v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the interior of small Solar bodies: towards a quantitative approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Asteroid Tomography: Modellings and Measurements Using an Analogue Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. -I. Sorsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hérique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pursiainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 14th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9136060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8879384⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02431848v1</w:t>
+                <w:t xml:space="preserve">hal-03463007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and imaging of an aggregate of spheres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging the interior of small Solar bodies: towards a quantitative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-I. Sorsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hérique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pursiainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Advanced theoretical and numerical methods for waves in structured media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Granada, France. pp.234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8879384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905466v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the inner structure of a comet from few measurements in a bistatic scenario: case of a scale model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and imaging of an aggregate of spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wlodek W. Kofman</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Advanced theoretical and numerical methods for waves in structured media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905394v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the interior of comets from radar measurements with a vectorial induced current algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging the inner structure of a comet from few measurements in a bistatic scenario: case of a scale model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Herique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wlodek W. Kofman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asteroids and Comets - Inside Out Workshop (ACIO18)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2018.1049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905400v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interest of a bistatic radar cross section setup to measure various scattering quantities</w:t>
+                <w:t xml:space="preserve">Imaging the interior of comets from radar measurements with a vectorial induced current algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Herique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Abiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amelie Litman</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wlodek W. Kofman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asteroids and Comets - Inside Out Workshop (ACIO18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tampere, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579193v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upgrading The Settings of a Microwave Experimental Setup for Better Accuracy in Bistatic Radar Cross Section Measurement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of a multistatic - single frequency configuration for near-subsurface imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Daout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th edition of the Mediterranean Microwave Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWAGPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Edinburgh, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWAGPR.2017.7996088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626764v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a multistatic - single frequency configuration for near-subsurface imaging</w:t>
+                <w:t xml:space="preserve">On the interest of a bistatic radar cross section setup to measure various scattering quantities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Daout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAGPR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWAGPR.2017.7996088⟩</w:t>
+              <w:t xml:space="preserve">EUCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.256 - 258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579220v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaboratory comparisons of radar cross section measurements by the “GTi”, criteria suggestions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Daout</w:t>
+                <w:t xml:space="preserve">Upgrading The Settings of a Microwave Experimental Setup for Better Accuracy in Bistatic Radar Cross Section Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th edition of the Mediterranean Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928289⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01579213v1</w:t>
+                <w:t xml:space="preserve">hal-01626764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la permittivité d’objets faiblement diffractant à partir de leurs SER</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Saleh</w:t>
+                <w:t xml:space="preserve">Interlaboratory comparisons of radar cross section measurements by the “GTi”, criteria suggestions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Comblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Daout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fargeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales MIcroondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908408v1</w:t>
+                <w:t xml:space="preserve">hal-01579213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative imaging using scattering matrix: Influence of the polarization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination de la permittivité d’objets faiblement diffractant à partir de leurs SER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hassan Saleh</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales MIcroondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, St Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579201v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the experimental parameters and of the noise of scattering measurements for inverse scattering applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Quantitative imaging using scattering matrix: Influence of the polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saleh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Electromagnetics in Advanced Applications (ICEAA), 2017 International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICEAA.2017.8065545⟩</w:t>
+              <w:t xml:space="preserve">EUCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.3593 - 3595, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626747v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization effects on 3D imaging from scattering measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of the experimental parameters and of the noise of scattering measurements for inverse scattering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Electromagnetics in Advanced Applications (ICEAA), 2017 International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Verona, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2017.8065545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430159v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity study of homogenised parameters in the framework of the subsoil water content imaging using microwave datas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Torremolinos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the Extinction Cross Section and more with a Bistatic Setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Propagation Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE/URSI, Jul 2016, Fajardo, Puerto-Rico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-subsurface imaging with a single frequency scanner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarization effects on 3D imaging from scattering measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Daout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Torremolinos, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339970v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrological Evaluation of Tomography Methods Applied to Objects Fabricated by Additive Manufacturing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marius Costin</w:t>
+                <w:t xml:space="preserve">Near-subsurface imaging with a single frequency scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Mounaix</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Sobrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Daout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on Digital Industrial radiology and computed tomography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">PIERS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264659v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of a target shallowly buried in a sand box from monochromatic fields within a multistatic configuration</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metrological Evaluation of Tomography Methods Applied to Objects Fabricated by Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Obaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Costin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNC-URSI Radio Science Meeting (Joint with AP-S Symposium), </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International symposium on Digital Industrial radiology and computed tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Ghent, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333484v1</w:t>
+                <w:t xml:space="preserve">hal-01264659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the uncertainties on the scattering problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nice, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CAMA.2014.7003410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging of a scaled comet model from lab experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Herique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wlodek Kofman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nice, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CAMA.2014.7003412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National comparison of radar cross section measurements: Motivations and scheduled tasks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Detection of a target shallowly buried in a sand box from monochromatic fields within a multistatic configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nice, France. </w:t>
+              <w:t xml:space="preserve">USNC-URSI Radio Science Meeting (Joint with AP-S Symposium), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Memphis, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMA.2014.7003392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/USNC-URSI.2014.6955439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339944v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-subsurface imaging from a multistatic/single frequency scanner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">National comparison of radar cross section measurements: Motivations and scheduled tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Comblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Daout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fargeot Sylvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAGPR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWAGPR.2013.6601527⟩</w:t>
+              <w:t xml:space="preserve">Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA.2014.7003392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939064v1</w:t>
+                <w:t xml:space="preserve">hal-01339944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of the forward and backward EM scattering of a single subwavelength dielectric sphere</w:t>
+                <w:t xml:space="preserve">Near-subsurface imaging from a multistatic/single frequency scanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Nounouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques 2013 d'URSI-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWAGPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.13779408, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWAGPR.2013.6601527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023527v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental analysis of the directionality of the electromagnetic scattering by magnetodielectric small spherical particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental evidence of the forward and backward EM scattering of a single subwavelength dielectric sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garcia-Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Gomez-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Albella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L.S. Froufe-Pérez</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis S. Froufe-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginenano 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bilbao, Spain. pp.144-145</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques 2013 d'URSI-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939087v1</w:t>
+                <w:t xml:space="preserve">hal-01023527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic scattering by magnetodielectric small spheres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Theoretical and experimental analysis of the directionality of the electromagnetic scattering by magnetodielectric small spherical particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. García-Cámara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gómez-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Albella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.S. Froufe-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XIVth Conference on Electromagnetic &amp; Light Scattering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lille, France. pp.PP</w:t>
+              <w:t xml:space="preserve">Imaginenano 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bilbao, Spain. pp.144-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939107v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the electromagnetic scattering by magnetodielectric small spherical particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic scattering by magnetodielectric small spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. García-Cámara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gómez-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Albella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.S. Froufe-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META'13, the 4th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Sharjah, United Arab Emirates. pp.500</w:t>
+              <w:t xml:space="preserve">The XIVth Conference on Electromagnetic &amp; Light Scattering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lille, France. pp.PP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939118v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of a multistatic planar scanner for subsurface imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the electromagnetic scattering by magnetodielectric small spherical particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. García-Cámara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gómez-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Albella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.S. Froufe-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.13134051</w:t>
+              <w:t xml:space="preserve">META'13, the 4th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Sharjah, United Arab Emirates. pp.500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939119v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Inversion of lossy targets from free space scattering measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free Space Scattering Measurements of Scale 3D Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EUCAP) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2012 IEEE International Symposium on Antennas and Propagation, USNC-URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333473v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Space Scattering Measurements of Scale 3D Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Inversion of lossy targets from free space scattering measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Symposium on Antennas and Propagation, USNC-URSI National Radio Science Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EUCAP) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2012.6206691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023477v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of forward modeling codes on inversion results in a 3D environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Calibration of a multistatic planar scanner for subsurface imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Nounouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AP-S International symposium and USNC/URSI National Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Spokane, United States</w:t>
+              <w:t xml:space="preserve">IGARSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.13134051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945168v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale de la diffusion électromagnétique par des particules complexes via l'analogie micro-ondes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+                <w:t xml:space="preserve">Influences of forward modeling codes on inversion results in a 3D environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion GDR ACCORT - Journée SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">IEEE AP-S International symposium and USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Spokane, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023431v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of polarization on microwave imaging reconstructions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse expérimentale de la diffusion électromagnétique par des particules complexes via l'analogie micro-ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromagnetics in Advanced Applications (ICEAA),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Italy. pp.998 - 1001</w:t>
+              <w:t xml:space="preserve">Réunion GDR ACCORT - Journée SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944879v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental choices and measurements accuracy: their influences on the inversion results</w:t>
+                <w:t xml:space="preserve">Effects of polarization on microwave imaging reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Marrakech, Morocco. pp.1</w:t>
+              <w:t xml:space="preserve">Electromagnetics in Advanced Applications (ICEAA),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Italy. pp.998 - 1001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581580v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Near-Subsurface with a Single Frequency Multistatic Microwave System</w:t>
+                <w:t xml:space="preserve">Experimental choices and measurements accuracy: their influences on the inversion results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tortel</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromagnetics in Advanced Applications (ICEAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Italy. pp.1002 - 1004</w:t>
+              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Marrakech, Morocco. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944883v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaled analog measurements of light scattering by aggregates with merging monomers</w:t>
+                <w:t xml:space="preserve">Characterization of the Near-Subsurface with a Single Frequency Multistatic Microwave System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lacroix Bernard</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerroum Issam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Nounouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XIIIth Conference on Electromagnetic &amp; Light Scattering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Taormina, Italy. pp.vol 89</w:t>
+              <w:t xml:space="preserve">Electromagnetics in Advanced Applications (ICEAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Italy. pp.1002 - 1004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944887v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative inversion approach based on contrast source-extended Born model and Markov Random field</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scaled analog measurements of light scattering by aggregates with merging monomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vito Pascazio</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lacroix Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Marrakech, Morocco. pp.1</w:t>
+              <w:t xml:space="preserve">The XIIIth Conference on Electromagnetic &amp; Light Scattering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Taormina, Italy. pp.vol 89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581578v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Quantitative imaging of a complex shape target from microwave scattering measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An innovative inversion approach based on contrast source-extended Born model and Markov Random field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Autieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele d'Urso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Pascazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI International Symposium on Electromagnetic Theory (EMTS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Marrakech, Morocco. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581577v1</w:t>
+                <w:t xml:space="preserve">hal-00581578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Markov random field in realistic inverse scattering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michele d'Urso</w:t>
+                <w:t xml:space="preserve">3D Quantitative imaging of a complex shape target from microwave scattering measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5651908⟩</w:t>
+              <w:t xml:space="preserve">URSI International Symposium on Electromagnetic Theory (EMTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Berlin, Germany. pp.385 - 387, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/URSI-EMTS.2010.5637033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581573v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on considérer des mesures de diffraction comme référence &amp;quot; ultime &amp;quot; pour tester des modèles et des codes de simulation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Markov random field in realistic inverse scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Autieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele d'Urso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Pascazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session plénière du GdR Ondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Honolulu, United States. pp.2551 - 2554, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5651908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437592v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface echo reduction by clutter simulation, application to the Marsis data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wlodek Kofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Radar Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Pasadena, United States. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2009.4976952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00388009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface echo reduction by clutter simulation, Application to the Marsis data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peut-on considérer des mesures de diffraction comme référence &amp;quot; ultime &amp;quot; pour tester des modèles et des codes de simulation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2008, 7th European Conference on Synthetic Aperture Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Friedrichshafen, Germany. 1298 p</w:t>
+              <w:t xml:space="preserve">Session plénière du GdR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00365738v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Dimensional Permittivity Reconstructions from free Space experimental Data</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Surface echo reduction by clutter simulation, Application to the Marsis data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hérique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wlodek Kofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Turin, Italy</w:t>
+              <w:t xml:space="preserve">EUSAR 2008, 7th European Conference on Synthetic Aperture Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Friedrichshafen, Germany. 1298 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358330v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00365738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of 3D scattering measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Three Dimensional Permittivity Reconstructions from free Space experimental Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick C. Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Belkebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE- AP - URSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">ICEAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083516v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction par fonctions de niveaux d'objets diffractants homogènes par morceaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+                <w:t xml:space="preserve">Validation of 3D scattering measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">IEEE- AP - URSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081567v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the accuracy of scattering measurements in free space: random and systematic errors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Reconstruction par fonctions de niveaux d'objets diffractants homogènes par morceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationnal Symposium on Antenna Technology and Apply Electromagnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083514v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">free space experimental scattering database continuation: 2D Multi-dielectric and hybrid targets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">On the accuracy of scattering measurements in free space: random and systematic errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationnal Symposium on Antenna Technology and Apply Electromagnetics (ANTEM)</w:t>
+              <w:t xml:space="preserve">Internationnal Symposium on Antenna Technology and Apply Electromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083513v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing a 3D BCGS-FFT solver against experimental data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">free space experimental scattering database continuation: 2D Multi-dielectric and hybrid targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Electromagnetics in Advanced Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Torino, Italy</w:t>
+              <w:t xml:space="preserve">Internationnal Symposium on Antenna Technology and Apply Electromagnetics (ANTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083980v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original microwave Near Field / Far Field spherical setup: application to antennas and scattered fields measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing a 3D BCGS-FFT solver against experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lewellie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Franchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">An. Meeting and Symp. on the Antenna Measurement Techniques and Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Newport, RI, United States</w:t>
+              <w:t xml:space="preserve">Int. Conf. on Electromagnetics in Advanced Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083515v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Scattering measurements, validation with canonical targets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An original microwave Near Field / Far Field spherical setup: application to antennas and scattered fields measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Microwave Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Marseille, France</w:t>
+              <w:t xml:space="preserve">An. Meeting and Symp. on the Antenna Measurement Techniques and Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Newport, RI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083510v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base de données de l'Institut Fresnel pour l'inversion en espace libre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Scattering measurements, validation with canonical targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Belkebir</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session plénière du GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Marseille, France</w:t>
+              <w:t xml:space="preserve">Mediterranean Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083526v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures en champ proche de 2 à 26 GHz à l'Institut Fresnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Base de données de l'Institut Fresnel pour l'inversion en espace libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Belkebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session plénière du GDR Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures en champ proche de 2 à 26 GHz à l'Institut Fresnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Session plénière du GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10270,161 +10538,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale de la diffusion électromagnétique par des particules complexes via l'analogie micro-ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId232"/>
+      <w:footerReference w:type="default" r:id="rId236"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10571,51 +10839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa-Ida Sorsa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Oluwatoki Yusuf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Dufaure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244778" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufaure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eyraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-I. Sorsa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.O. Yusuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pursiainen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244777" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Tobon Valencia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142656" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampsa Pursiainen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039380" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;rique" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Takala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.109364" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960004v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038510" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.2964252" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.36.000234" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodek W. Kofman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2017.10.012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01624991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Agnus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik I. Asphaug" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonella Barucci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2017.10.020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Comblet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Massaloux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365811v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Tribelsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moreno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.121110" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279550v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Nounouh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2014046" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279558v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2360775" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279547v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2427577" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12288" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279554v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2362995" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182590v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodek Kofman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Herique" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barriot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ciarletti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0639" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102807v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28641" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NR0XKB6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.001967" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939074v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garc&#237;a-C&#225;mara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#243;mez-Medina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2167" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938974v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Spinelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910338v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2109353" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453661v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stout" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.002056" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. E. Eyraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Litman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabouroux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003837" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6Q1J31B4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lewyllie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Franchois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24855" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7DWRWKP1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00409963v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Litman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/2/024005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QJ2TLG36-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Jm G Geffrin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Belkebir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2924303" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348506v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003836" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438194v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen de Zaeytijd" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453659v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ayranci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.06.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120448v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Giovannini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2404978" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082489v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981693v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanisse Boudrouz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Muzeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hinostroza" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463007v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. -I. Sorsa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9136060" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431848v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879384" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905466v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905394v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1049" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905400v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Abiza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579193v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928263" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626764v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579220v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2017.7996088" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579213v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fargeot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928289" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908408v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579201v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928267" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626747v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2017.8065545" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430159v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430163v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430209v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339970v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sobrero" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264659v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Obaton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Costin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333484v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI.2014.6955439" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339952v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003410" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339925v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003412" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339944v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castelli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fargeot Sylvie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003392" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939064v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2013.6601527" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023527v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garcia-Camara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Gomez-Medina" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939087v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939107v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939118v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939119v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333473v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206691" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023477v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945168v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023431v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944879v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merchiers" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581580v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944883v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerroum Issam" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944887v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroix Bernard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581578v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Autieri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Urso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Pascazio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581577v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2010.5637033" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581573v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651908" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437592v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388009v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mouginot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grima" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2009.4976952" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00365738v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Nouvel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358330v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083516v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081567v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083514v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083513v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083980v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lewellie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083515v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083510v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083526v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083529v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023427v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05573611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Oluwatoki Yusuf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Dufaure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa-Ida Sorsa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2025.3597429" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244778" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251357v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufaure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eyraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-I. Sorsa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.O. Yusuf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pursiainen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244777" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Tobon Valencia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142656" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054060v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampsa Pursiainen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039380" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054178v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;rique" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Takala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.109364" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038510" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431823v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.2964252" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.36.000234" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626737v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodek W. Kofman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2017.10.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01624991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Agnus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik I. Asphaug" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonella Barucci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2017.10.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008418v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Comblet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Massaloux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365811v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Tribelsky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moreno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.121110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279558v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Nounouh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2360775" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279547v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2427577" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279550v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2014046" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12288" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279554v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2362995" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182590v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodek Kofman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Herique" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barriot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ciarletti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0639" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102807v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28641" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NR0XKB6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.001967" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939074v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garc&#237;a-C&#225;mara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#243;mez-Medina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2167" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Spinelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910294v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910338v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2109353" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453661v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stout" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.002056" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355811v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. E. Eyraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Litman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabouroux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003837" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6Q1J31B4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438257v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lewyllie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Franchois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24855" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7DWRWKP1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00409963v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Litman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/2/024005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QJ2TLG36-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348506v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Jm G Geffrin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003836" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358300v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Belkebir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2924303" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453659v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ayranci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.06.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen de Zaeytijd" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120448v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Giovannini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2404978" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082489v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05589686v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-708" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981693v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanisse Boudrouz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Muzeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hinostroza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463007v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. -I. Sorsa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9136060" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431848v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879384" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905466v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905394v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1049" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905400v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Abiza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579220v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2017.7996088" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579193v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928263" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626764v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579213v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fargeot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928289" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579201v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928267" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2017.8065545" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430163v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430209v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339970v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sobrero" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264659v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Obaton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Costin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003410" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339925v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003412" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333484v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI.2014.6955439" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339944v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fargeot Sylvie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003392" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939064v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2013.6601527" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023527v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garcia-Camara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Gomez-Medina" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939107v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939118v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023477v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333473v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206691" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939119v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945168v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023431v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944879v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merchiers" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581580v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944883v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerroum Issam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944887v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroix Bernard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581578v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Autieri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Urso" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Pascazio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581577v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2010.5637033" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581573v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651908" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388009v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mouginot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grima" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2009.4976952" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437592v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00365738v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Nouvel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358330v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083516v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081567v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083514v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083513v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083980v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lewellie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083515v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083510v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083526v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083529v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023427v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>