--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -3965,269 +3965,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude and phase of light scattered by micro-scale aggregates of dielectric spheres: Comparison between theory and microwave analogy experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brian Stout</w:t>
+                <w:t xml:space="preserve">Full-Wave Three-Dimensional Microwave Imaging With a Regularized Gauss-Newton Method-- Theory and Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen de Zaeytijd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Franchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (2), pp.3279-3292</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453659v1</w:t>
+                <w:t xml:space="preserve">hal-00438194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Wave Three-Dimensional Microwave Imaging With a Regularized Gauss-Newton Method-- Theory and Experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ann Franchois</w:t>
+                <w:t xml:space="preserve">Amplitude and phase of light scattered by micro-scale aggregates of dielectric spheres: Comparison between theory and microwave analogy experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Stout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ayranci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 103 (1), pp.156-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2006.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438194v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drift correction for scattering measurements</w:t>
               </w:r>
@@ -6695,339 +6695,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the uncertainties on the scattering problems</w:t>
+                <w:t xml:space="preserve">Detection of a target shallowly buried in a sand box from monochromatic fields within a multistatic configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nice, France. </w:t>
+              <w:t xml:space="preserve">USNC-URSI Radio Science Meeting (Joint with AP-S Symposium), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Memphis, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMA.2014.7003410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/USNC-URSI.2014.6955439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339952v1</w:t>
+                <w:t xml:space="preserve">hal-01333484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of a scaled comet model from lab experiments</w:t>
+                <w:t xml:space="preserve">Influence of the uncertainties on the scattering problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wlodek Kofman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMA.2014.7003412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CAMA.2014.7003410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339925v1</w:t>
+                <w:t xml:space="preserve">hal-01339952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of a target shallowly buried in a sand box from monochromatic fields within a multistatic configuration</w:t>
+                <w:t xml:space="preserve">Imaging of a scaled comet model from lab experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amelie Litman</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Herique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wlodek Kofman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNC-URSI Radio Science Meeting (Joint with AP-S Symposium), </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Memphis, United States. </w:t>
+              <w:t xml:space="preserve">Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/USNC-URSI.2014.6955439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CAMA.2014.7003412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333484v1</w:t>
+                <w:t xml:space="preserve">hal-01339925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National comparison of radar cross section measurements: Motivations and scheduled tasks</w:t>
               </w:r>
@@ -7758,252 +7758,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Space Scattering Measurements of Scale 3D Structures</w:t>
+                <w:t xml:space="preserve">3D Inversion of lossy targets from free space scattering measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Symposium on Antennas and Propagation, USNC-URSI National Radio Science Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EUCAP) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2012.6206691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023477v1</w:t>
+                <w:t xml:space="preserve">hal-01333473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Inversion of lossy targets from free space scattering measurements</w:t>
+                <w:t xml:space="preserve">Free Space Scattering Measurements of Scale 3D Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EUCAP) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2012 IEEE International Symposium on Antennas and Propagation, USNC-URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333473v1</w:t>
+                <w:t xml:space="preserve">hal-01023477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of a multistatic planar scanner for subsurface imaging</w:t>
               </w:r>
@@ -8186,152 +8186,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale de la diffusion électromagnétique par des particules complexes via l'analogie micro-ondes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental choices and measurements accuracy: their influences on the inversion results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion GDR ACCORT - Journée SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Marrakech, Morocco. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023431v1</w:t>
+                <w:t xml:space="preserve">hal-00581580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of polarization on microwave imaging reconstructions</w:t>
               </w:r>
@@ -8432,122 +8402,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental choices and measurements accuracy: their influences on the inversion results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse expérimentale de la diffusion électromagnétique par des particules complexes via l'analogie micro-ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Marrakech, Morocco. pp.1</w:t>
+              <w:t xml:space="preserve">Réunion GDR ACCORT - Journée SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581580v1</w:t>
+                <w:t xml:space="preserve">hal-01023431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Near-Subsurface with a Single Frequency Multistatic Microwave System</w:t>
               </w:r>
@@ -10839,51 +10839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05573611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Oluwatoki Yusuf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Dufaure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa-Ida Sorsa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2025.3597429" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244778" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251357v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufaure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eyraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-I. Sorsa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.O. Yusuf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pursiainen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244777" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Tobon Valencia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142656" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054060v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampsa Pursiainen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039380" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054178v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;rique" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Takala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.109364" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038510" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431823v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.2964252" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.36.000234" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626737v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodek W. Kofman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2017.10.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01624991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Agnus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik I. Asphaug" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonella Barucci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2017.10.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008418v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Comblet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Massaloux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365811v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Tribelsky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moreno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.121110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279558v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Nounouh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2360775" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279547v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2427577" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279550v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2014046" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12288" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279554v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2362995" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182590v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodek Kofman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Herique" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barriot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ciarletti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0639" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102807v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28641" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NR0XKB6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.001967" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939074v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garc&#237;a-C&#225;mara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#243;mez-Medina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2167" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Spinelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910294v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910338v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2109353" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453661v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stout" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.002056" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355811v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. E. Eyraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Litman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabouroux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003837" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6Q1J31B4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438257v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lewyllie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Franchois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24855" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7DWRWKP1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00409963v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Litman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/2/024005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QJ2TLG36-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348506v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Jm G Geffrin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003836" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358300v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Belkebir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2924303" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453659v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ayranci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.06.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen de Zaeytijd" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120448v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Giovannini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2404978" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082489v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05589686v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-708" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981693v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanisse Boudrouz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Muzeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hinostroza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463007v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. -I. Sorsa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9136060" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431848v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879384" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905466v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905394v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1049" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905400v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Abiza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579220v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2017.7996088" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579193v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928263" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626764v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579213v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fargeot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928289" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579201v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928267" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2017.8065545" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430163v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430209v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339970v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sobrero" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264659v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Obaton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Costin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003410" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339925v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003412" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333484v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI.2014.6955439" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339944v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fargeot Sylvie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003392" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939064v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2013.6601527" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023527v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garcia-Camara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Gomez-Medina" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939107v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939118v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023477v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333473v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206691" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939119v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945168v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023431v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944879v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merchiers" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581580v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944883v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerroum Issam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944887v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroix Bernard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581578v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Autieri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Urso" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Pascazio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581577v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2010.5637033" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581573v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651908" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388009v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mouginot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grima" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2009.4976952" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437592v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00365738v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Nouvel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358330v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083516v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081567v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083514v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083513v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083980v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lewellie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083515v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083510v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083526v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083529v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023427v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05573611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Oluwatoki Yusuf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Dufaure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa-Ida Sorsa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2025.3597429" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244778" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251357v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufaure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eyraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-I. Sorsa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.O. Yusuf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pursiainen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244777" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Tobon Valencia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142656" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054060v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampsa Pursiainen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039380" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054178v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;rique" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Takala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.109364" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038510" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431823v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.2964252" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.36.000234" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626737v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodek W. Kofman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2017.10.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01624991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Agnus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik I. Asphaug" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonella Barucci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2017.10.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008418v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Comblet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Massaloux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365811v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Tribelsky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moreno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.121110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279558v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Nounouh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2360775" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279547v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2427577" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279550v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2014046" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12288" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279554v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2362995" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182590v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodek Kofman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Herique" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barriot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ciarletti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0639" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102807v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28641" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NR0XKB6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.001967" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939074v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garc&#237;a-C&#225;mara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#243;mez-Medina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2167" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Spinelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910294v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910338v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2109353" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453661v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stout" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.002056" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355811v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. E. Eyraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Litman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabouroux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003837" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6Q1J31B4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438257v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lewyllie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Franchois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24855" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7DWRWKP1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00409963v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Litman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/2/024005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QJ2TLG36-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348506v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Jm G Geffrin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003836" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358300v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Belkebir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2924303" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438194v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen de Zaeytijd" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453659v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ayranci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.06.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120448v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Giovannini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2404978" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082489v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05589686v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-708" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981693v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanisse Boudrouz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Muzeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hinostroza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463007v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. -I. Sorsa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9136060" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431848v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879384" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905466v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905394v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1049" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905400v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Abiza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579220v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2017.7996088" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579193v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928263" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626764v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579213v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fargeot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928289" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579201v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928267" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2017.8065545" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430163v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430209v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339970v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sobrero" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264659v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Obaton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Costin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333484v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI.2014.6955439" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339952v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003410" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339925v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003412" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339944v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fargeot Sylvie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003392" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939064v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2013.6601527" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023527v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garcia-Camara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Gomez-Medina" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939107v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939118v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333473v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206691" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023477v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939119v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945168v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581580v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944879v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merchiers" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023431v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944883v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerroum Issam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944887v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroix Bernard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581578v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Autieri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Urso" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Pascazio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581577v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2010.5637033" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581573v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651908" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388009v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mouginot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grima" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2009.4976952" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437592v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00365738v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Nouvel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358330v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083516v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081567v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083514v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083513v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083980v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lewellie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083515v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083510v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083526v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083529v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023427v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>