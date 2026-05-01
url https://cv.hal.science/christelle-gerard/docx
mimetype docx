--- v0 (2026-03-18)
+++ v1 (2026-05-01)
@@ -285,165 +285,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la langue des signes française (LSF) pour des adultes ayant un trouble du neurodéveloppement (TND) et conscidérés comme non verbaux</w:t>
+                <w:t xml:space="preserve">Schémas d'annotation sous ELAN pour l'analyse des interactions en LSF dans le contexte des TND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mercredis de la diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mission inclusion scolaire (CAPPEI) de l'Inspé Académie de Nantes, Jun 2025, Nantes (Nantes Université) - INSPE, France</w:t>
+              <w:t xml:space="preserve">Séminaire Equipe Sourds et Langues des Signes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136503v1</w:t>
+                <w:t xml:space="preserve">hal-05189428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schémas d'annotation sous ELAN pour l'analyse des interactions en LSF dans le contexte des TND</w:t>
+                <w:t xml:space="preserve">Apports de la langue des signes française (LSF) pour des adultes ayant un trouble du neurodéveloppement (TND) et conscidérés comme non verbaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Equipe Sourds et Langues des Signes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Les mercredis de la diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mission inclusion scolaire (CAPPEI) de l'Inspé Académie de Nantes, Jun 2025, Nantes (Nantes Université) - INSPE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05189428v1</w:t>
+                <w:t xml:space="preserve">hal-05136503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-analyse participative d'un atelier LSF pour adultes avec un TND : visions croisées entre autisme et surdité</w:t>
               </w:r>
@@ -807,355 +807,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04620252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on an experimental LSF educational program for people with ndd</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Défis éthiques et méthodologiques pour l'élaboration d'un corpus vidéo de langue des signes française (LSF) impliquant des adultes avec un trouble du neurodéveloppement (TND)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Using sign language by and for people with neurodevelopmental disorders (NDD): from the field to research and back</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris CNRS Pouchet, France</w:t>
+              <w:t xml:space="preserve">LangaJE 2024 : Journée d’étude jeunes chercheur·euse·s : Données et corpus en linguistique et en didactique à la lumière de la science ouverte : problématiques et enjeux méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche en linguistique appliquée (CeRLA – Université Lumière Lyon 2); Centre d’Études Linguistiques – Corpus, Discours et Sociétés (CEL – Université Jean Moulin Lyon 3), Nov 2024, Lyon (Maison des Sciences de l'Homme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716169v1</w:t>
+                <w:t xml:space="preserve">hal-04798914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défis éthiques et méthodologiques pour l'élaboration d'un corpus vidéo de langue des signes française (LSF) impliquant des adultes avec un trouble du neurodéveloppement (TND)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reflections on an experimental LSF educational program for people with ndd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Piery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LangaJE 2024 : Journée d’étude jeunes chercheur·euse·s : Données et corpus en linguistique et en didactique à la lumière de la science ouverte : problématiques et enjeux méthodologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche en linguistique appliquée (CeRLA – Université Lumière Lyon 2); Centre d’Études Linguistiques – Corpus, Discours et Sociétés (CEL – Université Jean Moulin Lyon 3), Nov 2024, Lyon (Maison des Sciences de l'Homme), France</w:t>
+              <w:t xml:space="preserve">Using sign language by and for people with neurodevelopmental disorders (NDD): from the field to research and back</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris CNRS Pouchet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798914v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition à la LSF de personnes avec un TND : Premières analyses</w:t>
+                <w:t xml:space="preserve">Benefits of exposure to sign language for non-verbal adult with ASD: Pre-analysis of filmed interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adultes dits non verbaux avec un trouble du neurodéveloppement (TND) : retours sur l’expérience d’une exposition longue à la langue des signes française (LSF) et réflexions sur une annotation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christelle Gérard (Paris 8, UMR SFL); Brigitte Garcia (Paris 8, UMR SFL); Sabine Zorn (INSEI, Grhapes), Jun 2023, Paris 8, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">JURE preconference of the European Association for Research on Learning and Instruction (EARLI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aristotle University of Thessaloniki, Aug 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716132v1</w:t>
+                <w:t xml:space="preserve">hal-04285663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of exposure to sign language for non-verbal adult with ASD: Pre-analysis of filmed interactions</w:t>
+                <w:t xml:space="preserve">Exposition à la LSF de personnes avec un TND : Premières analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JURE preconference of the European Association for Research on Learning and Instruction (EARLI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aristotle University of Thessaloniki, Aug 2023, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Adultes dits non verbaux avec un trouble du neurodéveloppement (TND) : retours sur l’expérience d’une exposition longue à la langue des signes française (LSF) et réflexions sur une annotation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christelle Gérard (Paris 8, UMR SFL); Brigitte Garcia (Paris 8, UMR SFL); Sabine Zorn (INSEI, Grhapes), Jun 2023, Paris 8, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285663v1</w:t>
+                <w:t xml:space="preserve">hal-04716132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploratory approach of gestural interactions, of adults with autism spectrum disorder (ASD) called &amp;quot;non-verbal&amp;quot; in French sign language (LSF) ecological context</w:t>
               </w:r>
@@ -1522,51 +1522,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FD22800"/>
+    <w:nsid w:val="033BA2A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1753,51 +1753,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-gerard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6709-0294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349693v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gerard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.253.0309" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136503v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136542v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Casimir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Le Craz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mazarin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabuel Plantin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136527v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Burgat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cruveiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Piery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798914v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04285663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vanbrugghe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136489v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-gerard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6709-0294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349693v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gerard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.253.0309" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189428v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136542v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Casimir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Le Craz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mazarin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabuel Plantin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136527v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Burgat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cruveiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798914v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716169v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Piery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04285663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vanbrugghe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136489v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>