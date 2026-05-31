--- v1 (2026-05-01)
+++ v2 (2026-05-31)
@@ -630,532 +630,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langue des signes et autisme</w:t>
+                <w:t xml:space="preserve">Microanalyse vidéo de l'imitation dans le cadre d'un atelier de LSF pour adultes non-verbaux avec un TND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Cruveiller</w:t>
+                <w:t xml:space="preserve">Sabine Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PARLERA, PARLERA PAS ? AUTISMES ET LANGAGES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIPPA (Coordination Internationale entre Psychothérapeutes Psychanalystes et membres associés s’occupant de personnes Autistes), Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'études internationale. Utilisation d’une langue des signes par et pour les personnes avec un trouble du neurodéveloppement (TND) : du terrain à la recherche et inversement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8 &amp; INSEI, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716189v1</w:t>
+                <w:t xml:space="preserve">halshs-04620252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microanalyse vidéo de l'imitation dans le cadre d'un atelier de LSF pour adultes non-verbaux avec un TND</w:t>
+                <w:t xml:space="preserve">Défis éthiques et méthodologiques pour l'élaboration d'un corpus vidéo de langue des signes française (LSF) impliquant des adultes avec un trouble du neurodéveloppement (TND)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gerard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études internationale. Utilisation d’une langue des signes par et pour les personnes avec un trouble du neurodéveloppement (TND) : du terrain à la recherche et inversement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8 &amp; INSEI, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">LangaJE 2024 : Journée d’étude jeunes chercheur·euse·s : Données et corpus en linguistique et en didactique à la lumière de la science ouverte : problématiques et enjeux méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche en linguistique appliquée (CeRLA – Université Lumière Lyon 2); Centre d’Études Linguistiques – Corpus, Discours et Sociétés (CEL – Université Jean Moulin Lyon 3), Nov 2024, Lyon (Maison des Sciences de l'Homme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04620252v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défis éthiques et méthodologiques pour l'élaboration d'un corpus vidéo de langue des signes française (LSF) impliquant des adultes avec un trouble du neurodéveloppement (TND)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reflections on an experimental LSF educational program for people with ndd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Piery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LangaJE 2024 : Journée d’étude jeunes chercheur·euse·s : Données et corpus en linguistique et en didactique à la lumière de la science ouverte : problématiques et enjeux méthodologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche en linguistique appliquée (CeRLA – Université Lumière Lyon 2); Centre d’Études Linguistiques – Corpus, Discours et Sociétés (CEL – Université Jean Moulin Lyon 3), Nov 2024, Lyon (Maison des Sciences de l'Homme), France</w:t>
+              <w:t xml:space="preserve">Using sign language by and for people with neurodevelopmental disorders (NDD): from the field to research and back</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris CNRS Pouchet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798914v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on an experimental LSF educational program for people with ndd</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Langue des signes et autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Piery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Gerard</w:t>
+                <w:t xml:space="preserve">Virginie Cruveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Using sign language by and for people with neurodevelopmental disorders (NDD): from the field to research and back</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris CNRS Pouchet, France</w:t>
+              <w:t xml:space="preserve">PARLERA, PARLERA PAS ? AUTISMES ET LANGAGES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIPPA (Coordination Internationale entre Psychothérapeutes Psychanalystes et membres associés s’occupant de personnes Autistes), Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716169v1</w:t>
+                <w:t xml:space="preserve">hal-04716189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of exposure to sign language for non-verbal adult with ASD: Pre-analysis of filmed interactions</w:t>
+                <w:t xml:space="preserve">Exposition à la LSF de personnes avec un TND : Premières analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JURE preconference of the European Association for Research on Learning and Instruction (EARLI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aristotle University of Thessaloniki, Aug 2023, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Adultes dits non verbaux avec un trouble du neurodéveloppement (TND) : retours sur l’expérience d’une exposition longue à la langue des signes française (LSF) et réflexions sur une annotation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christelle Gérard (Paris 8, UMR SFL); Brigitte Garcia (Paris 8, UMR SFL); Sabine Zorn (INSEI, Grhapes), Jun 2023, Paris 8, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285663v1</w:t>
+                <w:t xml:space="preserve">hal-04716132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition à la LSF de personnes avec un TND : Premières analyses</w:t>
+                <w:t xml:space="preserve">Benefits of exposure to sign language for non-verbal adult with ASD: Pre-analysis of filmed interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adultes dits non verbaux avec un trouble du neurodéveloppement (TND) : retours sur l’expérience d’une exposition longue à la langue des signes française (LSF) et réflexions sur une annotation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christelle Gérard (Paris 8, UMR SFL); Brigitte Garcia (Paris 8, UMR SFL); Sabine Zorn (INSEI, Grhapes), Jun 2023, Paris 8, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">JURE preconference of the European Association for Research on Learning and Instruction (EARLI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aristotle University of Thessaloniki, Aug 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716132v1</w:t>
+                <w:t xml:space="preserve">hal-04285663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploratory approach of gestural interactions, of adults with autism spectrum disorder (ASD) called &amp;quot;non-verbal&amp;quot; in French sign language (LSF) ecological context</w:t>
               </w:r>
@@ -1268,51 +1268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des dynamiques interactionnelles en LSF auprès d'adultes avec un TSA ou un TDI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études ISGS France 2 : Approches multimodales des interactions en contexte formels et informels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1350,64 +1350,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LSF et TND : Progrès dans les interactions de 3 adultes avec TND dits non verbaux liés à une exposition longue à cette langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Université d'Automne de l'ARAPI. La clinique au cœur de la recherche : un dialogue nécessaire pour mieux comprendre l’autisme et les TND tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Le Croisic, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1522,51 +1522,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="033BA2A0"/>
+    <w:nsid w:val="BF70F3A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1753,51 +1753,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-gerard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6709-0294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349693v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gerard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.253.0309" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189428v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136542v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Casimir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Le Craz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mazarin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabuel Plantin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136527v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Burgat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cruveiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798914v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716169v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Piery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04285663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vanbrugghe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136489v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-gerard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6709-0294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349693v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gerard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.253.0309" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189428v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136542v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Casimir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Le Craz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mazarin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabuel Plantin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136527v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Burgat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798914v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Piery" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cruveiller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04285663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vanbrugghe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136489v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>