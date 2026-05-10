--- v0 (2026-03-17)
+++ v1 (2026-05-10)
@@ -283,261 +283,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04102696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Stress Management Programs on Physiological and Psychological Components of Stress: The Influence of Baseline Physiological State</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violette Hoareau</w:t>
+                <w:t xml:space="preserve">Learning to model the grasp space of an underactuated robot gripper using variational autoencoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rolinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saifeddine Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Godin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psychophysiology and Biofeedback</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10484-021-09508-0⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19th IFAC Symposium on System Identification SYSID 2021, 54 (7), pp.523-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03396053v1</w:t>
+                <w:t xml:space="preserve">cea-03347668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to model the grasp space of an underactuated robot gripper using variational autoencoder</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saifeddine Aloui</w:t>
+                <w:t xml:space="preserve">The Effect of Stress Management Programs on Physiological and Psychological Components of Stress: The Influence of Baseline Physiological State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19th IFAC Symposium on System Identification SYSID 2021, 54 (7), pp.523-528. </w:t>
+              <w:t xml:space="preserve">Applied Psychophysiology and Biofeedback</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (3), pp.243-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10484-021-09508-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03347668v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time quality index to control data loss in real-life cardiac monitoring applications</w:t>
               </w:r>
@@ -1025,51 +1025,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1565,200 +1565,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dream Net: a privacy preserving continual leaming model for face emotion recognition</w:t>
+                <w:t xml:space="preserve">A study of the Dream Net model robustness across continual learning scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mainsant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel Solinas</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Reyboz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 9th International Conference on Affective Computing and Intelligent Interaction Workshops and Demos (ACIIW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACIIW52867.2021.9666338⟩</w:t>
+              <w:t xml:space="preserve">ICDMW 2022 - 22nd IEEE International Conference on Data Mining Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Orlando, France. pp.824-833, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW58026.2022.00111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04456144v1</w:t>
+                <w:t xml:space="preserve">cea-03982204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dream Net: a privacy preserving continual learning model for face emotion recognition</w:t>
+                <w:t xml:space="preserve">Dream Net: a privacy preserving continual leaming model for face emotion recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mainsant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Solinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Reyboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1770,2133 +1757,2263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 9th International Conference on Affective Computing and Intelligent Interaction Workshops and Demos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 9th International Conference on Affective Computing and Intelligent Interaction Workshops and Demos (ACIIW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nara, France. pp.01-08, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACIIW52867.2021.9666338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03474722v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04456144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modal Fusion for Continuous Emotion Recognition by Using Auto-Encoders</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hussein Al Osman</w:t>
+                <w:t xml:space="preserve">Dream Net: a privacy preserving continual learning model for face emotion recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mainsant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Solinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Reyboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MM '21: ACM Multimedia Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 9th International Conference on Affective Computing and Intelligent Interaction Workshops and Demos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nara - Online, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3475957.3484455⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-03517175v1</w:t>
+                <w:t xml:space="preserve">cea-03474722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human initiated grasp space exploration algorithm for an underactuated robot gripper using variational autoencoder</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saifeddine Aloui</w:t>
+                <w:t xml:space="preserve">Multi-modal Fusion for Continuous Emotion Recognition by Using Auto-Encoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Hamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Heiries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2021 - International Conference on Robotics and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561765⟩</w:t>
+              <w:t xml:space="preserve">MM '21: ACM Multimedia Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual Event China, France. pp.21-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3475957.3484455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03387866v1</w:t>
+                <w:t xml:space="preserve">cea-03517175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-specific feature selection for acute stress detection from physiological recordings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Vila</w:t>
+                <w:t xml:space="preserve">Human initiated grasp space exploration algorithm for an underactuated robot gripper using variational autoencoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Rolinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saifeddine Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Godin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMC 2018 - IEEE SMC 2018 International Conference on Systems, Man, and Cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Myazaki, Japan. pp.2341-2346, </w:t>
+              <w:t xml:space="preserve">ICRA 2021 - International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Xi'an, China. pp.2598-2604, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMC.2018.00402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971692v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03387866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une détection automatisée des comportements délétères des porcs en élevage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lagarrigues</w:t>
+                <w:t xml:space="preserve">Pressure-specific feature selection for acute stress detection from physiological recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayma Sakri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SMC 2018 - IEEE SMC 2018 International Conference on Systems, Man, and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Myazaki, Japan. pp.2341-2346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC.2018.00402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097194v1</w:t>
+                <w:t xml:space="preserve">hal-01971692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-User Multi-Task Model For Stress Monitoring From Wearable Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une détection automatisée des comportements délétères des porcs en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lagarrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayma Sakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUSION 2018 - 21st International Conference on Information Fusion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917459v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-feature Fuzzy Index to Assess Stress Level from Bio-signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multi-User Multi-Task Model For Stress Monitoring From Wearable Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumayma Sakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Oumayma Sakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2018 - 40th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Honolulu, Hawaii, United States. </w:t>
+              <w:t xml:space="preserve">FUSION 2018 - 21st International Conference on Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. pp.761-766, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2018.8512499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ICIF.2018.8455378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977567v1</w:t>
+                <w:t xml:space="preserve">hal-01917459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une évaluation automatisée des comportements délétères des cochons en élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multi-feature Fuzzy Index to Assess Stress Level from Bio-signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayma Sakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RMT bien-être animal, « Bien-être animal : de la théorie à la pratique »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC 2018 - 40th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Honolulu, Hawaii, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2018.8512499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613331v1</w:t>
+                <w:t xml:space="preserve">hal-01977567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Wearable and Stationary Sensors for Stress Detection.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ollander Simon</w:t>
+                <w:t xml:space="preserve">Vers une évaluation automatisée des comportements délétères des cochons en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lagarrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumayma Sakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SMC 2016 International Conference on Systems, Man, and Cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Budapest, Hungary. pp.4362-4366</w:t>
+              <w:t xml:space="preserve">Colloque RMT bien-être animal, « Bien-être animal : de la théorie à la pratique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387298v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature and Sensor Selection for Detection of Driver Stress</w:t>
+                <w:t xml:space="preserve">A Comparison of Wearable and Stationary Sensors for Stress Detection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Ollander</w:t>
+                <w:t xml:space="preserve">Ollander Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhyCS 2016 - 3rd International Conference on Physiological Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE SMC 2016 International Conference on Systems, Man, and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Budapest, Hungary. pp.4362-4366</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917755v1</w:t>
+                <w:t xml:space="preserve">hal-01387298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of the most relevant physiological features for classifying emotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ollander Simon</w:t>
+                <w:t xml:space="preserve">Feature and Sensor Selection for Detection of Driver Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ollander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhyCS 2016 - 3rd international conference on physiological computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PhyCS 2016 - 3rd International Conference on Physiological Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lisbonne, Portugal. pp.115-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005973901150122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378328v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features relevance analysis for emotion classification with physiological sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selection of the most relevant physiological features for classifying emotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollander Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Prost-Boucle</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Campagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhyCS 2015 - 2nd international conference on physiological computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PhyCS 2016 - 3rd international conference on physiological computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lisbonne, Portugal. pp.17-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378311v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotion estimation using physiological signals : DEAP and MANHOB-HCI databases analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Features relevance analysis for emotion classification with physiological sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prost-Boucle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhyCS 2015 - 2nd international conference on physiological computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2015, Angers, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Feb 2015, Angers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005238600170025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259947v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of workload on auditory evoked potentials in a single-stimulus paradigm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotion estimation using physiological signals : DEAP and MANHOB-HCI databases analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Prost-Boucle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Roy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stephane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhyCS 2015 - 2nd international conference on physiological computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259942v1</w:t>
+                <w:t xml:space="preserve">hal-01259947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the complexity order of position estimators with combined radiolocation measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of workload on auditory evoked potentials in a single-stimulus paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Breust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Youssef</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Porcherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPNC 2009 - 6th Workshop on Positioning, Navigation and Communication 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">PhyCS 2015 - 2nd international conference on physiological computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370584v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tactile Texture Recognition with a 3-Axial Force MEMS integrated Artificial Finger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian de Boissieu</w:t>
+                <w:t xml:space="preserve">Reducing the complexity order of position estimators with combined radiolocation measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Baudois</w:t>
+                <w:t xml:space="preserve">Suzanne Lesecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics: Science and Systems V (2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Seattle, United States. pp.01-10</w:t>
+              <w:t xml:space="preserve">WPNC 2009 - 6th Workshop on Positioning, Navigation and Communication 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435921v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of an Inertial Measurement Unit Based on Set Membership Estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tactile Texture Recognition with a 3-Axial Force MEMS integrated Artificial Finger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian de Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Serviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang Van Nguyen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Baudois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED 2009 - 17th Mediterranean Conference on Control and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Robotics: Science and Systems V (2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Seattle, United States. pp.01-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373659v1</w:t>
+                <w:t xml:space="preserve">hal-00435921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diagnosis of an Inertial Measurement Unit Based on Set Membership Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Berbra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MED 2009 - 17th Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Thessaloniki, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2009.5164541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enhanced UWB Indoor tracking through NLOS TOA bias estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Lesecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globecom 2008 - IEEE Global Communication Conference (Globecom'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3906,443 +4023,294 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du laboratoire au terrain, une évaluation multiple du stress pour mieux comprendre les effets de facilitation et d'inhibition sociale sur la performance sportive : Protocole d'étude longitudinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès International de la Société Française de Psychologie du Sport (SFPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Vichy, France. Unpublished, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.17630.51526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04910614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PigWatch – combining the eye of the stockman and precision farming techniques to improve pig welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Zebunke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. International Congress of International Society for Applied Ethology (ISAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Charlottetown, Canada. Wageningen Academic Publishers, 2018, Proceedings of the 52nd Congress of the International Society for Applied Ethology. Ethology for health and welfare</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888289v1</w:t>
-              </w:r>
-[...147 lines deleted...]
-                <w:t xml:space="preserve">cea-03982204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4702,64 +4670,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Caritu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">China, Patent n° : CN101365925. Département Automatique. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4803,64 +4771,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Caritu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : FR2895500 / US2008270068. Département Automatique. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4891,77 +4859,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for detecting a substantially invariant axis of rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : FR2915568 / US2008281555 / JP2009002934. Département Automatique. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5069,51 +5037,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80FE5E78"/>
+    <w:nsid w:val="5D798D78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5300,51 +5268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-godin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7873-8724" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04102696v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rolinat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grossard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifeddine Aloui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Godin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41315-022-00265-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396053v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Hoareau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10484-021-09508-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03347668v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.413" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Vila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21165357" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Vila" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Sakri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labyt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vidal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi11050102" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265603v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ab360e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336266v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guilhamat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serviere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04773112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Breux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Vassilev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mayer-Dalverny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Groen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47718-8_31" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177259v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heiries" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Hamieh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Osman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094686" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04226465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mayer Dalverny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04421327v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Antoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mainsant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Reyboz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26422-1_45" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04456144v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Solinas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW52867.2021.9666338" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03474722v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03517175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475957.3484455" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03387866v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rolinat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561765" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2018.00402" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lagarrigues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455378" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512499" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613331v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollander Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917755v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ollander" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005973901150122" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378328v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prost-Boucle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005238600170025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259947v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breust" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Porcherot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Youssef" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Denis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435921v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baudois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373659v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Van Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berbra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2009.5164541" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370598v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910614v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chareyre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17630.51526" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888289v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zebunke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03982204v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW58026.2022.00111" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265604v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Campagne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942491v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575601v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Foras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Caritu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sprinsky" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370568v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370535v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-godin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7873-8724" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04102696v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rolinat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grossard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifeddine Aloui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Godin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41315-022-00265-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03347668v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.413" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Hoareau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10484-021-09508-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Vila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21165357" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Vila" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Sakri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labyt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vidal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi11050102" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265603v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ab360e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336266v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guilhamat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serviere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04773112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Breux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Vassilev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mayer-Dalverny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Groen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47718-8_31" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177259v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heiries" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Hamieh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Osman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094686" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04226465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mayer Dalverny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04421327v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Antoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mainsant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Reyboz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26422-1_45" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03982204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW58026.2022.00111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04456144v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Solinas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW52867.2021.9666338" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03474722v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03517175v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475957.3484455" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03387866v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rolinat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561765" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2018.00402" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lagarrigues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917459v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455378" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977567v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512499" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollander Simon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ollander" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005973901150122" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378328v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378311v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prost-Boucle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005238600170025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breust" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Porcherot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370584v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Youssef" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Denis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baudois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Van Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berbra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barraud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2009.5164541" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370598v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910614v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chareyre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17630.51526" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zebunke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265604v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Campagne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942491v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575601v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Foras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Caritu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sprinsky" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370568v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370535v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>