--- v1 (2026-05-10)
+++ v2 (2026-05-30)
@@ -283,261 +283,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04102696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to model the grasp space of an underactuated robot gripper using variational autoencoder</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saifeddine Aloui</w:t>
+                <w:t xml:space="preserve">The Effect of Stress Management Programs on Physiological and Psychological Components of Stress: The Influence of Baseline Physiological State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.413⟩</w:t>
+              <w:t xml:space="preserve">Applied Psychophysiology and Biofeedback</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (3), pp.243-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10484-021-09508-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03347668v1</w:t>
+                <w:t xml:space="preserve">hal-03396053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Stress Management Programs on Physiological and Psychological Components of Stress: The Influence of Baseline Physiological State</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violette Hoareau</w:t>
+                <w:t xml:space="preserve">Learning to model the grasp space of an underactuated robot gripper using variational autoencoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rolinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saifeddine Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Godin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psychophysiology and Biofeedback</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46 (3), pp.243-250. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19th IFAC Symposium on System Identification SYSID 2021, 54 (7), pp.523-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10484-021-09508-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03396053v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03347668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time quality index to control data loss in real-life cardiac monitoring applications</w:t>
               </w:r>
@@ -5037,51 +5037,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D798D78"/>
+    <w:nsid w:val="54611EB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5268,51 +5268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-godin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7873-8724" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04102696v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rolinat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grossard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifeddine Aloui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Godin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41315-022-00265-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03347668v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.413" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Hoareau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10484-021-09508-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Vila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21165357" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Vila" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Sakri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labyt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vidal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi11050102" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265603v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ab360e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336266v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guilhamat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serviere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04773112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Breux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Vassilev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mayer-Dalverny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Groen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47718-8_31" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177259v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heiries" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Hamieh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Osman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094686" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04226465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mayer Dalverny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04421327v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Antoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mainsant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Reyboz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26422-1_45" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03982204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW58026.2022.00111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04456144v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Solinas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW52867.2021.9666338" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03474722v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03517175v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475957.3484455" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03387866v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rolinat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561765" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2018.00402" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lagarrigues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917459v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455378" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977567v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512499" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollander Simon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ollander" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005973901150122" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378328v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378311v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prost-Boucle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005238600170025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breust" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Porcherot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370584v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Youssef" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Denis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baudois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Van Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berbra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barraud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2009.5164541" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370598v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910614v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chareyre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17630.51526" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zebunke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265604v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Campagne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942491v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575601v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Foras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Caritu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sprinsky" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370568v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370535v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-godin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7873-8724" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04102696v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rolinat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grossard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifeddine Aloui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Godin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41315-022-00265-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396053v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Hoareau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10484-021-09508-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03347668v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.413" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Vila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21165357" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Vila" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Sakri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labyt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vidal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi11050102" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265603v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ab360e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336266v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guilhamat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serviere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04773112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Breux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Vassilev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mayer-Dalverny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Groen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47718-8_31" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177259v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heiries" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Hamieh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Osman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094686" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04226465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mayer Dalverny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04421327v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Antoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mainsant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Reyboz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26422-1_45" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03982204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW58026.2022.00111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04456144v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Solinas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW52867.2021.9666338" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03474722v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03517175v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475957.3484455" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03387866v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rolinat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561765" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2018.00402" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lagarrigues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917459v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455378" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977567v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512499" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollander Simon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ollander" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005973901150122" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378328v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378311v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prost-Boucle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005238600170025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breust" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Porcherot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370584v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Youssef" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Denis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baudois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Van Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berbra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barraud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2009.5164541" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370598v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910614v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chareyre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17630.51526" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zebunke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265604v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Campagne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942491v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575601v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Foras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Caritu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sprinsky" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370568v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370535v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>