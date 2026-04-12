--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -118,347 +118,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-liquid-phase behavior in the quaternary systems of water + phosphoric acid + diisopropyl ether + tributyl phosphate/methyl isobutyl ketone at 298.2 K</w:t>
+                <w:t xml:space="preserve">Aluminum-Free Borosilicate Glass Functionalized Hydrogels for Enhanced Dental Tissue Regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mouhib</w:t>
+                <w:t xml:space="preserve">Nina Attik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Kaddami</w:t>
+                <w:t xml:space="preserve">Inès Basri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
+                <w:t xml:space="preserve">Jérôme Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Villat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.126061⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (23), pp.5862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma17235862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739920v1</w:t>
+                <w:t xml:space="preserve">hal-04811493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum-Free Borosilicate Glass Functionalized Hydrogels for Enhanced Dental Tissue Regeneration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-liquid-phase behavior in the quaternary systems of water + phosphoric acid + diisopropyl ether + tributyl phosphate/methyl isobutyl ketone at 298.2 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Basri</w:t>
+                <w:t xml:space="preserve">Mohamed Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Sohier</w:t>
+                <w:t xml:space="preserve">Mohammed Kaddami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Villat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (23), pp.5862. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 413, pp.126061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma17235862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.126061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811493v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid and crystallized phases stability in the sub-system H3PO4-H4P2O7: Experimental determination and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -509,90 +509,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of Orthophosphoric Acid Extraction by the Synergic Effect of Tributyl Phosphate and Methyl Isobutyl Ketone in the Quaternary System H2O–H3PO4–TBP–MIBK at 298.2 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kaddami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 69 (6), pp.2264-2272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -652,51 +652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgio Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Negadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -773,64 +773,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental borosilicate bioactive glasses: Pulp cells cytocompatibility and mechanical characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Lizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Attik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -933,51 +933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Bathily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1188,64 +1188,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ghebontni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Attik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Pradelle-Plasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1300,64 +1300,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion release characterization in phase separated borosilicate glass powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Lizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Attik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1460,51 +1460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1887,51 +1887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Mokbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Negadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 128, pp.251-258. </w:t>
@@ -2262,77 +2262,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partition of metallic cations between aqueous solutions and mixed crystals of hydrated cobalt and nickel nitrates: Modelling of the influence of temperature and composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kaddami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 118, pp.274-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2494,437 +2494,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characteristic and biological behaviour of implanted and restorative bioglasses used in medicine and dentistry: A systematic review</w:t>
+                <w:t xml:space="preserve">Removal of Aluminium and Iron Ions from Phosphoric Acid by Precipitation of Organo-Metallic Complex Using Organophosphorous Reagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lizzi</w:t>
+                <w:t xml:space="preserve">N. Abdennebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Villat</w:t>
+                <w:t xml:space="preserve">Karim Benhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Attik</w:t>
+                <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jackson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Bagane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), pp.557--565</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611965v1</w:t>
+                <w:t xml:space="preserve">hal-03700909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphoric acid production by attacking phosphate rock with recycled hexafluosilicic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Matta</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Lteif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mineral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 161, pp.21-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.minpro.2017.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the solubility constants of the hydrated solid phases in the H2O-Al2O3-SO3 ternary system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Teyssier</w:t>
+                <w:t xml:space="preserve">Mechanical characteristic and biological behaviour of implanted and restorative bioglasses used in medicine and dentistry: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Attik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lagneau</w:t>
+                <w:t xml:space="preserve">P. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schmitt Jean-Michel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Grosgogeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 226 (943–955), </w:t>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (6), pp.702 - 712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2016-60230-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dental.2017.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516818v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the iron redox state inside a microporous porphyrinic metal organic framework</w:t>
               </w:r>
@@ -2962,51 +2940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Chernyshov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46 (2), pp.517-523. </w:t>
@@ -3038,399 +3016,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread Solid Solutions of Hexahydrated Cobalt and Nickel Nitrates: Solid–Liquid Equilibria at 273.15 and 303.15 K and Characterization of Mixed Crystals of Homogeneous Composition</w:t>
+                <w:t xml:space="preserve">Evaluation of the solubility constants of the hydrated solid phases in the H2O-Al2O3-SO3 ternary system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahija El Goundali</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vincent Lagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt Jean-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.6b00795⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226 (943–955), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2016-60230-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319766v1</w:t>
+                <w:t xml:space="preserve">hal-01516818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination of Tar in Biomass Gasification Process: Liquid–Liquid Equilibrium of Ternary Systems {Water + Solvent ( p -Xylene and Methyl Hexadecanoate) + Model Molecules of Tar (Thiophene, Pyridine, Naphthalene, Phenathrene, and Anthracene)}</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Widespread Solid Solutions of Hexahydrated Cobalt and Nickel Nitrates: Solid–Liquid Equilibria at 273.15 and 303.15 K and Characterization of Mixed Crystals of Homogeneous Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahija El Goundali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Kaddami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 62 (3), pp.1028-1035. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.6b00857⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 62 (3), pp.980-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.6b00795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319859v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of Aluminium and Iron Ions from Phosphoric Acid by Precipitation of Organo-Metallic Complex Using Organophosphorous Reagent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Abdennebi</w:t>
+                <w:t xml:space="preserve">Elimination of Tar in Biomass Gasification Process: Liquid–Liquid Equilibrium of Ternary Systems {Water + Solvent ( p -Xylene and Methyl Hexadecanoate) + Model Molecules of Tar (Thiophene, Pyridine, Naphthalene, Phenathrene, and Anthracene)}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgio Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Mokbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Benhabib</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ramy Abou Naccoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (3), pp.1028-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.6b00857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700909v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear behaviour in isothermal equilibria involving saturated electrolyte solutions: The H 2 O–Co(NO 3 ) 2 –Ni(NO 3 ) 2 ternary system at low temperature</w:t>
               </w:r>
@@ -3468,51 +3468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kaddami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Counioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 101, pp.343-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3585,51 +3585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mokbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3731,51 +3731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 409, pp.388-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3835,51 +3835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Ouladdiaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Rodriguez-Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Ouladdiaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4071,299 +4071,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of critical point coordinates of ternary miscibility gap from experimental tie-lines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Continuous-flow microfluidic method for octanol-water partition coefficient measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Mokbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Tenu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
+                <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 380, pp.116-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2014.07.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2014.06.026⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319917v1</w:t>
+                <w:t xml:space="preserve">hal-02319889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-flow microfluidic method for octanol-water partition coefficient measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calculation of critical point coordinates of ternary miscibility gap from experimental tie-lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Stephan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
+                <w:t xml:space="preserve">Fabrice Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
+                <w:t xml:space="preserve">Richard Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2014.07.033⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (12), pp.3008-3016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2014.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319889v1</w:t>
+                <w:t xml:space="preserve">hal-02319917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental solid–liquid–liquid equilibrium data for the H2O+NaOH+pyrrolidine ternary system. Application to the extraction of N-aminopyrrolidine</w:t>
               </w:r>
@@ -4483,103 +4483,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation phenomena and revision of solid–liquid equilibria in aqueous solutions of two precursors of mixed oxides, the hydrates of cobalt and nickel nitrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Tenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahija El Goundali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kaddami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 112 (1), pp.263-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5199,51 +5199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgio Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Mokbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Abou Naccoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5371,51 +5371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hannauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (1), pp.224 - 233. </w:t>
@@ -5517,51 +5517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hannauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (1), pp.224-233. </w:t>
@@ -5624,51 +5624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Characterization, and Crystal Structure of a New Trisodium Triborate, Na3[B3O4(OH)4]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5741,77 +5741,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the dilute solution to the pure compound: Extraction strategy based on a multi-stage process of phase separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Tenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science China Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 53 (9), pp.2070-2076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5870,77 +5870,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Transfer of Carbaryl from Pure Water to Salt Aqueous Solution: Result Comparison Between Sea and Lab-Made Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Abou Naccoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosette R. Ouaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6162,51 +6162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen storage in borohydrides Comparison of hydrolysis conditions of LiBH4, NaBH4 and KBH4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6343,51 +6343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Physique Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32 (2-3), pp.59-61. </w:t>
@@ -6431,242 +6431,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic properties and quenching processes of Yb3+ in Fluoride single crystals for laser applications</w:t>
+                <w:t xml:space="preserve">Spectroscopic properties, concentration quenching, and prediction of infrared laser emission of Yb^3+-doped KY_3F_10 cubic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2006.01.201⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (12), pp.3023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.24.003023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411493v1</w:t>
+                <w:t xml:space="preserve">hal-04411613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From optical spectroscopy to a concentration quenching model and a theoretical approach to laser optimization for Yb 3+ -doped YLiF 4 crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6711,161 +6699,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic properties, concentration quenching, and prediction of infrared laser emission of Yb^3+-doped KY_3F_10 cubic crystal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic properties and quenching processes of Yb3+ in Fluoride single crystals for laser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 122-123, pp.444-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2006.01.201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.24.003023⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411613v1</w:t>
+                <w:t xml:space="preserve">hal-04411493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Surface and High Nanoporosity Boron Nitride Adapted to Hydrogen Sequestration</w:t>
               </w:r>
@@ -6890,51 +6890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Š. Miljanić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnetot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6981,130 +6981,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic properties, concentration quenching, and prediction of infrared laser emission of Yb^3+-doped KY_3F_10 cubic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ito</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24 (12), pp.3023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAB.24.003023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411526v1</w:t>
@@ -7249,90 +7249,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yb&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;-doped CaF&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt; cubic fluoride crystal: spectroscopic properties, concentration quenching analysis, and laser optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7409,64 +7409,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Amami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7529,77 +7529,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in growth of fiber crystal by the LHPG technique. Application to the optimization of Yb3+-doped CaF2 laser crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7684,51 +7684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Canibano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Novoselov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7856,51 +7856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pazik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 119-120, pp.383-387. </w:t>
@@ -7976,51 +7976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Canibano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Novoselov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8090,651 +8090,651 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The size-effect on luminescence properties of BaTiO3:Eu3+ nanocrystallites prepared by the sol–gel method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Hreniak</w:t>
+                <w:t xml:space="preserve">Synthesis and spectroscopic characterization of Yb 3+ in Ca 1-X Yb X F 2+X crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Strek</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Boulon</w:t>
+                <w:t xml:space="preserve">K. Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fukuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2004.03.012⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 119, pp.201-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2004119057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410737v1</w:t>
+                <w:t xml:space="preserve">hal-04410749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal growth, Yb 3+ spectroscopy, concentration quenching analysis and potentiality of laser emission in Ca 1 X Yb X F 2+ X</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopic properties and quenching mechanisms of Yb 3+ - doped garnet crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Cañibano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 119, pp.143-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2004119028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/16/8/029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04410705v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic properties and quenching mechanisms of Yb 3+ - doped garnet crystals</w:t>
+                <w:t xml:space="preserve">Crystal growth, Yb 3+ spectroscopy, concentration quenching analysis and potentiality of laser emission in Ca 1 X Yb X F 2+ X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Cañibano</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Masahiko Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuguo Fukuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2004119028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (8), pp.1501-1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/16/8/029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410744v1</w:t>
+                <w:t xml:space="preserve">hal-04410705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and spectroscopic characterization of Yb 3+ in Ca 1-X Yb X F 2+X crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The size-effect on luminescence properties of BaTiO3:Eu3+ nanocrystallites prepared by the sol–gel method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hreniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Strek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Amami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ito</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">T. Fukuda</w:t>
+                <w:t xml:space="preserve">G. Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 119, pp.201-202. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 380 (1-2), pp.348-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2004119057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2004.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410749v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative and non-radiative energy transfers in Yb3+-doped sesquioxide and garnet laser crystals from a combinatorial approach based on gradient concentration fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8832,51 +8832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8930,591 +8930,591 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance de fibres à gradient de concentration et analyse des processus dynamiques de transitions laser résonnantesdans Y 2 0 3 dopé Er 3+ , Yb 3+ et Ho 3+</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Guyot</w:t>
+                <w:t xml:space="preserve">Search of optimized trivalent ytterbium doped-inorganic crystals for laser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Th. Cohen-Adad</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Brenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 12 (5), pp.227-229. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 341 (1-2), pp.2-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:20020142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0925-8388(02)00086-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410483v1</w:t>
+                <w:t xml:space="preserve">hal-04410490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of boron in hydroxyapatite: synthesis and structural characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Croissance de fibres à gradient de concentration et analyse des processus dynamiques de transitions laser résonnantesdans Y 2 0 3 dopé Er 3+ , Yb 3+ et Ho 3+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ternane</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Th. Cohen-Adad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0925-8388(01)01558-4⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12 (5), pp.227-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:20020142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027658v1</w:t>
+                <w:t xml:space="preserve">hal-04410483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Sm3+ fluorescence in Sm-doped yttrium aluminum garnet: Application to pressure calibration in diamond-anvil cell at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Sanchez-Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Sanchez-Valle</w:t>
+                <w:t xml:space="preserve">Bruno Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Daniel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robert Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 92 (8), pp.4349-4353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1509843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search of optimized trivalent ytterbium doped-inorganic crystals for laser applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Boulon</w:t>
+                <w:t xml:space="preserve">Introduction of boron in hydroxyapatite: synthesis and structural characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ternane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Th. Cohen-Adad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Brenier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
+                <w:t xml:space="preserve">N. Kbir-Ariguib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 341 (1-2), pp.2-7. </w:t>
+              <w:t xml:space="preserve">, 2002, 333 (1-2), pp.62-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0925-8388(02)00086-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0925-8388(01)01558-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410490v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undoped and Yb3+-doped Al2(WO4)3: crystal growth and spectroscopy of new optical materials</w:t>
               </w:r>
@@ -9526,77 +9526,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gallucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ermeneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Th. Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 16 (1-2), pp.193-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9636,1480 +9636,1480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to “Optimization of spectroscopic properties of Yb3+-doped refractory sesquioxides: cubic Y2O3, Lu2O3 and monoclinic Gd2O3” [Optical Materials 16 (2001) 475–483]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Laversenne</w:t>
+                <w:t xml:space="preserve">Yb3+-doped Ba2NaNb5O15 (BNN) growth, characterization and spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Carrillo Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Th. Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boulon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 17 (3), pp.443. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0925-3467(01)00114-8⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 16 (1-2), pp.199-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-3467(00)00078-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403538v1</w:t>
+                <w:t xml:space="preserve">hal-04403509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yb3+-doped Ba2NaNb5O15 (BNN) growth, characterization and spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Erratum to “Optimization of spectroscopic properties of Yb3+-doped refractory sesquioxides: cubic Y2O3, Lu2O3 and monoclinic Gd2O3” [Optical Materials 16 (2001) 475–483]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Th. Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boulon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 16 (1-2), pp.199-206. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 17 (3), pp.443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-3467(01)00114-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0925-3467(00)00078-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04403509v1</w:t>
+                <w:t xml:space="preserve">hal-04403538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gadolinium and Yttrium Borates: Thermal Behavior and Structural Considerations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiphonon relaxation in YVO4 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Aloui-Lebbou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">F. Ermeneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dujardin</w:t>
+                <w:t xml:space="preserve">R. Moncorgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jssc.2000.8837⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 61 (6), pp.3915-3921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.61.3915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752528v1</w:t>
+                <w:t xml:space="preserve">hal-04752514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neutron diffraction study of non-stoichiometric α-KYW2O8</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gadolinium and Yttrium Borates: Thermal Behavior and Structural Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Th. Cohen-Adad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Aloui-Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.Th Cohen-Adad</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.F Mentzen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 154 (1), pp.204-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jssc.2000.8837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0925-8388(00)00764-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752523v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonstoichiometric KY(WO4)2: crystal growth, chemical and physical characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A neutron diffraction study of non-stoichiometric α-KYW2O8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gallucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.F. Mentzen</w:t>
+                <w:t xml:space="preserve">M.Th Cohen-Adad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.F Mentzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(99)00623-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 306 (1-2), pp.227-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-8388(00)00764-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752507v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphonon relaxation in YVO4 single crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nonstoichiometric KY(WO4)2: crystal growth, chemical and physical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gallucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Moncorgé</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Th. Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Sun</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B.F. Mentzen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 209 (4), pp.895-905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(99)00623-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.61.3915⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04752514v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature photon avalanche upconversion in Tm 3 + : Y 2 O 3 crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Melting zone technique as a tool for a combinatorial approach in material science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Th. Cohen-Adad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Martín</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Goutaudier</w:t>
+                <w:t xml:space="preserve">M. Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Cohen-Adad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 60 (10), pp.7252-7257. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 289 (1-2), pp.185-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.60.7252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0925-8388(99)00186-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403419v1</w:t>
+                <w:t xml:space="preserve">hal-04752498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative optical characterization of various Nd3+:YVO4 single crystals</w:t>
+                <w:t xml:space="preserve">Room-temperature photon avalanche upconversion in Tm 3 + : Y 2 O 3 crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.S Ermeneux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
+                <w:t xml:space="preserve">I. Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Moncorge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Bettinelli</w:t>
+                <w:t xml:space="preserve">S. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0925-3467(98)00071-8⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 60 (10), pp.7252-7257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.60.7252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752503v1</w:t>
+                <w:t xml:space="preserve">hal-04403419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-harmonic generation in a microradius LiNbO3 cylinder with a quasi-elliptical cross section</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative optical characterization of various Nd3+:YVO4 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.S Ermeneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Moncorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T Cohen-Adad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Yu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Wolf</w:t>
+                <w:t xml:space="preserve">M Bettinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.24.000394⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 13 (2), pp.193-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-3467(98)00071-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752496v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting zone technique as a tool for a combinatorial approach in material science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.Th. Cohen-Adad</w:t>
+                <w:t xml:space="preserve">Second-harmonic generation in a microradius LiNbO3 cylinder with a quasi-elliptical cross section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Giulietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sourgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gharbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
+                <w:t xml:space="preserve">A. Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cohen-Adad</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 289 (1-2), pp.185-196. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 24 (6), pp.394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0925-8388(99)00186-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.24.000394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752498v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LHPG and flux growth of various Nd:YVO4 single crystals: a comparative characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.S Ermeneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Moncorgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bettinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 33 (10), pp.1457-1465. </w:t>
@@ -11172,51 +11172,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and fluorescence properties of Tm3+ doped YVO4 and Y2O3 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.S. Ermeneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moncorgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11305,51 +11305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d'alkylhydrazine par transfert de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11447,64 +11447,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ferriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rivolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Th. Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Solid State and Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 32, pp.263-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11542,51 +11542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of ultrafine particles alpha-Fe2O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Deygas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11637,64 +11637,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quaternary system CH3NH2-H2O-(CH3)3COCH3-NaOH; solid-liquid-vapour diagram equilibria at 288 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Th Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 318 (1), pp.47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11751,103 +11751,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement thermique des équilibres solide-liquide de mélanges fortement concentrés en acide phosphorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kaddami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Calorimétrie et Analyse thermique (JCAT53)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, PALAISEAU, France</w:t>
@@ -11876,51 +11876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase diagrams and industrial bulk growth of single crystals with high added value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Conference on Phase Equilibria - JEEP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11945,51 +11945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSC measurements and modeling of the solid–liquid equilibria of H2O-H3PO4 using Quasi-ideal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11997,51 +11997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kaddami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Symposium on Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, PALERME, Italy</w:t>
@@ -12064,221 +12064,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the Thermophysical Properties of a-tocopherol + ethanol + n-pentane and a-tocopherol + gasoline mixtures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Industrial bulk growth of single crystals with high added value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAT 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">2nd Int. Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, SETTAT, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609327v1</w:t>
+                <w:t xml:space="preserve">hal-04752116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial bulk growth of single crystals with high added value</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling of the Thermophysical Properties of a-tocopherol + ethanol + n-pentane and a-tocopherol + gasoline mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerkache A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bathily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Int. Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, SETTAT, Morocco</w:t>
+              <w:t xml:space="preserve">ESAT 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752116v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of growth conditions for ZnO nanowires on flexible substrate</w:t>
               </w:r>
@@ -12303,51 +12303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimi Bechir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Chtourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Advanced Materials and Green Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, HAMMAMET, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12372,77 +12372,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process of the industrial synthesis of Ni-Co oxide spinels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kaddami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Int. Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, SETTAT, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12467,51 +12467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of antoxidant additives on the physicochemical properties of a surrogate gasoline system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bathily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12519,51 +12519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12588,51 +12588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of crystallization phenomena in high order systems by synthetic methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th Conference on Phase Equilibria - JEEP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, AGADIR, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12657,90 +12657,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of Co2+ and Ni2+ cations between the aqueous phase and mono- and triclinic solid solutions of their hexahydrated nitrates within the range 258.15 – 313.15 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kaddami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th Conference on Phase Equilibria - JEEP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, AGADIR, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12804,51 +12804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mokbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12893,425 +12893,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal evolution of solid-liquid equilibria in the quaternary system: NaBH 4 –NaBO 2 –NaOH–H 2 O</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass transfer of non-polar heavy hydrocarbons in aqueous phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tenu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Capron</w:t>
+                <w:t xml:space="preserve">R. Nakhlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abou Naccoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zaydan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIX JEEP – 39th Edition of the Joint European Days on Equilibrium Between Phases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, Nancy, France. pp.01010, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301010⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2013, Nancy, France. pp.01081, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02870302v1</w:t>
+                <w:t xml:space="preserve">hal-02870418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternary critical point determination of experimental demixion curve: calculation method, relevance and limits</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal evolution of solid-liquid equilibria in the quaternary system: NaBH 4 –NaBO 2 –NaOH–H 2 O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vilarinho-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIX JEEP – 39th Edition of the Joint European Days on Equilibrium Between Phases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, Nancy, France. pp.01046, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301046⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2013, Nancy, France. pp.01010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870322v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer of non-polar heavy hydrocarbons in aqueous phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Nakhlé</w:t>
+                <w:t xml:space="preserve">Ternary critical point determination of experimental demixion curve: calculation method, relevance and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Abou Naccoul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Goutaudier</w:t>
+                <w:t xml:space="preserve">F. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Zaydan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Counioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIX JEEP – 39th Edition of the Joint European Days on Equilibrium Between Phases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, Nancy, France. pp.01081, </w:t>
+              <w:t xml:space="preserve">, Mar 2013, Nancy, France. pp.01046, </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870418v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-lquid and liquid-liquid-vapor equilibrium of water-extracting solvent-model molecules of tar. Experimental data and modelisation</w:t>
               </w:r>
@@ -13323,77 +13323,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgio Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Mokbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Abou Naccoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Iberoamerican Conference on phase Equilibria and fluid properties for process design (EQUIFASE 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13444,77 +13444,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgio Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Mokbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Abou Naccoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermodynamics 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13565,77 +13565,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olesia Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Tenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Conference on Phase Equilibria (JEEP'09 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13673,51 +13673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage réversible de l'hydrogène dans les véhicules. Amélioration des cinétiques d'adsorption-désorption des alanates d'aluminium par catalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Postole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13833,51 +13833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pedrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Madej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Inorganic Scintillators and their applications (SCINT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vitaly Mikhaillin, Aug 1999, Moscow (Russia), Russia. pp.527-531</w:t>
@@ -13938,103 +13938,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSC measurement and thermodynamic modeling of the solid-liquid equilibria in the binary system H3PO4-H4P2O7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kaddami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Calorimétrie et Analyse thermique (JCAT54)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Clermont - Ferrand, France</w:t>
@@ -14063,103 +14063,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational purification of H3PO4 by coupling demixing/crystallization in the H2O-H3PO4-Hexane ternary system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Counioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kaddami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Conference on Phase Equilibria-JEEP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14184,51 +14184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal behaviour of phtalates in saturated water solution. Comparison between experimental and calculated data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ishak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14461,51 +14461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouhib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kaddami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Counioux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.126061" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811493v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Basri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sohier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Villat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17235862" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2024.179837" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.4c00084" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739789v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Bassil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Negadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jose" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2021.106613" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Lizzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Jackson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Campbell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iej.13803" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halla Kerkache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Bathily" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123866" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682638v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadz&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dev&#233;my" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00532" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ghebontni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ducom" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pradelle-Plasse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Jackson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119934" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aoun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b01048" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokbel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.8b00659" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319644v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ishak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mokbel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stephan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paricaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2018.11.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFMLPVNM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337134v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ridha Mahi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahida Bouzina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Negadi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2018.08.025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105863v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Tarhan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mollet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Gerves" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Kumemura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19712-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319710v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Teyssier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2017.12.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vilarinho-Franco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tenu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Counioux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.12.014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lizzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Attik" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jackson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosgogeat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2017.03.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319815v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stephan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lteif" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goutaudier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2017.02.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HQJHLQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01516818v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Jean-Michel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60230-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467067v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abeykoon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeanneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Chernyshov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt04208b" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319766v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahija El Goundali" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.6b00795" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319859v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Abou Naccoul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.6b00857" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03700909v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdennebi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benhabib" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bagane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319863v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Goundali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teyssier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaddami" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2016.06.024" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319870v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Karam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.07.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H612GVD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319879v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schmitt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.10.038" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319887v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Ouladdiaf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez-Carvajal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ouladdiaf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/2/025401" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269440v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fateeva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Clarisse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg501855k" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319917v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Tenu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Baudouin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.06.026" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319889v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Stephan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2014.07.033" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9TC5NKC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319902v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Frangieh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Bougrine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhenain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2014.07.019" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319954v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2852-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B64C555B065F814E9F3A0CDD9A985CA0C2072C33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319963v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;caut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2013.09.035" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89H6F58G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870384v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heitzmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.135" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319909v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frangieh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bougrine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Counioux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je3009649" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612021v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Krol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Bouajila" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.12.106" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697888v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Stephan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2011.12.009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJBRHM56-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695752v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Bilge Demirci" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hannauer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.055" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P6S0VKL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03541048v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611575v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic902525s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319928v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11426-010-4074-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RBKKDHVV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319943v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette R. Ouaini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-009-0195-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BV8J7ZNP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360935v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Swierczynski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.09.102" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q95826G2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770231v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sigala" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnetot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-008-9073-4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6VKH6T59-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411489v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hraiech" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jin Kim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1ZP6WHBN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411493v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bensalah" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ito" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.201" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVQLSKPR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410713v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970410001728816" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411613v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boulon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.24.003023" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770237v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;. Miljani&#263;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnetot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.555.355" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411526v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411499v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Amami" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Hreniak" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pazik" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Strek" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/9/096204" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411473v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brenier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.755474" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411458v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amami" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayadi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135114" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R7GR2SHV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411448v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.04.020" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8LBM7D5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411425v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Canibano" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novoselov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yoshikawa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2004.10.026" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBPSQHJQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411451v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hreniak" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pazik" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.021" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RJ6MQKG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410760v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2004.11.052" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7618XH9F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410737v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Strek" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.03.012" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZBMBSX9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410705v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Ito" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheirreddine Lebbou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuguo Fukuda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/8/029" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410744v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ca&#241;ibano" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119028" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PGZM8861-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410749v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebbou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fukuda" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119057" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GNBG4309-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410555v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Cohen-Adad" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(02)00578-1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0NQ3G9R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410533v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boulon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Cohen-Adad" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.513518" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410483v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th. Cohen-Adad" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020142" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PW6X15HK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027658v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternane" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Th. Cohen-Adad" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kbir-Ariguib" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0925-8388(01)01558-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8QP6Q8L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108624v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sanchez-Valle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abraham" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1509843" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410490v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brenier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(02)00086-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ0WPC5F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752531v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gallucci" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ermeneux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(00)00077-X" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76P3GJTP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403538v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00114-8" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403509v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Carrillo Romo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(00)00078-1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQXFQZPC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752528v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aloui-Lebbou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.2000.8837" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z2Z862G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752523v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gallucci" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Th Cohen-Adad" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.F Mentzen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hansen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(00)00764-7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1N16TF2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752507v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.F. Mentzen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(99)00623-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM1401RR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752514v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ermeneux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moncorg&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cone" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.3915" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403419v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mart&#237;n" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.7252" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752503v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S Ermeneux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moncorge" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T Cohen-Adad" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bettinelli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(98)00071-8" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J68BK65M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752496v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Giulietti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sourgen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.24.000394" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752498v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gharbi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cohen-Adad" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(99)00186-3" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752494v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moncorg&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-5408(98)00143-3" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1F0W8D0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752412v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Ermeneux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bettinelli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cavalli" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(97)00029-3" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSHLDWKJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756377v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rey" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-0467(95)03063-8" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMRT8BCK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753361v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferriol" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rivolier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753401v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deygas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guenard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abraham" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756398v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752350v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752171v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752156v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bakher" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609327v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerkache A." TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathily" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752116v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752091v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Manoubi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimi Bechir" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Chtourou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752108v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609317v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nicolle" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752067v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752051v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881619v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ishac" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jose" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedGO.2015.7330324" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870302v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tenu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301010" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870322v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baudouin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301046" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870418v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nakhl&#233;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abou Naccoul" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zaydan" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301081" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967409v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967414v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611551v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013598v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postole" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055628v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dujardin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Murillo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedrini" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madej" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752195v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751867v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Counioux" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615524v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Basri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sohier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Villat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17235862" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouhib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kaddami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Counioux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.126061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2024.179837" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.4c00084" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739789v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Bassil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Negadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jose" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2021.106613" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Lizzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Jackson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Campbell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iej.13803" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halla Kerkache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Bathily" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123866" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682638v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadz&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dev&#233;my" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00532" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ghebontni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ducom" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pradelle-Plasse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Jackson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119934" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aoun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b01048" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokbel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.8b00659" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319644v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ishak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mokbel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stephan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paricaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2018.11.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFMLPVNM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337134v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ridha Mahi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahida Bouzina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Negadi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2018.08.025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105863v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Tarhan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mollet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Gerves" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Kumemura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19712-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319710v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Teyssier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2017.12.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vilarinho-Franco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tenu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Counioux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.12.014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03700909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdennebi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benhabib" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goutaudier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bagane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319815v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stephan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lteif" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2017.02.008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HQJHLQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lizzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Attik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jackson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosgogeat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2017.03.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467067v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abeykoon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeanneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Chernyshov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt04208b" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01516818v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Jean-Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60230-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319766v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahija El Goundali" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.6b00795" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319859v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Abou Naccoul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.6b00857" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319863v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Goundali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teyssier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaddami" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2016.06.024" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319870v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Karam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.07.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H612GVD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319879v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schmitt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.10.038" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319887v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Ouladdiaf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez-Carvajal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ouladdiaf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/2/025401" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269440v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fateeva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Clarisse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg501855k" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319889v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Stephan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2014.07.033" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9TC5NKC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319917v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Tenu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Baudouin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.06.026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319902v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Frangieh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Bougrine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhenain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2014.07.019" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319954v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2852-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B64C555B065F814E9F3A0CDD9A985CA0C2072C33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319963v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;caut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2013.09.035" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89H6F58G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870384v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heitzmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.135" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319909v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frangieh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bougrine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Counioux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je3009649" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612021v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Krol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Bouajila" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.12.106" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697888v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Stephan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2011.12.009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJBRHM56-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695752v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Bilge Demirci" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hannauer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.055" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P6S0VKL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03541048v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611575v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic902525s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319928v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11426-010-4074-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RBKKDHVV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319943v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette R. Ouaini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-009-0195-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BV8J7ZNP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360935v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Swierczynski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.09.102" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q95826G2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770231v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sigala" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnetot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-008-9073-4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6VKH6T59-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411489v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hraiech" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jin Kim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1ZP6WHBN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411613v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ito" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boulon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bensalah" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.24.003023" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410713v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970410001728816" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411493v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.201" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVQLSKPR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770237v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;. Miljani&#263;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnetot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.555.355" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411526v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411499v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Amami" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Hreniak" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pazik" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Strek" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/9/096204" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411473v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brenier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.755474" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411458v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amami" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayadi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135114" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R7GR2SHV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411448v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.04.020" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8LBM7D5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411425v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Canibano" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novoselov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yoshikawa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2004.10.026" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBPSQHJQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411451v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hreniak" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pazik" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.021" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RJ6MQKG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410760v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2004.11.052" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7618XH9F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410749v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebbou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fukuda" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119057" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GNBG4309-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410744v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ca&#241;ibano" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119028" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PGZM8861-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410705v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Ito" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheirreddine Lebbou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuguo Fukuda" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/8/029" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410737v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Strek" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.03.012" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZBMBSX9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410555v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Cohen-Adad" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(02)00578-1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0NQ3G9R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410533v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boulon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Cohen-Adad" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.513518" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410490v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brenier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(02)00086-5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ0WPC5F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410483v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th. Cohen-Adad" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020142" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PW6X15HK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108624v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sanchez-Valle" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abraham" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1509843" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027658v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternane" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Th. Cohen-Adad" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kbir-Ariguib" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0925-8388(01)01558-4" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8QP6Q8L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752531v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gallucci" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ermeneux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(00)00077-X" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76P3GJTP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403509v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Carrillo Romo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(00)00078-1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQXFQZPC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403538v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00114-8" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752514v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ermeneux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moncorg&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cone" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.3915" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752528v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aloui-Lebbou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.2000.8837" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z2Z862G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752523v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gallucci" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Th Cohen-Adad" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.F Mentzen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hansen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(00)00764-7" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1N16TF2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752507v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.F. Mentzen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(99)00623-5" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM1401RR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752498v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gharbi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cohen-Adad" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(99)00186-3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403419v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mart&#237;n" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.7252" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752503v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S Ermeneux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moncorge" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T Cohen-Adad" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bettinelli" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(98)00071-8" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J68BK65M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752496v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Giulietti" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sourgen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.24.000394" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752494v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moncorg&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-5408(98)00143-3" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1F0W8D0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752412v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Ermeneux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bettinelli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cavalli" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(97)00029-3" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSHLDWKJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756377v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rey" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-0467(95)03063-8" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMRT8BCK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753361v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferriol" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rivolier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753401v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deygas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guenard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abraham" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756398v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752350v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752171v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752156v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bakher" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752116v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609327v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerkache A." TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathily" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolle" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752091v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Manoubi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimi Bechir" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Chtourou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752108v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609317v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nicolle" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752067v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752051v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881619v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ishac" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jose" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedGO.2015.7330324" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870418v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nakhl&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abou Naccoul" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zaydan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301081" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870302v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tenu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301010" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870322v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baudouin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301046" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967409v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967414v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611551v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013598v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postole" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055628v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dujardin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Murillo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedrini" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madej" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752195v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751867v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Counioux" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615524v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>