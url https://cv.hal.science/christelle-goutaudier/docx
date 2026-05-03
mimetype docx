--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1829,471 +1829,483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapour-liquid equilibria, enthalpy of vaporisation, and excess Gibbs energies of binary mixtures of {3,3-diamino-N-methyldipropylamine (DNM) (or N,N,N′,N′′,N′′-pentamethyldiethylenetriamine (PMDETA)) + water}</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
+                <w:t xml:space="preserve">Experimental measurements and thermodynamic modelling of aqueous solubilities, octanol-water partition coefficients and vapor pressures of dimethyl phthalate and butyl benzyl phthalate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ishak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mokbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 128, pp.251-258. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2018.08.025⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 131, pp.286-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2018.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337134v1</w:t>
+                <w:t xml:space="preserve">hal-04540472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements and thermodynamic modelling of aqueous solubilities, octanol-water partition coefficients and vapor pressures of dimethyl phthalate and butyl benzyl phthalate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Paricaud</w:t>
+                <w:t xml:space="preserve">Vapour-liquid equilibria, enthalpy of vaporisation, and excess Gibbs energies of binary mixtures of {3,3-diamino-N-methyldipropylamine (DNM) (or N,N,N′,N′′,N′′-pentamethyldiethylenetriamine (PMDETA)) + water}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ridha Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahida Bouzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Mokbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Negadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 131, pp.286-293. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2018.11.015⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 128, pp.251-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2018.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540472v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating the mechanism of the considerable mechanical stiffening of DNA induced by the couple Zn2+/Calix[4]arene-1,3-O-diphosphorous acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Tarhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Gerves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momoko Kumemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.Article number: 1226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-19712-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partition of metallic cations between aqueous solutions and mixed crystals of hydrated cobalt and nickel nitrates: Modelling of the influence of temperature and composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2311,1817 +2323,1817 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 118, pp.274-282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jct.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polythermal diagrams of aqueous boundary ternary systems involving sodium borohydride hydrolysis for hydrogen generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vilarinho-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Counioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 460, pp.189-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fluid.2017.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of Aluminium and Iron Ions from Phosphoric Acid by Precipitation of Organo-Metallic Complex Using Organophosphorous Reagent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phosphoric acid production by attacking phosphate rock with recycled hexafluosilicic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Benhabib</w:t>
+                <w:t xml:space="preserve">S. Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">K. Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lteif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mineral Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 161, pp.21-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.minpro.2017.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700909v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphoric acid production by attacking phosphate rock with recycled hexafluosilicic acid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Goutaudier</w:t>
+                <w:t xml:space="preserve">Mechanical characteristic and biological behaviour of implanted and restorative bioglasses used in medicine and dentistry: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Attik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grosgogeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mineral Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.minpro.2017.02.008⟩</w:t>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (6), pp.702 - 712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dental.2017.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02319815v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characteristic and biological behaviour of implanted and restorative bioglasses used in medicine and dentistry: A systematic review</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning the iron redox state inside a microporous porphyrinic metal organic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Grosgogeat</w:t>
+                <w:t xml:space="preserve">Brian Abeykoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Chernyshov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dental.2017.03.017⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (2), pp.517-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6dt04208b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611965v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the iron redox state inside a microporous porphyrinic metal organic framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Jeanneau</w:t>
+                <w:t xml:space="preserve">Evaluation of the solubility constants of the hydrated solid phases in the H2O-Al2O3-SO3 ternary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Chernyshov</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Lagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt Jean-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6dt04208b⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226 (943–955), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2016-60230-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467067v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the solubility constants of the hydrated solid phases in the H2O-Al2O3-SO3 ternary system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Widespread Solid Solutions of Hexahydrated Cobalt and Nickel Nitrates: Solid–Liquid Equilibria at 273.15 and 303.15 K and Characterization of Mixed Crystals of Homogeneous Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schmitt Jean-Michel</w:t>
+                <w:t xml:space="preserve">Bahija El Goundali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Kaddami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 226 (943–955), </w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (3), pp.980-987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2016-60230-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.6b00795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516818v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread Solid Solutions of Hexahydrated Cobalt and Nickel Nitrates: Solid–Liquid Equilibria at 273.15 and 303.15 K and Characterization of Mixed Crystals of Homogeneous Composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Teyssier</w:t>
+                <w:t xml:space="preserve">Elimination of Tar in Biomass Gasification Process: Liquid–Liquid Equilibrium of Ternary Systems {Water + Solvent ( p -Xylene and Methyl Hexadecanoate) + Model Molecules of Tar (Thiophene, Pyridine, Naphthalene, Phenathrene, and Anthracene)}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgio Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Mokbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahija El Goundali</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ramy Abou Naccoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 62 (3), pp.980-987. </w:t>
+              <w:t xml:space="preserve">, 2017, 62 (3), pp.1028-1035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.6b00795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.6b00857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319766v1</w:t>
+                <w:t xml:space="preserve">hal-02319859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination of Tar in Biomass Gasification Process: Liquid–Liquid Equilibrium of Ternary Systems {Water + Solvent ( p -Xylene and Methyl Hexadecanoate) + Model Molecules of Tar (Thiophene, Pyridine, Naphthalene, Phenathrene, and Anthracene)}</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Removal of Aluminium and Iron Ions from Phosphoric Acid by Precipitation of Organo-Metallic Complex Using Organophosphorous Reagent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramy Abou Naccoul</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Abdennebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bagane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), pp.557--565</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319859v1</w:t>
+                <w:t xml:space="preserve">hal-03700909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear behaviour in isothermal equilibria involving saturated electrolyte solutions: The H 2 O–Co(NO 3 ) 2 –Ni(NO 3 ) 2 ternary system at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. El Goundali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kaddami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Counioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 101, pp.343-350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jct.2016.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous solubility, vapor pressure and octanol-water partition coefficient of two phthalate isomers dibutyl phthalate and di-isobutyl phthalate contaminants of recycled food packages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ishak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mokbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 427, pp.362-370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the quaternary system H 2 O–Al 3+ , Ca 2+ //O 2− , SO 4 2 − : Solid–liquid equilibria in the ternary systems Al 2 (SO 4 ) 3 –CaSO 4 –H 2 O and Al 2 O 3 –SO 3 –H 2 O at 25 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 409, pp.388-398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fluid.2015.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of human tooth enamel studied by neutron diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Ouladdiaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Rodriguez-Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Ouladdiaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grosgogeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (2), pp.025401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2053-1591/2/2/025401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron and Porphyrin Metal–Organic Frameworks: Insight into Structural Diversity, Stability, and Porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fateeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Nouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (4), pp.1819-1826. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cg501855k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-flow microfluidic method for octanol-water partition coefficient measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4129,7605 +4141,7605 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Mokbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 380, pp.116-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fluid.2014.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of critical point coordinates of ternary miscibility gap from experimental tie-lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Tenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92 (12), pp.3008-3016. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cherd.2014.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental solid–liquid–liquid equilibrium data for the H2O+NaOH+pyrrolidine ternary system. Application to the extraction of N-aminopyrrolidine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Frangieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Bougrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Counioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 380, pp.132-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fluid.2014.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation phenomena and revision of solid–liquid equilibria in aqueous solutions of two precursors of mixed oxides, the hydrates of cobalt and nickel nitrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Tenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahija El Goundali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kaddami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 112 (1), pp.263-270. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-012-2852-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid–liquid equilibria in the ternary system NaBO2–NaOH–H2O thermal behavior of double salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vilarinho-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 360, pp.212-221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fluid.2013.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime Analysis of a Hydrogen Generator by Hydrolysis of Sodium Borohydride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vilarinho-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Heitzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36, pp.1192-1201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.07.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Liquid–Vapor Equilibrium Properties of Several Unsymmetrical Amines: Determination of Their Binary Isobaric Diagrams and Applications to the Distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frangieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bougrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Counioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (3), pp.576-582. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/je3009649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revision of the NaBO2–H2O phase diagram for optimized yield in the H2 generation through NaBH4 hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olesia Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Bouajila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (7), pp.5798 - 5810. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.12.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tar removal from biosyngas in the biomass gasification process. (Liquid + liquid) equilibrium {water + solvent (paraxylene and methyl hexadecanoate) + model molecules of tar (benzene, toluene, phenol)}</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgio Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Mokbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Abou Naccoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48, pp.123-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jct.2011.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous hydrolysis of sodium borohydride in harsh conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit Bilge Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hannauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (1), pp.224 - 233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.10.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous hydrolysis of sodium borohydride in harsh conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit Bilge Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hannauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (1), pp.224-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.10.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Characterization, and Crystal Structure of a New Trisodium Triborate, Na3[B3O4(OH)4]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (11), pp.4830 - 4835. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic902525s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the dilute solution to the pure compound: Extraction strategy based on a multi-stage process of phase separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Tenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science China Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 53 (9), pp.2070-2076. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11426-010-4074-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Transfer of Carbaryl from Pure Water to Salt Aqueous Solution: Result Comparison Between Sea and Lab-Made Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Abou Naccoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosette R. Ouaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 209 (1-4), pp.241-249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11270-009-0195-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multifactor study of catalyzed hydrolysis of solid NaBH4 on cobalt nanoparticles: Thermodynamics and kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Swierczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Bennici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 34, pp.938-951. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.09.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen storage in borohydrides Comparison of hydrolysis conditions of LiBH4, NaBH4 and KBH4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sigala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonnetot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 94 (3), pp.785 - 790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10973-008-9073-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breakage of Yb 3+ pairs by Na + in Yb 3+ -doped CaF 2 laser host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hraiech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Physique Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32 (2-3), pp.59-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/anphys:2008007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic properties, concentration quenching, and prediction of infrared laser emission of Yb^3+-doped KY_3F_10 cubic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24 (12), pp.3023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAB.24.003023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From optical spectroscopy to a concentration quenching model and a theoretical approach to laser optimization for Yb 3+ -doped YLiF 4 crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 102 (11-12), pp.1119-1132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00268970410001728816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic properties and quenching processes of Yb3+ in Fluoride single crystals for laser applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 122-123, pp.444-446. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2006.01.201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Surface and High Nanoporosity Boron Nitride Adapted to Hydrogen Sequestration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Š. Miljanić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnetot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 555, pp.355 - 362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.555.355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic properties, concentration quenching, and prediction of infrared laser emission of Yb^3+-doped KY_3F_10 cubic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24 (12), pp.3023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAB.24.003023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New optical tools used for characterization of phase transitions in nonlinear nano-crystals. Example of Yb 3+ -doped BaTiO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouher Amami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Hreniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pazik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wieslaw Strek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19 (9), pp.096204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/19/9/096204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yb&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;-doped CaF&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt; cubic fluoride crystal: spectroscopic properties, concentration quenching analysis, and laser optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Boulon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6785, pp.678503-678503-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.755474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second harmonic generation and Yb 3+ cooperative emission as unusual ways to probe phase transitions in BaTiO 3 sol-gel nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Amami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 135 (1), pp.345-348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:2006135114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in growth of fiber crystal by the LHPG technique. Application to the optimization of Yb3+-doped CaF2 laser crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Boulon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 292 (2), pp.230-235. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2006.04.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yb3+-doped Gd3Ga5O12 garnet single crystals grown by the micro-pulling down technique for laser application. Part 2: Concentration quenching analysis and laser optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Canibano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Novoselov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yoshikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 28 (1-2), pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optmat.2004.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second harmonic generation and Yb3+ cooperative emission used as structural probes in size-driven cubic–tetragonal phase transition in BaTiO3 sol–gel nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Amami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hreniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pazik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 119-120, pp.383-387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlumin.2006.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yb3+-doped Gd3Ga5O12 garnet single crystals grown by the micro-pulling down technique for laser application. Part I: Spectroscopic properties and assignment of energy levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Canibano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Novoselov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yoshikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 27 (11), pp.1658-1663. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2004.11.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and spectroscopic characterization of Yb 3+ in Ca 1-X Yb X F 2+X crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic properties and quenching mechanisms of Yb 3+ - doped garnet crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cañibano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 119, pp.201-202. </w:t>
+              <w:t xml:space="preserve">, 2004, 119, pp.143-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2004119057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2004119028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410749v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic properties and quenching mechanisms of Yb 3+ - doped garnet crystals</w:t>
+                <w:t xml:space="preserve">Crystal growth, Yb 3+ spectroscopy, concentration quenching analysis and potentiality of laser emission in Ca 1 X Yb X F 2+ X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Cañibano</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Masahiko Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuguo Fukuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2004119028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (8), pp.1501-1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/16/8/029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410744v1</w:t>
+                <w:t xml:space="preserve">hal-04410705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal growth, Yb 3+ spectroscopy, concentration quenching analysis and potentiality of laser emission in Ca 1 X Yb X F 2+ X</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Guyot</w:t>
+                <w:t xml:space="preserve">The size-effect on luminescence properties of BaTiO3:Eu3+ nanocrystallites prepared by the sol–gel method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hreniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tsuguo Fukuda</w:t>
+                <w:t xml:space="preserve">W. Strek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Amami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 380 (1-2), pp.348-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2004.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/16/8/029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04410705v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The size-effect on luminescence properties of BaTiO3:Eu3+ nanocrystallites prepared by the sol–gel method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Hreniak</w:t>
+                <w:t xml:space="preserve">Synthesis and spectroscopic characterization of Yb 3+ in Ca 1-X Yb X F 2+X crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Strek</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Boulon</w:t>
+                <w:t xml:space="preserve">K. Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fukuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2004.03.012⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 119, pp.201-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2004119057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410737v1</w:t>
+                <w:t xml:space="preserve">hal-04410749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative and non-radiative energy transfers in Yb3+-doped sesquioxide and garnet laser crystals from a combinatorial approach based on gradient concentration fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 102-103, pp.417-425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-2313(02)00578-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration of dependence of radiative and nonradiative energy transfers in rare-earth-doped laser crystals grown from a new method based on gradient concentration fiber single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Therese Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 5131, pp.108-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.513518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search of optimized trivalent ytterbium doped-inorganic crystals for laser applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Croissance de fibres à gradient de concentration et analyse des processus dynamiques de transitions laser résonnantesdans Y 2 0 3 dopé Er 3+ , Yb 3+ et Ho 3+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Th. Cohen-Adad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0925-8388(02)00086-5⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12 (5), pp.227-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:20020142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410490v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance de fibres à gradient de concentration et analyse des processus dynamiques de transitions laser résonnantesdans Y 2 0 3 dopé Er 3+ , Yb 3+ et Ho 3+</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Introduction of boron in hydroxyapatite: synthesis and structural characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ternane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Th. Cohen-Adad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kbir-Ariguib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:20020142⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 333 (1-2), pp.62-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0925-8388(01)01558-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410483v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Sm3+ fluorescence in Sm-doped yttrium aluminum garnet: Application to pressure calibration in diamond-anvil cell at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Sanchez-Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 92 (8), pp.4349-4353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1509843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of boron in hydroxyapatite: synthesis and structural characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Kbir-Ariguib</w:t>
+                <w:t xml:space="preserve">Search of optimized trivalent ytterbium doped-inorganic crystals for laser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 333 (1-2), pp.62-71. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0925-8388(01)01558-4⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 341 (1-2), pp.2-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-8388(02)00086-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027658v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undoped and Yb3+-doped Al2(WO4)3: crystal growth and spectroscopy of new optical materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gallucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ermeneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Th. Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 16 (1-2), pp.193-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0925-3467(00)00077-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yb3+-doped Ba2NaNb5O15 (BNN) growth, characterization and spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.Carrillo Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Th. Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 16 (1-2), pp.199-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0925-3467(00)00078-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to “Optimization of spectroscopic properties of Yb3+-doped refractory sesquioxides: cubic Y2O3, Lu2O3 and monoclinic Gd2O3” [Optical Materials 16 (2001) 475–483]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Th. Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 17 (3), pp.443. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-3467(01)00114-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphonon relaxation in YVO4 single crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Ermeneux</w:t>
+                <w:t xml:space="preserve">Gadolinium and Yttrium Borates: Thermal Behavior and Structural Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Th. Cohen-Adad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Aloui-Lebbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Moncorgé</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Sun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Cone</w:t>
+                <w:t xml:space="preserve">C. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 154 (1), pp.204-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jssc.2000.8837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.61.3915⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04752514v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gadolinium and Yttrium Borates: Thermal Behavior and Structural Considerations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A neutron diffraction study of non-stoichiometric α-KYW2O8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Aloui-Lebbou</w:t>
+                <w:t xml:space="preserve">E Gallucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dujardin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.Th Cohen-Adad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.F Mentzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jssc.2000.8837⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 306 (1-2), pp.227-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-8388(00)00764-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752528v1</w:t>
+                <w:t xml:space="preserve">hal-04752523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neutron diffraction study of non-stoichiometric α-KYW2O8</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Gallucci</w:t>
+                <w:t xml:space="preserve">Nonstoichiometric KY(WO4)2: crystal growth, chemical and physical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gallucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.Th Cohen-Adad</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Th. Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.F Mentzen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T Hansen</w:t>
+                <w:t xml:space="preserve">B.F. Mentzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 209 (4), pp.895-905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(99)00623-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0925-8388(00)00764-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752523v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonstoichiometric KY(WO4)2: crystal growth, chemical and physical characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Gallucci</w:t>
+                <w:t xml:space="preserve">Multiphonon relaxation in YVO4 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ermeneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.F. Mentzen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Moncorgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(99)00623-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 61 (6), pp.3915-3921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.61.3915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04752507v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting zone technique as a tool for a combinatorial approach in material science</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Gharbi</w:t>
+                <w:t xml:space="preserve">Comparative optical characterization of various Nd3+:YVO4 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.S Ermeneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Moncorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T Cohen-Adad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bettinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0925-8388(99)00186-3⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 13 (2), pp.193-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-3467(98)00071-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752498v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-temperature photon avalanche upconversion in Tm 3 + : Y 2 O 3 crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 60 (10), pp.7252-7257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.60.7252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative optical characterization of various Nd3+:YVO4 single crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Bettinelli</w:t>
+                <w:t xml:space="preserve">Second-harmonic generation in a microradius LiNbO3 cylinder with a quasi-elliptical cross section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Giulietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sourgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0925-3467(98)00071-8⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 24 (6), pp.394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.24.000394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04752503v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-harmonic generation in a microradius LiNbO3 cylinder with a quasi-elliptical cross section</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Ross</w:t>
+                <w:t xml:space="preserve">Melting zone technique as a tool for a combinatorial approach in material science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Th. Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wolf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cohen-Adad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.24.000394⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 289 (1-2), pp.185-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-8388(99)00186-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752496v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LHPG and flux growth of various Nd:YVO4 single crystals: a comparative characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.S Ermeneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Moncorgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bettinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 33 (10), pp.1457-1465. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0025-5408(98)00143-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and fluorescence properties of Tm3+ doped YVO4 and Y2O3 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.S. Ermeneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moncorgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bettinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 8 (1-2), pp.83-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0925-3467(97)00029-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d'alkylhydrazine par transfert de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Chemical Engineering Journal and the Biochemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 62 (2), pp.97-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0923-0467(95)03063-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase equilibria in the ternary system PbO-Fe2O3-Nb2O5: crystallization field of PbFe0,5Nb0,5O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ferriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rivolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Th. Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Solid State and Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 32, pp.263-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of ultrafine particles alpha-Fe2O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Deygas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 321(IIb), pp.337-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quaternary system CH3NH2-H2O-(CH3)3COCH3-NaOH; solid-liquid-vapour diagram equilibria at 288 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Th Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 318 (1), pp.47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11737,91 +11749,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement thermique des équilibres solide-liquide de mélanges fortement concentrés en acide phosphorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kaddami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11840,569 +11852,569 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Calorimétrie et Analyse thermique (JCAT53)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, PALAISEAU, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase diagrams and industrial bulk growth of single crystals with high added value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Conference on Phase Equilibria - JEEP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSC measurements and modeling of the solid–liquid equilibria of H2O-H3PO4 using Quasi-ideal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kaddami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Symposium on Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, PALERME, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial bulk growth of single crystals with high added value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Int. Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, SETTAT, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the Thermophysical Properties of a-tocopherol + ethanol + n-pentane and a-tocopherol + gasoline mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerkache A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bathily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of growth conditions for ZnO nanowires on flexible substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobna Manoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimi Bechir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Chtourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Advanced Materials and Green Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, HAMMAMET, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process of the industrial synthesis of Ni-Co oxide spinels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12431,113 +12443,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Int. Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, SETTAT, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of antoxidant additives on the physicochemical properties of a surrogate gasoline system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bathily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12552,169 +12564,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of crystallization phenomena in high order systems by synthetic methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th Conference on Phase Equilibria - JEEP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, AGADIR, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of Co2+ and Ni2+ cations between the aqueous phase and mono- and triclinic solid solutions of their hexahydrated nitrates within the range 258.15 – 313.15 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kaddami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12729,87 +12741,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th Conference on Phase Equilibria - JEEP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, AGADIR, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High molecular hydrocarbons characterization for industrial and environmental applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ishac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12817,557 +12829,557 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mokbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 International Mediterranean Gas and Oil Conference (MedGO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rafik Hariri University, Apr 2015, Mechref, Lebanon. pp.7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MedGO.2015.7330324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer of non-polar heavy hydrocarbons in aqueous phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Nakhlé</w:t>
+                <w:t xml:space="preserve">Thermal evolution of solid-liquid equilibria in the quaternary system: NaBH 4 –NaBO 2 –NaOH–H 2 O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vilarinho-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Abou Naccoul</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Jose</w:t>
+                <w:t xml:space="preserve">T. Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIX JEEP – 39th Edition of the Joint European Days on Equilibrium Between Phases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, Nancy, France. pp.01081, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301081⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2013, Nancy, France. pp.01010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870418v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal evolution of solid-liquid equilibria in the quaternary system: NaBH 4 –NaBO 2 –NaOH–H 2 O</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Teyssier</w:t>
+                <w:t xml:space="preserve">Ternary critical point determination of experimental demixion curve: calculation method, relevance and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tenu</w:t>
+                <w:t xml:space="preserve">O. Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Delmas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.J. Counioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIX JEEP – 39th Edition of the Joint European Days on Equilibrium Between Phases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, Nancy, France. pp.01010, </w:t>
+              <w:t xml:space="preserve">, Mar 2013, Nancy, France. pp.01046, </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870302v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternary critical point determination of experimental demixion curve: calculation method, relevance and limits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Mass transfer of non-polar heavy hydrocarbons in aqueous phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nakhlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abou Naccoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zaydan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIX JEEP – 39th Edition of the Joint European Days on Equilibrium Between Phases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, Nancy, France. pp.01046, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301046⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2013, Nancy, France. pp.01081, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02870322v1</w:t>
+                <w:t xml:space="preserve">hal-02870418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-lquid and liquid-liquid-vapor equilibrium of water-extracting solvent-model molecules of tar. Experimental data and modelisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgio Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Mokbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Abou Naccoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13382,113 +13394,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Iberoamerican Conference on phase Equilibria and fluid properties for process design (EQUIFASE 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tar removal from biosyngas in the biomass gasification process. Liquid-liquid-vapor and liquid-liquid equilibria of water + extraction solvent (methyl palmitate or methyloleate) + model molecules of tar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgio Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Mokbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Abou Naccoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13503,418 +13515,418 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermodynamics 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility and related equilibria in the KBO2-H2O and KBO2-H2O-KOH systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olesia Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Tenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Conference on Phase Equilibria (JEEP'09 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage réversible de l'hydrogène dans les véhicules. Amélioration des cinétiques d'adsorption-désorption des alanates d'aluminium par catalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Postole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnetot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gecat 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, La Rochelle, France. pp.30 mai - 2 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00013598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and scintillation properties of some dense X-ray phosphors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garcia-Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pedrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Madej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Inorganic Scintillators and their applications (SCINT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vitaly Mikhaillin, Aug 1999, Moscow (Russia), Russia. pp.527-531</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13924,91 +13936,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSC measurement and thermodynamic modeling of the solid-liquid equilibria in the binary system H3PO4-H4P2O7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kaddami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14027,100 +14039,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Calorimétrie et Analyse thermique (JCAT54)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational purification of H3PO4 by coupling demixing/crystallization in the H2O-H3PO4-Hexane ternary system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Counioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14148,73 +14160,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Conference on Phase Equilibria-JEEP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal behaviour of phtalates in saturated water solution. Comparison between experimental and calculated data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14256,65 +14268,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPEPPD 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId451"/>
+      <w:footerReference w:type="default" r:id="rId452"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14461,51 +14473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Basri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sohier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Villat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17235862" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouhib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kaddami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Counioux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.126061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2024.179837" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.4c00084" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739789v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Bassil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Negadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jose" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2021.106613" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Lizzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Jackson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Campbell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iej.13803" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halla Kerkache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Bathily" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123866" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682638v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadz&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dev&#233;my" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00532" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ghebontni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ducom" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pradelle-Plasse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Jackson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119934" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aoun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b01048" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokbel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.8b00659" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319644v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ishak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mokbel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stephan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paricaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2018.11.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFMLPVNM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337134v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ridha Mahi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahida Bouzina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Negadi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2018.08.025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105863v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Tarhan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mollet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Gerves" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Kumemura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19712-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319710v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Teyssier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2017.12.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vilarinho-Franco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tenu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Counioux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.12.014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03700909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdennebi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benhabib" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goutaudier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bagane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319815v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stephan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lteif" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2017.02.008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HQJHLQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lizzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Attik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jackson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosgogeat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2017.03.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467067v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abeykoon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeanneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Chernyshov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt04208b" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01516818v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Jean-Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60230-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319766v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahija El Goundali" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.6b00795" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319859v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Abou Naccoul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.6b00857" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319863v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Goundali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teyssier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaddami" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2016.06.024" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319870v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Karam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.07.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H612GVD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319879v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schmitt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.10.038" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319887v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Ouladdiaf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez-Carvajal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ouladdiaf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/2/025401" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269440v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fateeva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Clarisse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg501855k" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319889v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Stephan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2014.07.033" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9TC5NKC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319917v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Tenu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Baudouin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.06.026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319902v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Frangieh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Bougrine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhenain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2014.07.019" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319954v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2852-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B64C555B065F814E9F3A0CDD9A985CA0C2072C33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319963v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;caut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2013.09.035" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89H6F58G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870384v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heitzmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.135" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319909v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frangieh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bougrine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Counioux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je3009649" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612021v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Krol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Bouajila" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.12.106" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697888v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Stephan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2011.12.009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJBRHM56-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695752v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Bilge Demirci" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hannauer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.055" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P6S0VKL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03541048v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611575v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic902525s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319928v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11426-010-4074-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RBKKDHVV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319943v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette R. Ouaini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-009-0195-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BV8J7ZNP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360935v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Swierczynski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.09.102" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q95826G2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770231v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sigala" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnetot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-008-9073-4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6VKH6T59-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411489v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hraiech" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jin Kim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1ZP6WHBN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411613v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ito" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boulon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bensalah" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.24.003023" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410713v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970410001728816" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411493v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.201" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVQLSKPR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770237v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;. Miljani&#263;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnetot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.555.355" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411526v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411499v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Amami" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Hreniak" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pazik" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Strek" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/9/096204" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411473v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brenier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.755474" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411458v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amami" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayadi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135114" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R7GR2SHV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411448v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.04.020" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8LBM7D5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411425v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Canibano" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novoselov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yoshikawa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2004.10.026" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBPSQHJQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411451v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hreniak" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pazik" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.021" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RJ6MQKG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410760v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2004.11.052" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7618XH9F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410749v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebbou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fukuda" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119057" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GNBG4309-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410744v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ca&#241;ibano" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119028" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PGZM8861-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410705v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Ito" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheirreddine Lebbou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuguo Fukuda" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/8/029" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410737v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Strek" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.03.012" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZBMBSX9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410555v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Cohen-Adad" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(02)00578-1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0NQ3G9R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410533v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boulon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Cohen-Adad" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.513518" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410490v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brenier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(02)00086-5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ0WPC5F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410483v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th. Cohen-Adad" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020142" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PW6X15HK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108624v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sanchez-Valle" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abraham" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1509843" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027658v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternane" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Th. Cohen-Adad" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kbir-Ariguib" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0925-8388(01)01558-4" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8QP6Q8L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752531v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gallucci" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ermeneux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(00)00077-X" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76P3GJTP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403509v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Carrillo Romo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(00)00078-1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQXFQZPC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403538v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00114-8" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752514v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ermeneux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moncorg&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cone" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.3915" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752528v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aloui-Lebbou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.2000.8837" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z2Z862G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752523v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gallucci" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Th Cohen-Adad" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.F Mentzen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hansen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(00)00764-7" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1N16TF2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752507v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.F. Mentzen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(99)00623-5" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM1401RR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752498v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gharbi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cohen-Adad" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(99)00186-3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403419v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mart&#237;n" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.7252" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752503v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S Ermeneux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moncorge" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T Cohen-Adad" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bettinelli" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(98)00071-8" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J68BK65M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752496v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Giulietti" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sourgen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.24.000394" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752494v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moncorg&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-5408(98)00143-3" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1F0W8D0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752412v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Ermeneux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bettinelli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cavalli" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(97)00029-3" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSHLDWKJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756377v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rey" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-0467(95)03063-8" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMRT8BCK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753361v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferriol" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rivolier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753401v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deygas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guenard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abraham" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756398v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752350v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752171v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752156v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bakher" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752116v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609327v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerkache A." TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathily" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolle" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752091v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Manoubi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimi Bechir" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Chtourou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752108v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609317v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nicolle" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752067v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752051v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881619v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ishac" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jose" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedGO.2015.7330324" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870418v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nakhl&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abou Naccoul" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zaydan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301081" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870302v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tenu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301010" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870322v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baudouin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301046" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967409v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967414v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611551v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013598v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postole" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055628v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dujardin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Murillo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedrini" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madej" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752195v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751867v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Counioux" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615524v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Basri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sohier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Villat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17235862" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouhib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kaddami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Counioux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.126061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2024.179837" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.4c00084" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739789v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Bassil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Negadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jose" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2021.106613" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Lizzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Jackson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Campbell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iej.13803" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halla Kerkache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Bathily" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123866" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682638v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadz&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dev&#233;my" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00532" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ghebontni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ducom" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pradelle-Plasse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Jackson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119934" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aoun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b01048" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokbel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.8b00659" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319644v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ishak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mokbel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stephan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paricaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2018.11.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFMLPVNM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ridha Mahi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahida Bouzina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Negadi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2018.08.025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P69L5MP1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Tarhan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mollet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Gerves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Kumemura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19712-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319710v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Teyssier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2017.12.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319736v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vilarinho-Franco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tenu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Counioux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.12.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319815v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stephan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lteif" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goutaudier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2017.02.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HQJHLQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611965v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lizzi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Attik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jackson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosgogeat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2017.03.017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abeykoon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeanneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Chernyshov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt04208b" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01516818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Jean-Michel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60230-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahija El Goundali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.6b00795" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Abou Naccoul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.6b00857" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03700909v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdennebi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benhabib" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bagane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319863v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Goundali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teyssier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaddami" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2016.06.024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319870v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Karam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.07.018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H612GVD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319879v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schmitt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.10.038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319887v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Ouladdiaf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez-Carvajal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ouladdiaf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/2/025401" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269440v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fateeva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Clarisse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg501855k" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319889v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Stephan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2014.07.033" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9TC5NKC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319917v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Tenu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Baudouin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.06.026" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319902v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Frangieh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Bougrine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhenain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2014.07.019" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319954v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2852-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B64C555B065F814E9F3A0CDD9A985CA0C2072C33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319963v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;caut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2013.09.035" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89H6F58G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870384v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heitzmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.135" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319909v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frangieh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bougrine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Counioux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je3009649" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612021v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Krol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Bouajila" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.12.106" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697888v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Stephan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2011.12.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJBRHM56-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695752v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Bilge Demirci" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hannauer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.055" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P6S0VKL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03541048v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611575v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic902525s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319928v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11426-010-4074-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RBKKDHVV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319943v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette R. Ouaini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-009-0195-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BV8J7ZNP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360935v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Swierczynski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.09.102" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q95826G2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770231v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sigala" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnetot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-008-9073-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6VKH6T59-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411489v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hraiech" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jin Kim" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1ZP6WHBN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411613v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ito" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boulon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bensalah" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.24.003023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410713v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970410001728816" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411493v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.201" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVQLSKPR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770237v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;. Miljani&#263;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnetot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.555.355" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411526v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411499v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Amami" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Hreniak" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pazik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Strek" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/9/096204" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411473v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brenier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.755474" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411458v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amami" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayadi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135114" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R7GR2SHV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411448v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.04.020" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8LBM7D5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411425v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Canibano" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novoselov" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yoshikawa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2004.10.026" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBPSQHJQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411451v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hreniak" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pazik" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.021" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RJ6MQKG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410760v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2004.11.052" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7618XH9F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410744v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ca&#241;ibano" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119028" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PGZM8861-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410705v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Ito" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheirreddine Lebbou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuguo Fukuda" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/8/029" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410737v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Strek" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.03.012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZBMBSX9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410749v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebbou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fukuda" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119057" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GNBG4309-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410555v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Cohen-Adad" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(02)00578-1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0NQ3G9R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410533v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boulon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Cohen-Adad" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.513518" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410483v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th. Cohen-Adad" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020142" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PW6X15HK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027658v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternane" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Th. Cohen-Adad" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kbir-Ariguib" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0925-8388(01)01558-4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8QP6Q8L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108624v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sanchez-Valle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abraham" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1509843" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410490v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brenier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(02)00086-5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ0WPC5F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752531v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gallucci" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ermeneux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(00)00077-X" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76P3GJTP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403509v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Carrillo Romo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(00)00078-1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQXFQZPC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403538v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00114-8" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752528v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aloui-Lebbou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.2000.8837" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z2Z862G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752523v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gallucci" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Th Cohen-Adad" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.F Mentzen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hansen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(00)00764-7" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1N16TF2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752507v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.F. Mentzen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(99)00623-5" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM1401RR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752514v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ermeneux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moncorg&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cone" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.3915" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752503v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S Ermeneux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moncorge" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T Cohen-Adad" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bettinelli" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(98)00071-8" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J68BK65M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403419v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mart&#237;n" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.7252" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752496v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Giulietti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sourgen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.24.000394" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752498v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gharbi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cohen-Adad" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(99)00186-3" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752494v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moncorg&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-5408(98)00143-3" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1F0W8D0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752412v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Ermeneux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bettinelli" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cavalli" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(97)00029-3" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSHLDWKJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756377v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rey" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-0467(95)03063-8" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMRT8BCK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753361v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferriol" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rivolier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753401v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deygas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guenard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abraham" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756398v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752350v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752171v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752156v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bakher" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752116v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609327v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerkache A." TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathily" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolle" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752091v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Manoubi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimi Bechir" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Chtourou" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752108v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609317v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nicolle" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752067v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752051v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881619v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ishac" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jose" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedGO.2015.7330324" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870302v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tenu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301010" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870322v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baudouin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301046" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870418v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nakhl&#233;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abou Naccoul" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zaydan" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301081" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967409v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967414v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611551v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013598v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postole" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055628v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dujardin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Murillo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedrini" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madej" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752195v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751867v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Counioux" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615524v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>