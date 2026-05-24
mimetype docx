--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -369,321 +369,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid and crystallized phases stability in the sub-system H3PO4-H4P2O7: Experimental determination and modeling</w:t>
+                <w:t xml:space="preserve">Enhancement of Orthophosphoric Acid Extraction by the Synergic Effect of Tributyl Phosphate and Methyl Isobutyl Ketone in the Quaternary System H2O–H3PO4–TBP–MIBK at 298.2 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Toche</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Kaddami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2024.179837⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (6), pp.2264-2272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.4c00084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739900v1</w:t>
+                <w:t xml:space="preserve">hal-04739890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Orthophosphoric Acid Extraction by the Synergic Effect of Tributyl Phosphate and Methyl Isobutyl Ketone in the Quaternary System H2O–H3PO4–TBP–MIBK at 298.2 K</w:t>
+                <w:t xml:space="preserve">Liquid and crystallized phases stability in the sub-system H3PO4-H4P2O7: Experimental determination and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Kaddami</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69 (6), pp.2264-2272. </w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 740, pp.179837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.4c00084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2024.179837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739890v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental measurements for the liquid-liquid equilibrium of ternary systems [(water + methyl oleate + model mixtures of tar (naphthalene, phenanthrene and anthracene)] issued from the biomass gasification process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgio Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -888,295 +888,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor-liquid equilibria of α-tocopherol in transportation fuels surrogates: An experimental and modeling study</w:t>
+                <w:t xml:space="preserve">Drug Interactions with Plasticized PVCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halla Kerkache</w:t>
+                <w:t xml:space="preserve">Meriem Sahnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdourrahmane Bathily</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
+                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Paricaud</w:t>
+                <w:t xml:space="preserve">Sarah Ech Cherif El Kettani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.123866⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.2c00532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615256v1</w:t>
+                <w:t xml:space="preserve">hal-03682638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug Interactions with Plasticized PVCs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vapor-liquid equilibria of α-tocopherol in transportation fuels surrogates: An experimental and modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ech Cherif El Kettani</w:t>
+                <w:t xml:space="preserve">Halla Kerkache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Devémy</w:t>
+                <w:t xml:space="preserve">Abdourrahmane Bathily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Goujon</w:t>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 319, pp.123866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsapm.2c00532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.123866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682638v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les verres bioactifs : composition, propriétés, méthodes de fabrication, applications cliniques</w:t>
               </w:r>
@@ -1447,51 +1447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgio Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1568,51 +1568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Measurements and Modeling Study of Liquid–Liquid Equilibrium [(Water + Methyl Oleate + Model Molecules of Tar Issued from the Biomass Gasification Process (Benzene, Toluene, Phenol, Thiophene, and Pyridine)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgio Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Mokbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1887,51 +1887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 131, pp.286-293. </w:t>
@@ -2506,943 +2506,943 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphoric acid production by attacking phosphate rock with recycled hexafluosilicic acid</w:t>
+                <w:t xml:space="preserve">Removal of Aluminium and Iron Ions from Phosphoric Acid by Precipitation of Organo-Metallic Complex Using Organophosphorous Reagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Matta</w:t>
+                <w:t xml:space="preserve">N. Abdennebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Stephan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Stephan</w:t>
+                <w:t xml:space="preserve">Karim Benhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lteif</w:t>
+                <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Goutaudier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Bagane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mineral Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), pp.557--565</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319815v1</w:t>
+                <w:t xml:space="preserve">hal-03700909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characteristic and biological behaviour of implanted and restorative bioglasses used in medicine and dentistry: A systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphoric acid production by attacking phosphate rock with recycled hexafluosilicic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lizzi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Grosgogeat</w:t>
+                <w:t xml:space="preserve">R. Lteif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dental.2017.03.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mineral Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 161, pp.21-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.minpro.2017.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611965v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the iron redox state inside a microporous porphyrinic metal organic framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical characteristic and biological behaviour of implanted and restorative bioglasses used in medicine and dentistry: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Attik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Abeykoon</w:t>
+                <w:t xml:space="preserve">P. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Goutaudier</w:t>
+                <w:t xml:space="preserve">B. Grosgogeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6dt04208b⟩</w:t>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (6), pp.702 - 712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dental.2017.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467067v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the solubility constants of the hydrated solid phases in the H2O-Al2O3-SO3 ternary system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Jean-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 226 (943–955), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjst/e2016-60230-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread Solid Solutions of Hexahydrated Cobalt and Nickel Nitrates: Solid–Liquid Equilibria at 273.15 and 303.15 K and Characterization of Mixed Crystals of Homogeneous Composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Teyssier</w:t>
+                <w:t xml:space="preserve">Tuning the iron redox state inside a microporous porphyrinic metal organic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Abeykoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahija El Goundali</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Chernyshov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.6b00795⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (2), pp.517-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6dt04208b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319766v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination of Tar in Biomass Gasification Process: Liquid–Liquid Equilibrium of Ternary Systems {Water + Solvent ( p -Xylene and Methyl Hexadecanoate) + Model Molecules of Tar (Thiophene, Pyridine, Naphthalene, Phenathrene, and Anthracene)}</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Widespread Solid Solutions of Hexahydrated Cobalt and Nickel Nitrates: Solid–Liquid Equilibria at 273.15 and 303.15 K and Characterization of Mixed Crystals of Homogeneous Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahija El Goundali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Kaddami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 62 (3), pp.1028-1035. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.6b00857⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 62 (3), pp.980-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.6b00795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319859v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of Aluminium and Iron Ions from Phosphoric Acid by Precipitation of Organo-Metallic Complex Using Organophosphorous Reagent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Abdennebi</w:t>
+                <w:t xml:space="preserve">Elimination of Tar in Biomass Gasification Process: Liquid–Liquid Equilibrium of Ternary Systems {Water + Solvent ( p -Xylene and Methyl Hexadecanoate) + Model Molecules of Tar (Thiophene, Pyridine, Naphthalene, Phenathrene, and Anthracene)}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgio Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Mokbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Benhabib</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ramy Abou Naccoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (3), pp.1028-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.6b00857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700909v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear behaviour in isothermal equilibria involving saturated electrolyte solutions: The H 2 O–Co(NO 3 ) 2 –Ni(NO 3 ) 2 ternary system at low temperature</w:t>
               </w:r>
@@ -3480,51 +3480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kaddami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Counioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 101, pp.343-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3597,51 +3597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mokbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3730,51 +3730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3994,51 +3994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Nouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4102,51 +4102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-flow microfluidic method for octanol-water partition coefficient measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Mokbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4521,51 +4521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Tenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahija El Goundali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kaddami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5090,51 +5090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olesia Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Bouajila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5211,51 +5211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgio Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Mokbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Abou Naccoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5869,64 +5869,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Transfer of Carbaryl from Pure Water to Salt Aqueous Solution: Result Comparison Between Sea and Lab-Made Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Abou Naccoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6155,315 +6155,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen storage in borohydrides Comparison of hydrolysis conditions of LiBH4, NaBH4 and KBH4</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breakage of Yb 3+ pairs by Na + in Yb 3+ -doped CaF 2 laser host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Sigala</w:t>
+                <w:t xml:space="preserve">S. Hraiech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Bonnetot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-008-9073-4⟩</w:t>
+              <w:t xml:space="preserve">Annales de Physique Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (2-3), pp.59-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/anphys:2008007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770231v1</w:t>
+                <w:t xml:space="preserve">hal-04411489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakage of Yb 3+ pairs by Na + in Yb 3+ -doped CaF 2 laser host</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Jouini</w:t>
+                <w:t xml:space="preserve">Hydrogen storage in borohydrides Comparison of hydrolysis conditions of LiBH4, NaBH4 and KBH4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Jin Kim</w:t>
+                <w:t xml:space="preserve">Catherine Sigala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Guyot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Bonnetot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Physique Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 32 (2-3), pp.59-61. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 94 (3), pp.785 - 790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/anphys:2008007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10973-008-9073-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411489v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic properties, concentration quenching, and prediction of infrared laser emission of Yb^3+-doped KY_3F_10 cubic crystal</w:t>
               </w:r>
@@ -6488,64 +6488,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24 (12), pp.3023. </w:t>
@@ -6583,90 +6583,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From optical spectroscopy to a concentration quenching model and a theoretical approach to laser optimization for Yb 3+ -doped YLiF 4 crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6743,77 +6743,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 122-123, pp.444-446. </w:t>
@@ -7032,64 +7032,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24 (12), pp.3023. </w:t>
@@ -7121,351 +7121,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New optical tools used for characterization of phase transitions in nonlinear nano-crystals. Example of Yb 3+ -doped BaTiO 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yb&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;-doped CaF&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt; cubic fluoride crystal: spectroscopic properties, concentration quenching analysis, and laser optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaouher Amami</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Wieslaw Strek</w:t>
+                <w:t xml:space="preserve">A. Brenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/19/9/096204⟩</w:t>
+              <w:t xml:space="preserve">Proceedings SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6785, pp.678503-678503-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.755474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411499v1</w:t>
+                <w:t xml:space="preserve">hal-04411473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yb&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;-doped CaF&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt; cubic fluoride crystal: spectroscopic properties, concentration quenching analysis, and laser optimization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Goutaudier</w:t>
+                <w:t xml:space="preserve">New optical tools used for characterization of phase transitions in nonlinear nano-crystals. Example of Yb 3+ -doped BaTiO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouher Amami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Hreniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pazik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brenier</w:t>
+                <w:t xml:space="preserve">Wieslaw Strek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings SPIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 6785, pp.678503-678503-13. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (9), pp.096204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.755474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/19/9/096204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411473v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second harmonic generation and Yb 3+ cooperative emission as unusual ways to probe phase transitions in BaTiO 3 sol-gel nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Amami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7567,64 +7567,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 292 (2), pp.230-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7670,77 +7670,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yb3+-doped Gd3Ga5O12 garnet single crystals grown by the micro-pulling down technique for laser application. Part 2: Concentration quenching analysis and laser optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Canibano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Novoselov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7842,77 +7842,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Amami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hreniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pazik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 119-120, pp.383-387. </w:t>
@@ -7962,77 +7962,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yb3+-doped Gd3Ga5O12 garnet single crystals grown by the micro-pulling down technique for laser application. Part I: Spectroscopic properties and assignment of energy levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Canibano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Novoselov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8102,595 +8102,595 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic properties and quenching mechanisms of Yb 3+ - doped garnet crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and spectroscopic characterization of Yb 3+ in Ca 1-X Yb X F 2+X crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Cañibano</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fukuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 119, pp.143-144. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2004119028⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 119, pp.201-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2004119057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410744v1</w:t>
+                <w:t xml:space="preserve">hal-04410749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal growth, Yb 3+ spectroscopy, concentration quenching analysis and potentiality of laser emission in Ca 1 X Yb X F 2+ X</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopic properties and quenching mechanisms of Yb 3+ - doped garnet crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Cañibano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 119, pp.143-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2004119028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/16/8/029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04410705v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The size-effect on luminescence properties of BaTiO3:Eu3+ nanocrystallites prepared by the sol–gel method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal growth, Yb 3+ spectroscopy, concentration quenching analysis and potentiality of laser emission in Ca 1 X Yb X F 2+ X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Strek</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Boulon</w:t>
+                <w:t xml:space="preserve">Masahiko Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuguo Fukuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2004.03.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (8), pp.1501-1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/16/8/029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410737v1</w:t>
+                <w:t xml:space="preserve">hal-04410705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and spectroscopic characterization of Yb 3+ in Ca 1-X Yb X F 2+X crystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">The size-effect on luminescence properties of BaTiO3:Eu3+ nanocrystallites prepared by the sol–gel method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hreniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Strek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Amami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Fukuda</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 119, pp.201-202. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 380 (1-2), pp.348-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2004119057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2004.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410749v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative and non-radiative energy transfers in Yb3+-doped sesquioxide and garnet laser crystals from a combinatorial approach based on gradient concentration fibers</w:t>
               </w:r>
@@ -8702,64 +8702,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8844,64 +8844,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Therese Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8942,591 +8942,591 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance de fibres à gradient de concentration et analyse des processus dynamiques de transitions laser résonnantesdans Y 2 0 3 dopé Er 3+ , Yb 3+ et Ho 3+</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Guyot</w:t>
+                <w:t xml:space="preserve">Search of optimized trivalent ytterbium doped-inorganic crystals for laser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Th. Cohen-Adad</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Brenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 12 (5), pp.227-229. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 341 (1-2), pp.2-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:20020142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0925-8388(02)00086-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410483v1</w:t>
+                <w:t xml:space="preserve">hal-04410490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of boron in hydroxyapatite: synthesis and structural characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Croissance de fibres à gradient de concentration et analyse des processus dynamiques de transitions laser résonnantesdans Y 2 0 3 dopé Er 3+ , Yb 3+ et Ho 3+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ternane</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Th. Cohen-Adad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0925-8388(01)01558-4⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12 (5), pp.227-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:20020142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027658v1</w:t>
+                <w:t xml:space="preserve">hal-04410483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Sm3+ fluorescence in Sm-doped yttrium aluminum garnet: Application to pressure calibration in diamond-anvil cell at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Sanchez-Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Sanchez-Valle</w:t>
+                <w:t xml:space="preserve">Bruno Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 92 (8), pp.4349-4353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1509843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search of optimized trivalent ytterbium doped-inorganic crystals for laser applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Boulon</w:t>
+                <w:t xml:space="preserve">Introduction of boron in hydroxyapatite: synthesis and structural characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ternane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Th. Cohen-Adad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Brenier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
+                <w:t xml:space="preserve">N. Kbir-Ariguib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 341 (1-2), pp.2-7. </w:t>
+              <w:t xml:space="preserve">, 2002, 333 (1-2), pp.62-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0925-8388(02)00086-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0925-8388(01)01558-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410490v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undoped and Yb3+-doped Al2(WO4)3: crystal growth and spectroscopy of new optical materials</w:t>
               </w:r>
@@ -9551,51 +9551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ermeneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Th. Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9667,77 +9667,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yb3+-doped Ba2NaNb5O15 (BNN) growth, characterization and spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.Carrillo Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Th. Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9813,77 +9813,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to “Optimization of spectroscopic properties of Yb3+-doped refractory sesquioxides: cubic Y2O3, Lu2O3 and monoclinic Gd2O3” [Optical Materials 16 (2001) 475–483]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Th. Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9924,1204 +9924,1204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gadolinium and Yttrium Borates: Thermal Behavior and Structural Considerations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiphonon relaxation in YVO4 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Aloui-Lebbou</w:t>
+                <w:t xml:space="preserve">F. Ermeneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dujardin</w:t>
+                <w:t xml:space="preserve">R. Moncorgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jssc.2000.8837⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 61 (6), pp.3915-3921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.61.3915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752528v1</w:t>
+                <w:t xml:space="preserve">hal-04752514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neutron diffraction study of non-stoichiometric α-KYW2O8</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Gallucci</w:t>
+                <w:t xml:space="preserve">Gadolinium and Yttrium Borates: Thermal Behavior and Structural Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Th. Cohen-Adad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Aloui-Lebbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.Th Cohen-Adad</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.F Mentzen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 154 (1), pp.204-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jssc.2000.8837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0925-8388(00)00764-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752523v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonstoichiometric KY(WO4)2: crystal growth, chemical and physical characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Gallucci</w:t>
+                <w:t xml:space="preserve">A neutron diffraction study of non-stoichiometric α-KYW2O8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gallucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.F. Mentzen</w:t>
+                <w:t xml:space="preserve">M.Th Cohen-Adad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.F Mentzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(99)00623-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 306 (1-2), pp.227-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-8388(00)00764-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752507v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphonon relaxation in YVO4 single crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Ermeneux</w:t>
+                <w:t xml:space="preserve">Nonstoichiometric KY(WO4)2: crystal growth, chemical and physical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gallucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Moncorgé</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Th. Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Sun</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B.F. Mentzen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 209 (4), pp.895-905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(99)00623-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.61.3915⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04752514v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative optical characterization of various Nd3+:YVO4 single crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Melting zone technique as a tool for a combinatorial approach in material science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Th. Cohen-Adad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.S Ermeneux</w:t>
+                <w:t xml:space="preserve">M. Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Moncorge</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Cohen-Adad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0925-3467(98)00071-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 289 (1-2), pp.185-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-8388(99)00186-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752503v1</w:t>
+                <w:t xml:space="preserve">hal-04752498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature photon avalanche upconversion in Tm 3 + : Y 2 O 3 crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative optical characterization of various Nd3+:YVO4 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.S Ermeneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Moncorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T Cohen-Adad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Martín</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Boulon</w:t>
+                <w:t xml:space="preserve">M Bettinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 13 (2), pp.193-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-3467(98)00071-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.60.7252⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04403419v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-harmonic generation in a microradius LiNbO3 cylinder with a quasi-elliptical cross section</w:t>
+                <w:t xml:space="preserve">Room-temperature photon avalanche upconversion in Tm 3 + : Y 2 O 3 crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Yu</w:t>
+                <w:t xml:space="preserve">I. Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Giulietti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Wolf</w:t>
+                <w:t xml:space="preserve">S. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.24.000394⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 60 (10), pp.7252-7257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.60.7252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752496v1</w:t>
+                <w:t xml:space="preserve">hal-04403419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting zone technique as a tool for a combinatorial approach in material science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.Th. Cohen-Adad</w:t>
+                <w:t xml:space="preserve">Second-harmonic generation in a microradius LiNbO3 cylinder with a quasi-elliptical cross section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Giulietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sourgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gharbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
+                <w:t xml:space="preserve">A. Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cohen-Adad</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 289 (1-2), pp.185-196. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 24 (6), pp.394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0925-8388(99)00186-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.24.000394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752498v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LHPG and flux growth of various Nd:YVO4 single crystals: a comparative characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.S Ermeneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Moncorgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bettinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 33 (10), pp.1457-1465. </w:t>
@@ -11184,51 +11184,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and fluorescence properties of Tm3+ doped YVO4 and Y2O3 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.S. Ermeneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moncorgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11472,51 +11472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rivolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Th. Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Solid State and Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 32, pp.263-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11662,51 +11662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quaternary system CH3NH2-H2O-(CH3)3COCH3-NaOH; solid-liquid-vapour diagram equilibria at 288 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Th Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 318 (1), pp.47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11776,51 +11776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement thermique des équilibres solide-liquide de mélanges fortement concentrés en acide phosphorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11970,51 +11970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSC measurements and modeling of the solid–liquid equilibria of H2O-H3PO4 using Quasi-ideal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12177,64 +12177,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerkache A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bathily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12270,299 +12270,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of growth conditions for ZnO nanowires on flexible substrate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Radhouane Chtourou</w:t>
+                <w:t xml:space="preserve">Process of the industrial synthesis of Ni-Co oxide spinels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Kaddami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Advanced Materials and Green Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, HAMMAMET, Tunisia</w:t>
+              <w:t xml:space="preserve">2nd Int. Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, SETTAT, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752091v1</w:t>
+                <w:t xml:space="preserve">hal-04752108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process of the industrial synthesis of Ni-Co oxide spinels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Kaddami</w:t>
+                <w:t xml:space="preserve">Optimization of growth conditions for ZnO nanowires on flexible substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lobna Manoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimi Bechir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Chtourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Int. Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, SETTAT, Morocco</w:t>
+              <w:t xml:space="preserve">4th Advanced Materials and Green Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, HAMMAMET, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752108v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of antoxidant additives on the physicochemical properties of a surrogate gasoline system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bathily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12905,425 +12905,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal evolution of solid-liquid equilibria in the quaternary system: NaBH 4 –NaBO 2 –NaOH–H 2 O</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass transfer of non-polar heavy hydrocarbons in aqueous phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tenu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Capron</w:t>
+                <w:t xml:space="preserve">R. Nakhlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abou Naccoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zaydan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIX JEEP – 39th Edition of the Joint European Days on Equilibrium Between Phases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, Nancy, France. pp.01010, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301010⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2013, Nancy, France. pp.01081, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02870302v1</w:t>
+                <w:t xml:space="preserve">hal-02870418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternary critical point determination of experimental demixion curve: calculation method, relevance and limits</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal evolution of solid-liquid equilibria in the quaternary system: NaBH 4 –NaBO 2 –NaOH–H 2 O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vilarinho-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIX JEEP – 39th Edition of the Joint European Days on Equilibrium Between Phases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, Nancy, France. pp.01046, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301046⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2013, Nancy, France. pp.01010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870322v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer of non-polar heavy hydrocarbons in aqueous phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Nakhlé</w:t>
+                <w:t xml:space="preserve">Ternary critical point determination of experimental demixion curve: calculation method, relevance and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Abou Naccoul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Goutaudier</w:t>
+                <w:t xml:space="preserve">F. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Zaydan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Counioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIX JEEP – 39th Edition of the Joint European Days on Equilibrium Between Phases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, Nancy, France. pp.01081, </w:t>
+              <w:t xml:space="preserve">, Mar 2013, Nancy, France. pp.01046, </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870418v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-lquid and liquid-liquid-vapor equilibrium of water-extracting solvent-model molecules of tar. Experimental data and modelisation</w:t>
               </w:r>
@@ -13335,64 +13335,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgio Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Mokbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Abou Naccoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13456,51 +13456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgio Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Mokbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Abou Naccoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13685,51 +13685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage réversible de l'hydrogène dans les véhicules. Amélioration des cinétiques d'adsorption-désorption des alanates d'aluminium par catalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Postole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13845,51 +13845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pedrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Madej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Inorganic Scintillators and their applications (SCINT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vitaly Mikhaillin, Aug 1999, Moscow (Russia), Russia. pp.527-531</w:t>
@@ -13963,51 +13963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSC measurement and thermodynamic modeling of the solid-liquid equilibria in the binary system H3PO4-H4P2O7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14101,51 +14101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Counioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kaddami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14235,51 +14235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ishak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPEPPD 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14473,51 +14473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Basri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sohier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Villat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17235862" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouhib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kaddami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Counioux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.126061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2024.179837" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.4c00084" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739789v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Bassil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Negadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jose" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2021.106613" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Lizzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Jackson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Campbell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iej.13803" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halla Kerkache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Bathily" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123866" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682638v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadz&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dev&#233;my" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00532" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ghebontni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ducom" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pradelle-Plasse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Jackson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119934" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aoun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b01048" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokbel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.8b00659" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319644v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ishak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mokbel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stephan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paricaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2018.11.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFMLPVNM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ridha Mahi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahida Bouzina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Negadi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2018.08.025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P69L5MP1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Tarhan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mollet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Gerves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Kumemura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19712-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319710v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Teyssier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2017.12.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319736v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vilarinho-Franco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tenu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Counioux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.12.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319815v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stephan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lteif" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goutaudier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2017.02.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HQJHLQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611965v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lizzi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Attik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jackson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosgogeat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2017.03.017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abeykoon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeanneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Chernyshov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt04208b" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01516818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Jean-Michel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60230-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahija El Goundali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.6b00795" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Abou Naccoul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.6b00857" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03700909v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdennebi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benhabib" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bagane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319863v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Goundali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teyssier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaddami" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2016.06.024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319870v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Karam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.07.018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H612GVD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319879v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schmitt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.10.038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319887v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Ouladdiaf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez-Carvajal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ouladdiaf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/2/025401" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269440v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fateeva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Clarisse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg501855k" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319889v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Stephan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2014.07.033" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9TC5NKC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319917v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Tenu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Baudouin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.06.026" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319902v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Frangieh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Bougrine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhenain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2014.07.019" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319954v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2852-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B64C555B065F814E9F3A0CDD9A985CA0C2072C33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319963v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;caut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2013.09.035" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89H6F58G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870384v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heitzmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.135" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319909v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frangieh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bougrine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Counioux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je3009649" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612021v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Krol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Bouajila" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.12.106" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697888v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Stephan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2011.12.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJBRHM56-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695752v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Bilge Demirci" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hannauer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.055" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P6S0VKL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03541048v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611575v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic902525s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319928v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11426-010-4074-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RBKKDHVV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319943v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette R. Ouaini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-009-0195-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BV8J7ZNP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360935v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Swierczynski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.09.102" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q95826G2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770231v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sigala" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnetot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-008-9073-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6VKH6T59-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411489v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hraiech" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jin Kim" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1ZP6WHBN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411613v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ito" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boulon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bensalah" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.24.003023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410713v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970410001728816" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411493v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.201" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVQLSKPR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770237v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;. Miljani&#263;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnetot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.555.355" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411526v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411499v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Amami" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Hreniak" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pazik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Strek" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/9/096204" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411473v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brenier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.755474" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411458v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amami" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayadi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135114" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R7GR2SHV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411448v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.04.020" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8LBM7D5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411425v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Canibano" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novoselov" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yoshikawa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2004.10.026" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBPSQHJQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411451v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hreniak" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pazik" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.021" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RJ6MQKG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410760v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2004.11.052" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7618XH9F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410744v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ca&#241;ibano" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119028" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PGZM8861-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410705v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Ito" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheirreddine Lebbou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuguo Fukuda" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/8/029" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410737v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Strek" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.03.012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZBMBSX9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410749v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebbou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fukuda" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119057" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GNBG4309-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410555v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Cohen-Adad" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(02)00578-1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0NQ3G9R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410533v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boulon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Cohen-Adad" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.513518" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410483v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th. Cohen-Adad" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020142" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PW6X15HK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027658v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternane" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Th. Cohen-Adad" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kbir-Ariguib" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0925-8388(01)01558-4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8QP6Q8L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108624v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sanchez-Valle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abraham" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1509843" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410490v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brenier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(02)00086-5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ0WPC5F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752531v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gallucci" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ermeneux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(00)00077-X" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76P3GJTP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403509v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Carrillo Romo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(00)00078-1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQXFQZPC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403538v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00114-8" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752528v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aloui-Lebbou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.2000.8837" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z2Z862G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752523v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gallucci" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Th Cohen-Adad" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.F Mentzen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hansen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(00)00764-7" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1N16TF2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752507v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.F. Mentzen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(99)00623-5" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM1401RR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752514v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ermeneux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moncorg&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cone" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.3915" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752503v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S Ermeneux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moncorge" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T Cohen-Adad" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bettinelli" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(98)00071-8" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J68BK65M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403419v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mart&#237;n" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.7252" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752496v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Giulietti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sourgen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.24.000394" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752498v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gharbi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cohen-Adad" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(99)00186-3" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752494v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moncorg&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-5408(98)00143-3" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1F0W8D0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752412v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Ermeneux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bettinelli" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cavalli" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(97)00029-3" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSHLDWKJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756377v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rey" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-0467(95)03063-8" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMRT8BCK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753361v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferriol" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rivolier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753401v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deygas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guenard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abraham" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756398v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752350v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752171v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752156v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bakher" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752116v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609327v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerkache A." TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathily" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolle" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752091v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Manoubi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimi Bechir" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Chtourou" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752108v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609317v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nicolle" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752067v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752051v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881619v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ishac" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jose" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedGO.2015.7330324" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870302v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tenu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301010" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870322v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baudouin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301046" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870418v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nakhl&#233;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abou Naccoul" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zaydan" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301081" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967409v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967414v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611551v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013598v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postole" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055628v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dujardin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Murillo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedrini" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madej" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752195v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751867v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Counioux" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615524v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Basri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sohier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Villat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17235862" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouhib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kaddami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Counioux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.126061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739890v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.4c00084" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739900v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2024.179837" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739789v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Bassil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Negadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jose" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2021.106613" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Lizzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Jackson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Campbell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iej.13803" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682638v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadz&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dev&#233;my" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00532" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615256v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halla Kerkache" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Bathily" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123866" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ghebontni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ducom" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pradelle-Plasse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Jackson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119934" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aoun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b01048" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokbel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.8b00659" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319644v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ishak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mokbel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stephan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paricaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2018.11.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFMLPVNM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ridha Mahi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahida Bouzina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Negadi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2018.08.025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P69L5MP1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Tarhan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mollet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Gerves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Kumemura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19712-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319710v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Teyssier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2017.12.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319736v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vilarinho-Franco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tenu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Counioux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.12.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03700909v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdennebi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benhabib" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goutaudier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bagane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319815v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stephan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lteif" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2017.02.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HQJHLQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611965v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lizzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Attik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jackson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosgogeat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2017.03.017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01516818v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Jean-Michel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60230-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abeykoon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeanneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Chernyshov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt04208b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319766v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahija El Goundali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.6b00795" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319859v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Abou Naccoul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.6b00857" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319863v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Goundali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teyssier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaddami" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2016.06.024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319870v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Karam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.07.018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H612GVD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319879v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schmitt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.10.038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319887v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Ouladdiaf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez-Carvajal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ouladdiaf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/2/025401" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269440v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fateeva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Clarisse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg501855k" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319889v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Stephan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2014.07.033" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9TC5NKC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319917v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Tenu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Baudouin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.06.026" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319902v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Frangieh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Bougrine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhenain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2014.07.019" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319954v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2852-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B64C555B065F814E9F3A0CDD9A985CA0C2072C33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319963v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;caut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2013.09.035" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89H6F58G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870384v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heitzmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.135" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319909v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frangieh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bougrine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Counioux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je3009649" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612021v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Krol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Bouajila" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.12.106" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697888v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Stephan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2011.12.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJBRHM56-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695752v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Bilge Demirci" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hannauer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.055" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P6S0VKL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03541048v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611575v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic902525s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319928v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11426-010-4074-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RBKKDHVV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319943v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette R. Ouaini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-009-0195-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BV8J7ZNP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360935v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Swierczynski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.09.102" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q95826G2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411489v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hraiech" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jin Kim" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1ZP6WHBN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770231v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sigala" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnetot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-008-9073-4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6VKH6T59-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411613v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ito" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boulon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bensalah" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.24.003023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410713v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970410001728816" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411493v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.201" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVQLSKPR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770237v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;. Miljani&#263;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnetot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.555.355" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411526v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411473v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brenier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.755474" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411499v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Amami" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Hreniak" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pazik" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Strek" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/9/096204" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411458v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amami" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayadi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135114" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R7GR2SHV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411448v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.04.020" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8LBM7D5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411425v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Canibano" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novoselov" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yoshikawa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2004.10.026" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBPSQHJQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411451v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hreniak" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pazik" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.021" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RJ6MQKG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410760v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2004.11.052" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7618XH9F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410749v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebbou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fukuda" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119057" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GNBG4309-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410744v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ca&#241;ibano" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119028" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PGZM8861-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410705v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Ito" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheirreddine Lebbou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuguo Fukuda" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/8/029" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410737v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Strek" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.03.012" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZBMBSX9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410555v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Cohen-Adad" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(02)00578-1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0NQ3G9R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410533v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boulon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Cohen-Adad" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.513518" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410490v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brenier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(02)00086-5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ0WPC5F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410483v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th. Cohen-Adad" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020142" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PW6X15HK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108624v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sanchez-Valle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abraham" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1509843" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027658v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternane" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Th. Cohen-Adad" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kbir-Ariguib" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0925-8388(01)01558-4" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8QP6Q8L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752531v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gallucci" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ermeneux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(00)00077-X" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76P3GJTP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403509v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Carrillo Romo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(00)00078-1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQXFQZPC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403538v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00114-8" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752514v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ermeneux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moncorg&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cone" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.3915" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752528v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aloui-Lebbou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.2000.8837" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z2Z862G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752523v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gallucci" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Th Cohen-Adad" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.F Mentzen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hansen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(00)00764-7" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1N16TF2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752507v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.F. Mentzen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(99)00623-5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM1401RR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752498v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gharbi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cohen-Adad" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(99)00186-3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752503v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S Ermeneux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moncorge" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T Cohen-Adad" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bettinelli" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(98)00071-8" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J68BK65M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403419v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mart&#237;n" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.7252" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752496v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Giulietti" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sourgen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.24.000394" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752494v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moncorg&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-5408(98)00143-3" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1F0W8D0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752412v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Ermeneux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bettinelli" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cavalli" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(97)00029-3" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSHLDWKJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756377v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rey" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-0467(95)03063-8" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMRT8BCK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753361v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferriol" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rivolier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753401v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deygas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guenard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abraham" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756398v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752350v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752171v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752156v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bakher" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752116v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609327v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerkache A." TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathily" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolle" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752108v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752091v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Manoubi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimi Bechir" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Chtourou" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609317v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nicolle" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752067v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752051v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881619v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ishac" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jose" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedGO.2015.7330324" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870418v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nakhl&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abou Naccoul" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zaydan" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301081" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870302v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tenu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301010" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870322v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baudouin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301046" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967409v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967414v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611551v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013598v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postole" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055628v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dujardin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Murillo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedrini" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madej" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752195v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751867v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Counioux" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615524v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>