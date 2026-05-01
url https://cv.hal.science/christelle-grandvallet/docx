--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -234,265 +234,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of a model to determine the process parameters for manufacturing thick parts with WAAM technology</w:t>
+                <w:t xml:space="preserve">Effect of temperature and substrate geometry on single aluminium weld bead geometry deposited by Wire Arc Additive Manufacturing: Proposition of an experimental procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
+                <w:t xml:space="preserve">Maxime Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supasit Manokruang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production &amp; Manufacturing Research: An Open Access Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21693277.2023.2240871⟩</w:t>
+              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45, pp.61-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2023.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208759v1</w:t>
+                <w:t xml:space="preserve">hal-04140665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature and substrate geometry on single aluminium weld bead geometry deposited by Wire Arc Additive Manufacturing: Proposition of an experimental procedure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Supasit Manokruang</w:t>
+                <w:t xml:space="preserve">Proposition of a model to determine the process parameters for manufacturing thick parts with WAAM technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 45, pp.61-68. </w:t>
+              <w:t xml:space="preserve">Production &amp; Manufacturing Research: An Open Access Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2023.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21693277.2023.2240871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140665v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast simulation for powder bed fusion process based on thermal field pattern repetitions: application on electron beam melting process</w:t>
               </w:r>
@@ -1295,316 +1295,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient Care Process for the Use of Augmented Reality in Robotic Cardiac Surgery</w:t>
+                <w:t xml:space="preserve">Proposition d'intégration d'un outil d'aide à la décision dans les méthodologies multicritères de conception de produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thomann</w:t>
+                <w:t xml:space="preserve">Héloïse Dauvillaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daarshan Devarmani</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th INTERNATIONAL CONFERENCE ON HEALTH CARE SYSTEMS ENGINEERING (HCSE 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Koç University, Jul 2025, Istanbul, Turkey. 3 p</w:t>
+              <w:t xml:space="preserve">Colloque S.Mart 2025 : Recherche et enseignement agiles pour une industrie soutenable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S.Mart, May 2025, Vogüé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287034v1</w:t>
+                <w:t xml:space="preserve">hal-05111952v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'intégration d'un outil d'aide à la décision dans les méthodologies multicritères de conception de produit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patient Care Process for the Use of Augmented Reality in Robotic Cardiac Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daarshan Devarmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Malmivirta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Dauvillaire</w:t>
+                <w:t xml:space="preserve">Alejandro Lasa-Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentina Brembilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque S.Mart 2025 : Recherche et enseignement agiles pour une industrie soutenable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S.Mart, May 2025, Vogüé, France</w:t>
+              <w:t xml:space="preserve">7th INTERNATIONAL CONFERENCE ON HEALTH CARE SYSTEMS ENGINEERING (HCSE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Koç University, Jul 2025, Istanbul, Turkey. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111952v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented Reality in Robotic Mitral Valve Repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darshan Devarmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Malmivirta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Lasa-Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Brembilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1632,78 +1632,78 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une chaîne numérique adaptée à la refabrication pour les procédés de fabrication additive : application au cas de la technologie EBM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lepagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1718,303 +1718,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacturing'21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle méthode pour dépoudrer des pièces issues du procédé de fusion par faisceau d'électrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S-MART 2023 -18ème colloque national S.mart, 4-6 avril 2023, Carry le Rouet, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence; Université de Toulon, Apr 2023, Carry-Le-Rouet (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatisation du processus de réparation de défauts de pièces de moulage en acier par soudage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Bernou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'évaluation en deux étapes d'un outil d'aide à la décision en fabrication additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hadi Mechekour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2055,182 +2055,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle méthode pour dépoudrer des pièces issues du procédé de fusion par faisceau d'électrons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éléments importants pour fabriquer des pièces massives par technologie WAAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2245,73 +2245,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, Laval Virtual World, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KNOWLEDGE-BASED EVALUATION OF PART ORIENTATION DESIRABILITY IN POWDER BED FUSION ADDITIVE MANUFACTURING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Mansour Mbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2356,106 +2356,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICED 21 - International Conference on Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden. pp.1957-1966, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2021.457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Example of Machine Learning applied in Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélina Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2483,207 +2483,207 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Industrial Engineering and Engineering Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Participative Method for Knowledge Elicitation in collaborative innovation projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Movahedian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Front</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Farastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE - International Conference on Research Challenges in Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Brighton, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RCIS.2017.7956543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From elicitation to structuring of additive manufacturing knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2725,73 +2725,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Engineering Design (ICED 17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.141-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing three techniques to elicit additive manufacturing knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2833,51 +2833,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering &amp; Advanced Manufacturing (JCM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2887,133 +2887,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for Manufacturing Large Parts with WAAM Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Manufacturing Technology XXXIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOS Press, 2021, Advances in Transdisciplinary Engineering, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ATDE210016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3023,51 +3023,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes et procédés pour la détermination de structures de support en fabrication additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3076,51 +3076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2022079493A3. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3130,51 +3130,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Knowledge-Based Additive Manufacturing Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3186,84 +3186,84 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, pp.479-490, 2023, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15928-2_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3410,51 +3410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.04.051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208759v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang Vo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21693277.2023.2240871" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140665v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limousin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supasit Manokruang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2023.06.010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098971v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Ghaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ballu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11142-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965026v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Haddi Mechekour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2280855/v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152517v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Mansour Mbow" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-020-01719-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Mainwaring" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00692-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prudhomme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;raud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.7.1.9-15" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287034v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daarshan Devarmani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Malmivirta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lasa-Rivas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Brembilla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111952v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dauvillaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Doutre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287038v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284186v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278695v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Bernou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bermond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Mechekour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398044v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367881v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.457" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lina Douard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491165v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Movahedian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Farastier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2017.7956543" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625295v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625316v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367873v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE210016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753473v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166400v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_42" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.04.051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140665v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limousin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supasit Manokruang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2023.06.010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang Vo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21693277.2023.2240871" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098971v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Ghaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ballu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11142-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965026v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Haddi Mechekour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2280855/v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152517v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Mansour Mbow" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-020-01719-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Mainwaring" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00692-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prudhomme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;raud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.7.1.9-15" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111952v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dauvillaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Doutre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287034v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daarshan Devarmani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Malmivirta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lasa-Rivas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Brembilla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287038v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Devarmani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284186v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Bernou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bermond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398041v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Mechekour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398044v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.457" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013322v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lina Douard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491165v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Movahedian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Farastier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2017.7956543" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367873v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE210016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753473v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166400v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_42" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>