--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -1748,684 +1748,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle méthode pour dépoudrer des pièces issues du procédé de fusion par faisceau d'électrons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
+                <w:t xml:space="preserve">Automatisation du processus de réparation de défauts de pièces de moulage en acier par soudage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Museau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Bernou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S-MART 2023 -18ème colloque national S.mart, 4-6 avril 2023, Carry le Rouet, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence; Université de Toulon, Apr 2023, Carry-Le-Rouet (13), France</w:t>
+              <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284186v1</w:t>
+                <w:t xml:space="preserve">hal-04278695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatisation du processus de réparation de défauts de pièces de moulage en acier par soudage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
+                <w:t xml:space="preserve">Méthode d'évaluation en deux étapes d'un outil d'aide à la décision en fabrication additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Mechekour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antonin Bermond</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe René Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278695v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'évaluation en deux étapes d'un outil d'aide à la décision en fabrication additive</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Pourroy</w:t>
+                <w:t xml:space="preserve">Une nouvelle méthode pour dépoudrer des pièces issues du procédé de fusion par faisceau d'électrons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe René Marin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398041v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle méthode pour dépoudrer des pièces issues du procédé de fusion par faisceau d'électrons.</w:t>
+                <w:t xml:space="preserve">Une nouvelle méthode pour dépoudrer des pièces issues du procédé de fusion par faisceau d'électrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">S-MART 2023 -18ème colloque national S.mart, 4-6 avril 2023, Carry le Rouet, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence; Université de Toulon, Apr 2023, Carry-Le-Rouet (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398044v1</w:t>
+                <w:t xml:space="preserve">hal-04284186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les éléments importants pour fabriquer des pièces massives par technologie WAAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
+                <w:t xml:space="preserve">KNOWLEDGE-BASED EVALUATION OF PART ORIENTATION DESIRABILITY IN POWDER BED FUSION ADDITIVE MANUFACTURING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Mansour Mbow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe René Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICED 21 - International Conference on Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden. pp.1957-1966, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2021.457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296283v1</w:t>
+                <w:t xml:space="preserve">hal-03367881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KNOWLEDGE-BASED EVALUATION OF PART ORIENTATION DESIRABILITY IN POWDER BED FUSION ADDITIVE MANUFACTURING</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Perry</w:t>
+                <w:t xml:space="preserve">Les éléments importants pour fabriquer des pièces massives par technologie WAAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICED 21 - International Conference on Engineering Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, Laval Virtual World, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/pds.2021.457⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03367881v1</w:t>
+                <w:t xml:space="preserve">hal-03296283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Example of Machine Learning applied in Additive Manufacturing</w:t>
               </w:r>
@@ -3410,51 +3410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.04.051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140665v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limousin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supasit Manokruang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2023.06.010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang Vo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21693277.2023.2240871" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098971v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Ghaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ballu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11142-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965026v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Haddi Mechekour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2280855/v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152517v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Mansour Mbow" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-020-01719-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Mainwaring" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00692-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prudhomme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;raud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.7.1.9-15" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111952v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dauvillaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Doutre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287034v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daarshan Devarmani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Malmivirta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lasa-Rivas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Brembilla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287038v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Devarmani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284186v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Bernou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bermond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398041v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Mechekour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398044v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.457" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013322v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lina Douard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491165v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Movahedian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Farastier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2017.7956543" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367873v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE210016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753473v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166400v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_42" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.04.051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140665v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limousin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supasit Manokruang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2023.06.010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang Vo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21693277.2023.2240871" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098971v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Ghaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ballu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11142-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965026v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Haddi Mechekour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2280855/v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152517v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Mansour Mbow" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-020-01719-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Mainwaring" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00692-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prudhomme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;raud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.7.1.9-15" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111952v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dauvillaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Doutre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287034v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daarshan Devarmani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Malmivirta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lasa-Rivas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Brembilla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287038v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Devarmani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278695v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Bernou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bermond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Mechekour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398044v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284186v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367881v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.457" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296283v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013322v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lina Douard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491165v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Movahedian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Farastier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2017.7956543" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367873v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE210016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753473v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166400v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_42" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>