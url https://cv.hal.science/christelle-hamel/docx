--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1778,421 +1778,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre, origine et autonomisation durant la période de jeunesse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Moguérou</w:t>
+                <w:t xml:space="preserve">La violence comme contrôle social des femmes. Entretien avec Jalna Hanmer, sociologue britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Debauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Kac-Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol. 32 (1), pp.96-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.321.0096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00967143v1</w:t>
+                <w:t xml:space="preserve">hal-03104479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Forms of Coercion Used to Obtain Consent: Defining Forced Marriage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrin Abu Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Guiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, n° 90 (2), pp.81-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/soco.090.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence des hommes contre les femmes : quelles avancées dans la production des savoirs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Debauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (1), pp.4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nqf.321.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La violence comme contrôle social des femmes. Entretien avec Jalna Hanmer, sociologue britannique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Debauche</w:t>
+                <w:t xml:space="preserve">Genre, origine et autonomisation durant la période de jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Kac-Vergne</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (147-148), pp.189-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nqf.321.0096⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03104479v1</w:t>
+                <w:t xml:space="preserve">halshs-00967143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taille de la fratrie et statut social des enfants d’immigrés issus de familles nombreuses.</w:t>
               </w:r>
@@ -2295,64 +2295,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des formes d'atteinte au consentement: les contours du mariage forcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrin Abu Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Guiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3337,364 +3337,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’affaire du voile à l’imbrication du sexisme et du racisme</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les discriminations à l’encontre des femmes maghrébines en France. Entretien avec Feriel Lalami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 25 (1), pp.4-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nqf.251.0004⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 25 (3), pp.124-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.253.0124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02437830v1</w:t>
+                <w:t xml:space="preserve">hal-04156886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les approches postcoloniales : apports pour un féminisme antiraciste [Editorial]</w:t>
+                <w:t xml:space="preserve">De l’affaire du voile à l’imbrication du sexisme et du racisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Natalie Benelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christine Delphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ellen Hertz</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Vol. 25 (N° 3 (Octobre 2006)), pp.4-11</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 25 (1), pp.4-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.251.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00172526v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02437830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les discriminations à l’encontre des femmes maghrébines en France. Entretien avec Feriel Lalami</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les approches postcoloniales : apports pour un féminisme antiraciste [Editorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Benelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Falquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 25 (3), pp.124-134. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, Vol. 25 (N° 3 (Octobre 2006)), pp.4-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156886v1</w:t>
+                <w:t xml:space="preserve">halshs-00172526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da racialização do sexismo ao sexismo identitário entre imigrantes na França contemporânea</w:t>
               </w:r>
@@ -3810,51 +3810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dammame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fougeyrollas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Falquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du CEDREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 13, pp.15-33. </w:t>
@@ -8210,103 +8210,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches postcoloniales : apports pour un féminisme antiraciste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Benelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Falquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8350,51 +8350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On vous a tant aimé·e·s !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nqf.251.0122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9541,51 +9541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude statistique sur la prise en charge par l’association Voix de Femmes des personnes concernées par un mariage forcé. Document de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrin Abu Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9620,51 +9620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude statistique sur la prise en charge par l’association Voix de Femmes des personnes concernées par un mariage forcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrin Abu Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10010,51 +10010,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AE89439"/>
+    <w:nsid w:val="7EFB499E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10241,51 +10241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-hamel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9890-3616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076479854" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197848298" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419162085" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acadiscri.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://virage.site.ined.fr/fr/publications/Publications%20Virage/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teo1.site.ined.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nouvellesquestionsfeministes.ch/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116633v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana Bao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820185v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cognet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dhume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Ouadah-Bedidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cedref.1909" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435929v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.371.0186" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Debauche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Brown" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebugle-Mojdehi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lejbowicz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106603v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebugle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.538.0001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01501856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Primon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesn&#233; Maud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.517.0001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515717v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.147.0189" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.602.0054" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrin Abu Amara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Guin&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.090.0081" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.321.0004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kac-Vergne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.321.0096" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2013.2744" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275746v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152852v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029768v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Moisy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5863" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435925v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2380" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.060.0093" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.479.0001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463758v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2011.2613" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537778v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cris Beauchemin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lesn&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.466.0001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.055.0034" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.119.0059" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.251.0041" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437830v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Benelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Hertz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delphy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.251.0004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172526v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Falquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156886v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.253.0124" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-73312006000100002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Blanchard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Chaker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dammame" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fougeyrollas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cedref.644" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gradh.2003.1310" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.020.0057" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152575v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989637v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977140v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raymond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cromer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732875v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683242v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149556v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mazuy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081665v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-76638-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029767v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946479v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/676" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.676" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030070v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lemoine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989322v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-societe-qui-vient-collectif/9782021481624" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409699v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marsicano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monicolle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/editions/grandes-enquetes/violences-et-rapports-de-genre/#tabs-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.14959" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029749v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Charrance" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legleye" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029745v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marsicano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989391v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrance G&#233;raldine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legleye St&#233;phane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081752v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lhommeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-76638-6_5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-76638-6_14" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_14" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081707v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-76638-6_1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032443v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078716v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817879v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01501920v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/grandes-enquetes/trajectoires-et-origines/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081661v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152560v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Huschek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Milewski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga de Valk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/34469" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169969v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.syllepse.net/un-troussage-de-domestique-_r_62_i_517.html" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537100v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvbkjw5t.11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ismcorum.org/stock_images/actus/319/actes-colloque-mesure-discrims.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152546v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152564v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152543v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156888v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152721v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152542v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563591v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blassel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rodrigues" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989479v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamel Christelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cognet Marguerite" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozec G&#233;raldine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et l'&#201;quipe Acadiscri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878391v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.412.0084" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537733v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029664v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.293.0102" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029661v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.293.0092" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029671v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bachmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.293.0004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029682v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.253.0004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029685v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.251.0122" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437823v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.243.0150" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537700v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Condon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3654950" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209853v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;&#233;quipe Acadiscri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731238v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994079v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primon Jean-Luc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967166v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967190v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209870v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030113v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581625v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030084v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160509v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683207v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charruault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02370609v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-hamel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9890-3616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076479854" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197848298" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419162085" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acadiscri.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://virage.site.ined.fr/fr/publications/Publications%20Virage/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teo1.site.ined.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nouvellesquestionsfeministes.ch/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116633v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana Bao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820185v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cognet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dhume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Ouadah-Bedidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cedref.1909" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435929v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.371.0186" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Debauche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Brown" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebugle-Mojdehi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lejbowicz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106603v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebugle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.538.0001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01501856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Primon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesn&#233; Maud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.517.0001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515717v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.147.0189" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.602.0054" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104479v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kac-Vergne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.321.0096" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrin Abu Amara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Guin&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.090.0081" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029656v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.321.0004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967143v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2013.2744" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275746v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152852v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029768v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Moisy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5863" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435925v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2380" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.060.0093" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.479.0001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463758v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2011.2613" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537778v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cris Beauchemin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lesn&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.466.0001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.055.0034" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.119.0059" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.251.0041" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156886v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.253.0124" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437830v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Benelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Hertz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delphy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.251.0004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172526v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Falquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-73312006000100002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Blanchard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Chaker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dammame" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fougeyrollas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cedref.644" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gradh.2003.1310" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.020.0057" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152575v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989637v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977140v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raymond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cromer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732875v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683242v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149556v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mazuy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081665v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-76638-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029767v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946479v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/676" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.676" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030070v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lemoine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989322v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-societe-qui-vient-collectif/9782021481624" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409699v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marsicano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monicolle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/editions/grandes-enquetes/violences-et-rapports-de-genre/#tabs-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.14959" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029749v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Charrance" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legleye" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029745v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marsicano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989391v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrance G&#233;raldine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legleye St&#233;phane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081752v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lhommeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-76638-6_5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-76638-6_14" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_14" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081707v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-76638-6_1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032443v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078716v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817879v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01501920v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/grandes-enquetes/trajectoires-et-origines/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081661v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152560v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Huschek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Milewski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga de Valk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/34469" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169969v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.syllepse.net/un-troussage-de-domestique-_r_62_i_517.html" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537100v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvbkjw5t.11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ismcorum.org/stock_images/actus/319/actes-colloque-mesure-discrims.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152546v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152564v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152543v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156888v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152721v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152542v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563591v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blassel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rodrigues" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989479v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamel Christelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cognet Marguerite" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozec G&#233;raldine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et l'&#201;quipe Acadiscri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878391v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.412.0084" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537733v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029664v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.293.0102" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029661v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.293.0092" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029671v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bachmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.293.0004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029682v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.253.0004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029685v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.251.0122" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437823v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.243.0150" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537700v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Condon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3654950" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209853v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;&#233;quipe Acadiscri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731238v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994079v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primon Jean-Luc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967166v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967190v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209870v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030113v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581625v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030084v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160509v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683207v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charruault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02370609v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>