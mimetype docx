--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1700,616 +1700,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La virginité, la belle affaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taille de la fratrie et statut social des enfants d’immigrés issus de familles nombreuses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moguérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Primon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école des parents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, N° 602 (3), pp.54-55. </w:t>
+              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (1), pp.17-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/epar.602.0054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/caf.2013.2744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04537584v1</w:t>
+                <w:t xml:space="preserve">hal-02435933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La violence comme contrôle social des femmes. Entretien avec Jalna Hanmer, sociologue britannique</w:t>
+                <w:t xml:space="preserve">Violence des hommes contre les femmes : quelles avancées dans la production des savoirs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Debauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Kac-Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Vol. 32 (1), pp.96-111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nqf.321.0096⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 32 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.321.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104479v1</w:t>
+                <w:t xml:space="preserve">hal-03029656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Forms of Coercion Used to Obtain Consent: Defining Forced Marriage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anouk Guiné</w:t>
+                <w:t xml:space="preserve">Genre, origine et autonomisation durant la période de jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (147-148), pp.189-203</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537708v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00967143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violence des hommes contre les femmes : quelles avancées dans la production des savoirs ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Debauche</w:t>
+                <w:t xml:space="preserve">Different Forms of Coercion Used to Obtain Consent: Defining Forced Marriage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrin Abu Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Guiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nqf.321.0004⟩</w:t>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 90 (2), pp.81-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.090.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029656v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre, origine et autonomisation durant la période de jeunesse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Moguérou</w:t>
+                <w:t xml:space="preserve">La violence comme contrôle social des femmes. Entretien avec Jalna Hanmer, sociologue britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Debauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Kac-Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol. 32 (1), pp.96-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.321.0096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00967143v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taille de la fratrie et statut social des enfants d’immigrés issus de familles nombreuses.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La virginité, la belle affaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 111 (1), pp.17-30. </w:t>
+              <w:t xml:space="preserve">L'école des parents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 602 (3), pp.54-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/caf.2013.2744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/epar.602.0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435933v1</w:t>
+                <w:t xml:space="preserve">hal-04537584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des formes d'atteinte au consentement: les contours du mariage forcé</w:t>
               </w:r>
@@ -2453,222 +2453,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé des migrants en France : l’effet des discriminations liées à l’origine et au sexe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Dans le même temps, je découvre que je suis blanche… ». Entretien avec Christelle Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Moisy</w:t>
+                <w:t xml:space="preserve">Isabelle Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (2), pp.11-34. </w:t>
+              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.5863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gss.2380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029768v1</w:t>
+                <w:t xml:space="preserve">hal-02435925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dans le même temps, je découvre que je suis blanche… ». Entretien avec Christelle Hamel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Santé des migrants en France : l’effet des discriminations liées à l’origine et au sexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Clair</w:t>
+                <w:t xml:space="preserve">Muriel Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7, </w:t>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (2), pp.11-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gss.2380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/remi.5863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435925v1</w:t>
+                <w:t xml:space="preserve">hal-03029768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir lesbienne : le parcours de jeunes femmes d'origine maghrébine</w:t>
               </w:r>
@@ -3259,442 +3259,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sexualité entre sexisme et racisme : les descendantes de migrant·e·s du Maghreb et la virginité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’affaire du voile à l’imbrication du sexisme et du racisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Benelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 25 (1), pp.41-58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nqf.251.0041⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 25 (1), pp.4-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.251.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152193v1</w:t>
+                <w:t xml:space="preserve">halshs-02437830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les discriminations à l’encontre des femmes maghrébines en France. Entretien avec Feriel Lalami</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les approches postcoloniales : apports pour un féminisme antiraciste [Editorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Benelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Falquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 25 (3), pp.124-134. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, Vol. 25 (N° 3 (Octobre 2006)), pp.4-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156886v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00172526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’affaire du voile à l’imbrication du sexisme et du racisme</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les discriminations à l’encontre des femmes maghrébines en France. Entretien avec Feriel Lalami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 25 (1), pp.4-11. </w:t>
+              <w:t xml:space="preserve">, 2006, 25 (3), pp.124-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nqf.251.0004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nqf.253.0124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02437830v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les approches postcoloniales : apports pour un féminisme antiraciste [Editorial]</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La sexualité entre sexisme et racisme : les descendantes de migrant·e·s du Maghreb et la virginité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Vol. 25 (N° 3 (Octobre 2006)), pp.4-11</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 25 (1), pp.41-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.251.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00172526v1</w:t>
+                <w:t xml:space="preserve">hal-04152193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da racialização do sexismo ao sexismo identitário entre imigrantes na França contemporânea</w:t>
               </w:r>
@@ -3810,51 +3810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dammame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fougeyrollas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Falquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du CEDREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 13, pp.15-33. </w:t>
@@ -5008,221 +5008,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires et origines : enquête sur la diversité des populations en France</w:t>
+                <w:t xml:space="preserve">Trajectoires et origines. Enquête sur la diversité des populations en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cris Beauchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ined Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.607, 2015, Grandes Enquêtes, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ined.676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029767v1</w:t>
+                <w:t xml:space="preserve">hal-04946479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires et origines. Enquête sur la diversité des populations en France</w:t>
+                <w:t xml:space="preserve">Trajectoires et origines : enquête sur la diversité des populations en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cris Beauchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ined. , pp.622, 2015, 978-2-7332-8004-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.ined.676⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04946479v1</w:t>
+                <w:t xml:space="preserve">hal-03029767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendez-vous au 35 bis : l'étranger, le juge et l'ethnologue</w:t>
               </w:r>
@@ -6244,51 +6244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 9. Migration et conditions de vie : leur impact sur la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Cris Beauchemin, Christelle Hamel et Patrick Simon (dir.), Trajectoires et origines. Enquête sur la diversité des populations en France. Paris, Collection : Grandes Enquêtes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7939,212 +7939,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïa Mazaurette et Damien Mascret : La revanche du clitoris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une médecine féministe. Entretien avec Emmanuelle Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2010, pp.102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nqf.293.0102⟩</w:t>
+              <w:t xml:space="preserve">2010, pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.293.0092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029664v1</w:t>
+                <w:t xml:space="preserve">hal-03029661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une médecine féministe. Entretien avec Emmanuelle Piet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maïa Mazaurette et Damien Mascret : La revanche du clitoris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.293.0102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Andro</w:t>
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-03029661v1</w:t>
+                <w:t xml:space="preserve">hal-03029664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sexualité des femmes : le plaisir contraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8210,103 +8210,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches postcoloniales : apports pour un féminisme antiraciste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Benelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Delphy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jules Falquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8350,51 +8350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On vous a tant aimé·e·s !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nqf.251.0122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10010,51 +10010,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EFB499E"/>
+    <w:nsid w:val="A904848E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10241,51 +10241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-hamel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9890-3616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076479854" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197848298" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419162085" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acadiscri.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://virage.site.ined.fr/fr/publications/Publications%20Virage/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teo1.site.ined.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nouvellesquestionsfeministes.ch/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116633v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana Bao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820185v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cognet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dhume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Ouadah-Bedidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cedref.1909" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435929v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.371.0186" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Debauche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Brown" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebugle-Mojdehi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lejbowicz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106603v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebugle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.538.0001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01501856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Primon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesn&#233; Maud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.517.0001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515717v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.147.0189" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.602.0054" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104479v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kac-Vergne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.321.0096" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrin Abu Amara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Guin&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.090.0081" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029656v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.321.0004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967143v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2013.2744" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275746v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152852v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029768v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Moisy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5863" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435925v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2380" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.060.0093" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.479.0001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463758v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2011.2613" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537778v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cris Beauchemin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lesn&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.466.0001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.055.0034" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.119.0059" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.251.0041" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156886v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.253.0124" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437830v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Benelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Hertz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delphy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.251.0004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172526v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Falquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-73312006000100002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Blanchard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Chaker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dammame" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fougeyrollas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cedref.644" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gradh.2003.1310" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.020.0057" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152575v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989637v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977140v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raymond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cromer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732875v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683242v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149556v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mazuy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081665v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-76638-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029767v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946479v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/676" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.676" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030070v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lemoine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989322v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-societe-qui-vient-collectif/9782021481624" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409699v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marsicano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monicolle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/editions/grandes-enquetes/violences-et-rapports-de-genre/#tabs-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.14959" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029749v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Charrance" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legleye" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029745v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marsicano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989391v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrance G&#233;raldine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legleye St&#233;phane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081752v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lhommeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-76638-6_5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-76638-6_14" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_14" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081707v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-76638-6_1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032443v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078716v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817879v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01501920v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/grandes-enquetes/trajectoires-et-origines/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081661v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152560v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Huschek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Milewski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga de Valk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/34469" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169969v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.syllepse.net/un-troussage-de-domestique-_r_62_i_517.html" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537100v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvbkjw5t.11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ismcorum.org/stock_images/actus/319/actes-colloque-mesure-discrims.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152546v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152564v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152543v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156888v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152721v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152542v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563591v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blassel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rodrigues" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989479v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamel Christelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cognet Marguerite" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozec G&#233;raldine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et l'&#201;quipe Acadiscri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878391v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.412.0084" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537733v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029664v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.293.0102" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029661v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.293.0092" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029671v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bachmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.293.0004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029682v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.253.0004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029685v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.251.0122" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437823v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.243.0150" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537700v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Condon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3654950" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209853v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;&#233;quipe Acadiscri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731238v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994079v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primon Jean-Luc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967166v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967190v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209870v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030113v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581625v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030084v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160509v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683207v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charruault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02370609v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-hamel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9890-3616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076479854" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197848298" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419162085" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acadiscri.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://virage.site.ined.fr/fr/publications/Publications%20Virage/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teo1.site.ined.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nouvellesquestionsfeministes.ch/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116633v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana Bao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820185v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cognet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dhume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Ouadah-Bedidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cedref.1909" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435929v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.371.0186" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Debauche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Brown" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebugle-Mojdehi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lejbowicz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106603v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebugle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.538.0001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01501856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Primon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesn&#233; Maud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.517.0001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515717v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.147.0189" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435933v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2013.2744" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029656v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.321.0004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967143v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrin Abu Amara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Guin&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.090.0081" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kac-Vergne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.321.0096" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.602.0054" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275746v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152852v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435925v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2380" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029768v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Moisy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5863" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.060.0093" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.479.0001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463758v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2011.2613" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537778v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cris Beauchemin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lesn&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.466.0001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.055.0034" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.119.0059" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437830v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Benelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Hertz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delphy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.251.0004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172526v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Falquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156886v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.253.0124" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152193v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.251.0041" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-73312006000100002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Blanchard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Chaker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dammame" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fougeyrollas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cedref.644" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gradh.2003.1310" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.020.0057" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152575v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989637v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977140v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raymond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cromer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732875v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683242v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149556v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mazuy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081665v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-76638-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946479v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/676" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.676" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029767v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030070v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lemoine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989322v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-societe-qui-vient-collectif/9782021481624" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409699v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marsicano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monicolle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/editions/grandes-enquetes/violences-et-rapports-de-genre/#tabs-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.14959" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029749v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Charrance" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legleye" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029745v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marsicano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989391v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrance G&#233;raldine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legleye St&#233;phane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081752v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lhommeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-76638-6_5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-76638-6_14" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_14" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081707v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-76638-6_1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032443v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078716v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817879v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01501920v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/grandes-enquetes/trajectoires-et-origines/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081661v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152560v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Huschek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Milewski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga de Valk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/34469" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169969v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.syllepse.net/un-troussage-de-domestique-_r_62_i_517.html" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537100v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvbkjw5t.11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ismcorum.org/stock_images/actus/319/actes-colloque-mesure-discrims.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152546v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152564v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152543v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156888v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152721v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152542v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563591v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blassel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rodrigues" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989479v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamel Christelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cognet Marguerite" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozec G&#233;raldine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et l'&#201;quipe Acadiscri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878391v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.412.0084" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537733v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029661v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.293.0092" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029664v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.293.0102" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029671v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bachmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.293.0004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029682v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.253.0004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029685v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.251.0122" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437823v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.243.0150" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537700v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Condon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3654950" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209853v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;&#233;quipe Acadiscri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731238v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994079v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primon Jean-Luc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967166v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967190v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209870v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030113v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581625v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030084v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160509v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683207v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charruault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02370609v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>