--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1817,542 +1817,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violence des hommes contre les femmes : quelles avancées dans la production des savoirs ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La virginité, la belle affaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32 (1), pp.4. </w:t>
+              <w:t xml:space="preserve">L'école des parents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 602 (3), pp.54-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nqf.321.0004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/epar.602.0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029656v1</w:t>
+                <w:t xml:space="preserve">hal-04537584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre, origine et autonomisation durant la période de jeunesse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Moguérou</w:t>
+                <w:t xml:space="preserve">Violence des hommes contre les femmes : quelles avancées dans la production des savoirs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Debauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.321.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00967143v1</w:t>
+                <w:t xml:space="preserve">hal-03029656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Forms of Coercion Used to Obtain Consent: Defining Forced Marriage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anouk Guiné</w:t>
+                <w:t xml:space="preserve">Genre, origine et autonomisation durant la période de jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (147-148), pp.189-203</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537708v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00967143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violence comme contrôle social des femmes. Entretien avec Jalna Hanmer, sociologue britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Debauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Kac-Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vol. 32 (1), pp.96-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nqf.321.0096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La virginité, la belle affaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Different Forms of Coercion Used to Obtain Consent: Defining Forced Marriage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrin Abu Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Guiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école des parents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, N° 602 (3), pp.54-55. </w:t>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 90 (2), pp.81-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/epar.602.0054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/soco.090.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537584v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des formes d'atteinte au consentement: les contours du mariage forcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrin Abu Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Guiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2453,222 +2453,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dans le même temps, je découvre que je suis blanche… ». Entretien avec Christelle Hamel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Santé des migrants en France : l’effet des discriminations liées à l’origine et au sexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Clair</w:t>
+                <w:t xml:space="preserve">Muriel Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7, </w:t>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (2), pp.11-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gss.2380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/remi.5863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435925v1</w:t>
+                <w:t xml:space="preserve">hal-03029768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé des migrants en France : l’effet des discriminations liées à l’origine et au sexe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Dans le même temps, je découvre que je suis blanche… ». Entretien avec Christelle Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Moisy</w:t>
+                <w:t xml:space="preserve">Isabelle Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (2), pp.11-34. </w:t>
+              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.5863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gss.2380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029768v1</w:t>
+                <w:t xml:space="preserve">hal-02435925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir lesbienne : le parcours de jeunes femmes d'origine maghrébine</w:t>
               </w:r>
@@ -3259,442 +3259,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’affaire du voile à l’imbrication du sexisme et du racisme</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La sexualité entre sexisme et racisme : les descendantes de migrant·e·s du Maghreb et la virginité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 25 (1), pp.4-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nqf.251.0004⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 25 (1), pp.41-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.251.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02437830v1</w:t>
+                <w:t xml:space="preserve">hal-04152193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les approches postcoloniales : apports pour un féminisme antiraciste [Editorial]</w:t>
+                <w:t xml:space="preserve">De l’affaire du voile à l’imbrication du sexisme et du racisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Natalie Benelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christine Delphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ellen Hertz</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Vol. 25 (N° 3 (Octobre 2006)), pp.4-11</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 25 (1), pp.4-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.251.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00172526v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02437830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les discriminations à l’encontre des femmes maghrébines en France. Entretien avec Feriel Lalami</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les approches postcoloniales : apports pour un féminisme antiraciste [Editorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Benelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Falquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 25 (3), pp.124-134. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, Vol. 25 (N° 3 (Octobre 2006)), pp.4-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156886v1</w:t>
+                <w:t xml:space="preserve">halshs-00172526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sexualité entre sexisme et racisme : les descendantes de migrant·e·s du Maghreb et la virginité</w:t>
+                <w:t xml:space="preserve">Les discriminations à l’encontre des femmes maghrébines en France. Entretien avec Feriel Lalami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 25 (1), pp.41-58. </w:t>
+              <w:t xml:space="preserve">, 2006, 25 (3), pp.124-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nqf.251.0041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nqf.253.0124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152193v1</w:t>
+                <w:t xml:space="preserve">hal-04156886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da racialização do sexismo ao sexismo identitário entre imigrantes na França contemporânea</w:t>
               </w:r>
@@ -3810,51 +3810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dammame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fougeyrollas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Falquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du CEDREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 13, pp.15-33. </w:t>
@@ -5008,221 +5008,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires et origines. Enquête sur la diversité des populations en France</w:t>
+                <w:t xml:space="preserve">Trajectoires et origines : enquête sur la diversité des populations en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cris Beauchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ined. , pp.622, 2015, 978-2-7332-8004-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946479v1</w:t>
+                <w:t xml:space="preserve">hal-03029767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires et origines : enquête sur la diversité des populations en France</w:t>
+                <w:t xml:space="preserve">Trajectoires et origines. Enquête sur la diversité des populations en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cris Beauchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ined Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.607, 2015, Grandes Enquêtes, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ined.676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029767v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendez-vous au 35 bis : l'étranger, le juge et l'ethnologue</w:t>
               </w:r>
@@ -6244,51 +6244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 9. Migration et conditions de vie : leur impact sur la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Cris Beauchemin, Christelle Hamel et Patrick Simon (dir.), Trajectoires et origines. Enquête sur la diversité des populations en France. Paris, Collection : Grandes Enquêtes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8210,103 +8210,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches postcoloniales : apports pour un féminisme antiraciste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Benelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Falquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8350,51 +8350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On vous a tant aimé·e·s !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nqf.251.0122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9541,51 +9541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude statistique sur la prise en charge par l’association Voix de Femmes des personnes concernées par un mariage forcé. Document de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrin Abu Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9620,51 +9620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude statistique sur la prise en charge par l’association Voix de Femmes des personnes concernées par un mariage forcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrin Abu Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10010,51 +10010,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A904848E"/>
+    <w:nsid w:val="929B7ED3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10241,51 +10241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-hamel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9890-3616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076479854" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197848298" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419162085" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acadiscri.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://virage.site.ined.fr/fr/publications/Publications%20Virage/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teo1.site.ined.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nouvellesquestionsfeministes.ch/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116633v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana Bao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820185v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cognet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dhume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Ouadah-Bedidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cedref.1909" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435929v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.371.0186" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Debauche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Brown" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebugle-Mojdehi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lejbowicz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106603v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebugle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.538.0001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01501856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Primon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesn&#233; Maud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.517.0001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515717v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.147.0189" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435933v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2013.2744" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029656v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.321.0004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967143v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrin Abu Amara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Guin&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.090.0081" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kac-Vergne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.321.0096" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.602.0054" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275746v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152852v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435925v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2380" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029768v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Moisy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5863" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.060.0093" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.479.0001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463758v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2011.2613" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537778v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cris Beauchemin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lesn&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.466.0001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.055.0034" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.119.0059" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437830v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Benelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Hertz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delphy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.251.0004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172526v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Falquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156886v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.253.0124" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152193v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.251.0041" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-73312006000100002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Blanchard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Chaker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dammame" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fougeyrollas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cedref.644" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gradh.2003.1310" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.020.0057" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152575v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989637v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977140v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raymond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cromer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732875v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683242v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149556v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mazuy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081665v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-76638-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946479v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/676" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.676" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029767v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030070v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lemoine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989322v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-societe-qui-vient-collectif/9782021481624" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409699v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marsicano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monicolle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/editions/grandes-enquetes/violences-et-rapports-de-genre/#tabs-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.14959" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029749v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Charrance" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legleye" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029745v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marsicano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989391v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrance G&#233;raldine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legleye St&#233;phane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081752v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lhommeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-76638-6_5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-76638-6_14" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_14" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081707v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-76638-6_1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032443v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078716v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817879v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01501920v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/grandes-enquetes/trajectoires-et-origines/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081661v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152560v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Huschek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Milewski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga de Valk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/34469" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169969v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.syllepse.net/un-troussage-de-domestique-_r_62_i_517.html" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537100v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvbkjw5t.11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ismcorum.org/stock_images/actus/319/actes-colloque-mesure-discrims.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152546v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152564v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152543v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156888v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152721v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152542v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563591v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blassel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rodrigues" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989479v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamel Christelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cognet Marguerite" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozec G&#233;raldine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et l'&#201;quipe Acadiscri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878391v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.412.0084" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537733v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029661v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.293.0092" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029664v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.293.0102" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029671v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bachmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.293.0004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029682v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.253.0004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029685v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.251.0122" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437823v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.243.0150" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537700v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Condon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3654950" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209853v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;&#233;quipe Acadiscri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731238v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994079v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primon Jean-Luc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967166v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967190v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209870v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030113v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581625v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030084v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160509v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683207v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charruault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02370609v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-hamel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9890-3616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076479854" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197848298" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419162085" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acadiscri.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://virage.site.ined.fr/fr/publications/Publications%20Virage/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teo1.site.ined.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nouvellesquestionsfeministes.ch/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116633v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana Bao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820185v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cognet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dhume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Ouadah-Bedidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cedref.1909" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435929v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.371.0186" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Debauche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Brown" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebugle-Mojdehi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lejbowicz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106603v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebugle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.538.0001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01501856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Primon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesn&#233; Maud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.517.0001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515717v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.147.0189" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435933v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2013.2744" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537584v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.602.0054" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.321.0004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967143v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104479v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kac-Vergne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.321.0096" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537708v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrin Abu Amara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Guin&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.090.0081" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275746v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152852v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029768v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Moisy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5863" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435925v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2380" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.060.0093" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.479.0001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463758v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2011.2613" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537778v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cris Beauchemin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lesn&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.466.0001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.055.0034" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.119.0059" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.251.0041" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437830v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Benelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Hertz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delphy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.251.0004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172526v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Falquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156886v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.253.0124" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-73312006000100002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Blanchard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Chaker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dammame" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fougeyrollas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cedref.644" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gradh.2003.1310" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.020.0057" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152575v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989637v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977140v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raymond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cromer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732875v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683242v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149556v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mazuy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081665v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-76638-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029767v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946479v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/676" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.676" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030070v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lemoine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989322v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-societe-qui-vient-collectif/9782021481624" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409699v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marsicano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monicolle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/editions/grandes-enquetes/violences-et-rapports-de-genre/#tabs-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.14959" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029749v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Charrance" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legleye" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029745v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marsicano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989391v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrance G&#233;raldine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legleye St&#233;phane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081752v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lhommeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-76638-6_5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-76638-6_14" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_14" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081707v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-76638-6_1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032443v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078716v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817879v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01501920v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/grandes-enquetes/trajectoires-et-origines/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081661v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152560v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Huschek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Milewski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga de Valk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/34469" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169969v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.syllepse.net/un-troussage-de-domestique-_r_62_i_517.html" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537100v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvbkjw5t.11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ismcorum.org/stock_images/actus/319/actes-colloque-mesure-discrims.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152546v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152564v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152543v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156888v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152721v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152542v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563591v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blassel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rodrigues" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989479v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamel Christelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cognet Marguerite" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozec G&#233;raldine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et l'&#201;quipe Acadiscri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878391v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.412.0084" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537733v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029661v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.293.0092" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029664v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.293.0102" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029671v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bachmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.293.0004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029682v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.253.0004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029685v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.251.0122" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437823v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.243.0150" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537700v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Condon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3654950" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209853v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;&#233;quipe Acadiscri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731238v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994079v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primon Jean-Luc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967166v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967190v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209870v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030113v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581625v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030084v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160509v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683207v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charruault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02370609v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>