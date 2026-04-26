--- v0 (2026-03-17)
+++ v1 (2026-04-26)
@@ -1586,1095 +1586,1095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Risk of relapse after anti-PD1 discontinuation in patients with Hodgkin lymphoma</w:t>
+                <w:t xml:space="preserve">Embryonic thermal manipulation impacts the postnatal transcriptome response of heat-challenged Japanese quails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Manson</w:t>
+                <w:t xml:space="preserve">Anaïs Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Brice</w:t>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Herbaux</w:t>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Gonçalves da Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K Bouabdallah</w:t>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00259-021-05321-3⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (488), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-07832-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225167v1</w:t>
+                <w:t xml:space="preserve">hal-03321946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing Pathways Associated with Feed Efficiency and Meat Quality Traits in Slow-Growing Chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Anti-Müllerian Hormone Target Genes Involved in Granulosa Cell Survival in Women With Polycystic Ovary Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chotima Poompramun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanjana Thumanu</w:t>
+                <w:t xml:space="preserve">Camille Bourgneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panpradub Sinpru</w:t>
+                <w:t xml:space="preserve">Charlotte Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saknarin Pengsanthia</w:t>
+                <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (10), pp.2977. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (3), pp.e1271-e1289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani11102977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgaa879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481008v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Anti-Müllerian Hormone Target Genes Involved in Granulosa Cell Survival in Women With Polycystic Ovary Syndrome</w:t>
+                <w:t xml:space="preserve">Risk of relapse after anti-PD1 discontinuation in patients with Hodgkin lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystèle Racine</w:t>
+                <w:t xml:space="preserve">G. Manson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Genet</w:t>
+                <w:t xml:space="preserve">P. Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bourgneuf</w:t>
+                <w:t xml:space="preserve">C Herbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Dupont</w:t>
+                <w:t xml:space="preserve">A.M. Gonçalves da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
+                <w:t xml:space="preserve">K Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 106 (3), pp.e1271-e1289. </w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (4), pp.1144-1153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgaa879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00259-020-05015-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137557v1</w:t>
+                <w:t xml:space="preserve">hal-02931653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic thermal manipulation impacts the postnatal transcriptome response of heat-challenged Japanese quails</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic timeline of gastrointestinal tract development in broilers divergently selected for digestive efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Vitorino Carvalho</w:t>
+                <w:t xml:space="preserve">Séverine Urvoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-07832-7⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100 (2), pp.1205-1212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2020.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321946v1</w:t>
+                <w:t xml:space="preserve">hal-03355042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of relapse after anti-PD1 discontinuation in patients with Hodgkin lymphoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Correction to: Risk of relapse after anti-PD1 discontinuation in patients with Hodgkin lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Manson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Herbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Gonçalves da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 48 (4), pp.1144-1153. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00259-020-05015-2⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 48 (5), pp.1699-1700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-021-05321-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931653v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic timeline of gastrointestinal tract development in broilers divergently selected for digestive efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+                <w:t xml:space="preserve">Revealing Pathways Associated with Feed Efficiency and Meat Quality Traits in Slow-Growing Chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotima Poompramun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanjana Thumanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Urvoix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Panpradub Sinpru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saknarin Pengsanthia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 100 (2), pp.1205-1212. </w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (10), pp.2977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2020.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ani11102977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355042v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible roles of parathyroid hormone, 1.25(OH)2D3, and fibroblast growth factor 23 on genes controlling calcium metabolism across different tissues of the laying hen</w:t>
+                <w:t xml:space="preserve">Prenatal programming by testosterone of follicular theca cell functions in ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gloux</w:t>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Le Roy</w:t>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Ezagal</w:t>
+                <w:t xml:space="preserve">Peggy Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Même</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 72, pp.106407. </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (6), pp.1177-1196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2019.106407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00018-019-03230-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042888v1</w:t>
+                <w:t xml:space="preserve">hal-02549955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal programming by testosterone of follicular theca cell functions in ovary</w:t>
+                <w:t xml:space="preserve">Possible roles of parathyroid hormone, 1.25(OH)2D3, and fibroblast growth factor 23 on genes controlling calcium metabolism across different tissues of the laying hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Monniaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Genet</w:t>
+                <w:t xml:space="preserve">A. Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Maillard</w:t>
+                <w:t xml:space="preserve">N. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Jarrier</w:t>
+                <w:t xml:space="preserve">Jacky Ezagal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+                <w:t xml:space="preserve">Nathalie Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 77 (6), pp.1177-1196. </w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72, pp.106407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-019-03230-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2019.106407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549955v1</w:t>
+                <w:t xml:space="preserve">hal-03042888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryonic thermal manipulation has short and long-term effects on the development and the physiology of the Japanese quail</w:t>
               </w:r>
@@ -2686,51 +2686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Carvalho-Vitorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2922,883 +2922,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIVIANDE Prédiction de la qualité technologique de la viande de poulet : apport de nouvelles approches de phénotypage et des analyses biologiques et génomiques à haut-débit.</w:t>
+                <w:t xml:space="preserve">Differential expression and co-expression gene network analyses reveal molecular mechanisms and candidate biomarkers involved in breast muscle myopathies in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Bourin M.</w:t>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alienor Vautier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/3EFLKW⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51521-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620930v1</w:t>
+                <w:t xml:space="preserve">hal-02966590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Manipulation During Embryogenesis Impacts H3K4me3 and H3K27me3 Histone Marks in Chicken Hypothalamus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.1207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fgene.2019.01207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression and co-expression gene network analyses reveal molecular mechanisms and candidate biomarkers involved in breast muscle myopathies in chicken</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">OPTIVIANDE Prédiction de la qualité technologique de la viande de poulet : apport de nouvelles approches de phénotypage et des analyses biologiques et génomiques à haut-débit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Bourin M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71, pp.323-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51521-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/3EFLKW⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966590v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of QTL for chicken body weight, carcass composition, and meat quality traits in a slow-growing line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allais</w:t>
+                <w:t xml:space="preserve">ViSEAGO: a bioconductor package for clustering biological functions using gene ontology and semantic similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps/pey549⟩</w:t>
+              <w:t xml:space="preserve">BioData Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13040-019-0204-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123210v1</w:t>
+                <w:t xml:space="preserve">hal-02618212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ViSEAGO: a bioconductor package for clustering biological functions using gene ontology and semantic similarity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+                <w:t xml:space="preserve">Mapping of QTL for chicken body weight, carcass composition, and meat quality traits in a slow-growing line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioData Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, 13 p. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (5), pp.1960-1967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13040-019-0204-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3382/ps/pey549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618212v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KIRREL is differentially expressed in adipose tissue from “fertil+” and “fertil-” cows: in vitro role in ovary?</w:t>
+                <w:t xml:space="preserve">Multi-tissue transcriptomic study reveals the main role of liver in the chicken adaptive response to a switch in dietary energy source through the transcriptional regulation of lipogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
+                <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Ramé</w:t>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
+                <w:t xml:space="preserve">Meziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Lecardonnel</w:t>
+                <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 155 (2), pp.181-196. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/REP-17-0649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-4520-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625059v1</w:t>
+                <w:t xml:space="preserve">hal-01727161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping QTL for white striping in relation to breast muscle yield and meat quality traits in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (1), </w:t>
@@ -3830,191 +3830,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-tissue transcriptomic study reveals the main role of liver in the chicken adaptive response to a switch in dietary energy source through the transcriptional regulation of lipogenesis</w:t>
+                <w:t xml:space="preserve">KIRREL is differentially expressed in adipose tissue from “fertil+” and “fertil-” cows: in vitro role in ovary?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Désert</w:t>
+                <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meziane Aite</w:t>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Boutin</w:t>
+                <w:t xml:space="preserve">Jerôme Lecardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (1), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155 (2), pp.181-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-4520-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/REP-17-0649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727161v1</w:t>
+                <w:t xml:space="preserve">hal-02625059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between digestive efficiency and metabolomic profiles of serum and intestinal contents in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4130,64 +4130,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4372,77 +4372,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle transcriptome analysis reveals molecular pathways and biomarkers involved in extreme ultimate pH and meat defect occurrence in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4506,51 +4506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment of fixed and native chromatin preparation methods to study histone post-translational modifications at a whole genome scale in skeletal muscle tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4679,51 +4679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4774,51 +4774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum and Muscle Metabolomics for the Prediction of Ultimate pH, a Key Factor for Chicken-Meat Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4902,498 +4902,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach to bovine oocyte quality: from phenotype to genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclic variations in incubation conditions induce adaptive responses to later heat exposure in chickens: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Angulo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Papillier</w:t>
+                <w:t xml:space="preserve">Larbi Bedrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/RD14353⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.76-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731114001931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194139v1</w:t>
+                <w:t xml:space="preserve">hal-02634218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative proteomics provides new insights into chicken eggshell matrix protein functions during the primary events of mineralisation and the active calcification phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 126, pp.140-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jprot.2015.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic variations in incubation conditions induce adaptive responses to later heat exposure in chickens: a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Loyau</w:t>
+                <w:t xml:space="preserve">An integrated approach to bovine oocyte quality: from phenotype to genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guyader-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larbi Bedrani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Praud</w:t>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (1), pp.76-85. </w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731114001931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/RD14353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634218v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data set for the proteomic inventory and quantitative analysis of chicken eggshell matrix proteins during the primary events of eggshell mineralization and the active growth phase of calcification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5500,51 +5500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan Rose-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16, </w:t>
@@ -5582,90 +5582,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data set for the proteomic inventory and quantitative analysis of chicken eggshell matrix proteins during the primary events of eggshell mineralization and the active growth phase of shell calcification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5720,90 +5720,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative proteomics and bioinformatic analysis provide new insight into protein function during avian eggshell biomineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5848,727 +5848,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early bovine embryos regulate oviduct epithelial cell gene expression during in vitro co-culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal manipulation during embryogenesis has long-term effects on muscle and liver metabolism in fast-growing chickens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Panneau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2014.06.022⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (9), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0105339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129865v1</w:t>
+                <w:t xml:space="preserve">hal-02640949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal manipulation during embryogenesis has long-term effects on muscle and liver metabolism in fast-growing chickens.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+                <w:t xml:space="preserve">Data set for the proteomic inventory and quantitative analysis of chicken uterine fluid during eggshell biomineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0105339⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.65-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2014.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02640949v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data set for the proteomic inventory and quantitative analysis of chicken uterine fluid during eggshell biomineralization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+                <w:t xml:space="preserve">Susceptibility to Salmonella carrier-state: A possible Th2 response in susceptible chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grépinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bottreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2014.09.006⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 159 (1-2), pp.16 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2014.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02630052v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility to Salmonella carrier-state: A possible Th2 response in susceptible chicks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chaussé</w:t>
+                <w:t xml:space="preserve">Hen uterine gene expression profiling during eggshell formation reveals putative proteins involved in the supply of minerals or in the shell mineralization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Grépinet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2014.03.001⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193837v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hen uterine gene expression profiling during eggshell formation reveals putative proteins involved in the supply of minerals or in the shell mineralization process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Early bovine embryos regulate oviduct epithelial cell gene expression during in vitro co-culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Panneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Cordova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+                <w:t xml:space="preserve">Sophie Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Gautron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15, 17 p. </w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 149 (3-4), pp.103-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2014.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640144v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic profiling of proteases and antiproteases in the liver of sexually mature hens in relation to vitellogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7041,278 +7041,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling reveals new potential players of gonad differentiation in the chicken embryo</w:t>
+                <w:t xml:space="preserve">Identification of differentially expressed genes in chickens differing in muscle glycogen content and meat quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenn-Aël Carre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Couty</w:t>
+                <w:t xml:space="preserve">Vonick Sibut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023959⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, online (february), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129798v1</w:t>
+                <w:t xml:space="preserve">hal-01018989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of differentially expressed genes in chickens differing in muscle glycogen content and meat quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene expression profiling reveals new potential players of gonad differentiation in the chicken embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn-Aël Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vonick Sibut</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12, online (february), Non paginé. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018989v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profiling to identify eggshell proteins involved in physical defense of the chicken egg</w:t>
               </w:r>
@@ -7350,51 +7350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vonick Sibut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (57), 19 p. </w:t>
@@ -7562,77 +7562,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of bovine oocyte-specific transcripts during in vitro oocyte maturation and after maternal–embryonic transition analyzed using a transcriptomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9172,51 +9172,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiated short and medium term impacts of early xylanase-xos supplementation on caecal metabolome and microbiome moy in broiler</w:t>
+                <w:t xml:space="preserve">Impacts à court et à moyen terme d'une supplémentation précoce en xylanase-xos sur le métabolome et le microbiome caécal des poulets de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise I. Bussière</w:t>
@@ -9251,448 +9251,448 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14 ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144164v1</w:t>
+                <w:t xml:space="preserve">hal-03775492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts à court et à moyen terme d'une supplémentation précoce en xylanase-xos sur le métabolome et le microbiome caécal des poulets de chair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léa Cornaille</w:t>
+                <w:t xml:space="preserve">Cellules germinales primordiales aviaires au cœur des avancées de la conservation des ressources génétiques et de l’édition des génomes. L’exemple français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Ezagal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France. pp.115-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775492v1</w:t>
+                <w:t xml:space="preserve">hal-04275281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellules germinales primordiales aviaires au cœur des avancées de la conservation des ressources génétiques et de l’édition des génomes. L’exemple français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+                <w:t xml:space="preserve">French avian cryobank: development of reproductive biotechnologies based on primordial germ cells (PGCs) and investigation of the impact of in vitro steps on PGCs integrity and reproductive capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler-Vasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France. pp.115-123</w:t>
+              <w:t xml:space="preserve">26è World's Poultry Congress,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275281v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French avian cryobank: development of reproductive biotechnologies based on primordial germ cells (PGCs) and investigation of the impact of in vitro steps on PGCs integrity and reproductive capacity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Gérard</w:t>
+                <w:t xml:space="preserve">Differentiated short and medium term impacts of early xylanase-xos supplementation on caecal metabolome and microbiome moy in broiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise I. Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Khaksar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26è World's Poultry Congress,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Webinar, France</w:t>
+              <w:t xml:space="preserve">World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276115v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'une collection d'isolats français d'Enterococcus cecorum : Résistance aux antimicrobiens et étude génomique</w:t>
               </w:r>
@@ -9797,902 +9797,902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets transgénérationnels de la programmation thermique embryonnaire chez la caille japonaise</w:t>
+                <w:t xml:space="preserve">Phenotypic and molecular transgenerational analysis of embryonic thermal manipulation in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617399v1</w:t>
+                <w:t xml:space="preserve">hal-03617443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and molecular transgenerational analysis of embryonic thermal manipulation in Japanese quail</w:t>
+                <w:t xml:space="preserve">Effets transgénérationnels de la programmation thermique embryonnaire chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online, Netherlands</w:t>
+              <w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617443v1</w:t>
+                <w:t xml:space="preserve">hal-03617399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of omics technologies to face the challenges of poultry production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+                <w:t xml:space="preserve">La thermo-manipulation embryonnaire chez la caille japonaise : de la physiologie à la régulation de l'épigénome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+                <w:t xml:space="preserve">Coralie Gimmonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OVUM 2019 - XXVI congreso latinoamericano de avicultura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lima, Peru</w:t>
+              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791410v1</w:t>
+                <w:t xml:space="preserve">hal-02736783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications moléculaires et histologiques associées à des myopathies du muscle du filet chez le poulet de chair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Pampouille</w:t>
+                <w:t xml:space="preserve">Transcriptome de la complémentarité des fonctions entre le gésier et la jonction gastroduodénale chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journée de la Recherche Avicole et Palmipèdes à foie Gras</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658366v1</w:t>
+                <w:t xml:space="preserve">hal-03614963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La thermo-manipulation embryonnaire chez la caille japonaise : de la physiologie à la régulation de l'épigénome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+                <w:t xml:space="preserve">Molecular tools to predict meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t>
+              <w:t xml:space="preserve">EGGMEAT 2019: 24. European Symposium on the Quality of Poultry Meat and the 18. European Symposium on the Quality of Eggs and Egg Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cesme, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736783v1</w:t>
+                <w:t xml:space="preserve">hal-03640684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome de la complémentarité des fonctions entre le gésier et la jonction gastroduodénale chez le poulet de chair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+                <w:t xml:space="preserve">Applications of omics technologies to face the challenges of poultry production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">OVUM 2019 - XXVI congreso latinoamericano de avicultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614963v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tools to predict meat quality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Modifications moléculaires et histologiques associées à des myopathies du muscle du filet chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Praud</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGGMEAT 2019: 24. European Symposium on the Quality of Poultry Meat and the 18. European Symposium on the Quality of Eggs and Egg Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Cesme, Turkey</w:t>
+              <w:t xml:space="preserve">13. Journée de la Recherche Avicole et Palmipèdes à foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03640684v1</w:t>
+                <w:t xml:space="preserve">hal-03658366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome de la complémentarité des fonctions entre le gésier et la jonction gastro-duodénale chez le poulet de chair</w:t>
               </w:r>
@@ -10803,51 +10803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ViSEAGO: Easier data mining of biological functions organized into clusters using Gene Ontology and semantic similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10898,90 +10898,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenome-wide analysis of the impact of a thermal manipulation treatment on avian embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11062,64 +11062,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Gataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European federation of WPSA (WPSA). INT., Sep 2018, Dubrovnik, Croatia</w:t>
@@ -11142,333 +11142,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de régions génomiques candidates pour le pH ultime de la viande par détection de signatures de sélection et de QTL au sein de lignées divergentes de poulet de chair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification de gènes impliqués dans le contrôle des fonctions digestives chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Bourin</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608742v1</w:t>
+                <w:t xml:space="preserve">hal-01605115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal expression of hen uterine transcripts at key steps of shell mineralization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Temporal Expression of Hen Uterine transcripts at key step of shell mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII European Symposium on the Quality of Eggs and Egg Products and XXIII European Symposium on the Quality of Poultry Meat ‘EggMeat 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Biomineralization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733489v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetics for heat tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11487,531 +11487,531 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium CERSA Poultry Production under ho and humid climate conditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lomé, Togo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique du plan d'expérience pour l'analyse de données de séquences à haut-débit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal expression of hen uterine transcripts at key steps of shell mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">XVII European Symposium on the Quality of Eggs and Egg Products and XXIII European Symposium on the Quality of Poultry Meat ‘EggMeat 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603141v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Expression of Hen Uterine transcripts at key step of shell mineralization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratique du plan d'expérience pour l'analyse de données de séquences à haut-débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Biomineralization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733493v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de gènes impliqués dans le contrôle des fonctions digestives chez le poulet de chair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+                <w:t xml:space="preserve">Impact of embryonic heat conditioning on bird epigenome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t>
+              <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605115v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of embryonic heat conditioning on bird epigenome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+                <w:t xml:space="preserve">Identification de régions génomiques candidates pour le pH ultime de la viande par détection de signatures de sélection et de QTL au sein de lignées divergentes de poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Carvalho</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+                <w:t xml:space="preserve">Marie Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607589v1</w:t>
+                <w:t xml:space="preserve">hal-01608742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of embryonic heat acclimation on histone post-translational modifications in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12019,51 +12019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFRG Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Bruges, Belgium</w:t>
@@ -12092,90 +12092,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in calcium carbonate mineralogy and in organic matrix proteins quantified by proteomic analysis during the early stages of egg shell mineralization in hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Rodriguez-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazaret Dominguez-Gasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12211,971 +12211,971 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie fine de QTL de qualité de la carcasse et de la viande dans une lignée de poulets à croissance lente</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allais</w:t>
+                <w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. pp.538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210952v1</w:t>
+                <w:t xml:space="preserve">hal-01211058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis in broiler chickens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+                <w:t xml:space="preserve">Avian eggshell formation: Presence of amorphous calcium carbonate associated with changes in some organic matrix proteins during initiation of mineralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. pp.538</w:t>
+              <w:t xml:space="preserve">22. European Symposium on the Quality of Poultry Meat - 16. European Symposium on the Quality of Eggs and Egg Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211058v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-lasting effects of thermal manipulations during embryogenesis in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian eggshell formation: Presence of amorphous calcium carbonate associated with changes in some organic matrix proteins during initiation of mineralisation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+                <w:t xml:space="preserve">Variations in egg incubation temperature enable chicken acclimation through long-lasting changes in energy metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. European Symposium on the Quality of Poultry Meat - 16. European Symposium on the Quality of Eggs and Egg Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738484v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in egg incubation temperature enable chicken acclimation through long-lasting changes in energy metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Quantitative proteomics provides new insights into chicken eggshell matrix protein functions during pivotal stages of shell mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13. International Symposium on Biomineralization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Granada, Spain. résumé 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743909v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative proteomics provides new insights into chicken eggshell matrix protein functions during pivotal stages of shell mineralization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Formation de la coquille de l'oeuf de poule : présence d'une phase de carbonate de calcium amorphe et variation associées de protéines de la matrice organique lors de l'initiation de la minéralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Symposium on Biomineralization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Granada, Spain. résumé 2 p</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA. World's Poultry Science Association (WPSA). Ecole Nationale Supérieure Agronomique de Toulouse (INPT - ENSAT)., Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738852v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation de la coquille de l'oeuf de poule : présence d'une phase de carbonate de calcium amorphe et variation associées de protéines de la matrice organique lors de l'initiation de la minéralisation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Cartographie fine de QTL de qualité de la carcasse et de la viande dans une lignée de poulets à croissance lente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA. World's Poultry Science Association (WPSA). Ecole Nationale Supérieure Agronomique de Toulouse (INPT - ENSAT)., Mar 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740279v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of uterine ionic transport proteins involved in providing the mineral precursors for eggshell formation in hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées françaises de biologie des tissus minéralisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13194,510 +13194,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oocytomics: combining transcriptomics and proteomics to understand post-transcriptional regulation in bovine oocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+                <w:t xml:space="preserve">Hen uterine gene expression profiling during eggshell formation reveals putative proteins involved in the shell mineralization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Symposium of Microgenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Génétique Animale et Biologie Intégrative (1313)., May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740352v1</w:t>
+                <w:t xml:space="preserve">hal-02739248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hen uterine gene expression profiling during eggshell formation reveals putative proteins involved in the shell mineralization process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+                <w:t xml:space="preserve">Oocytomics: combining transcriptomics and proteomics to understand post-transcriptional regulation in bovine oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">1. International Symposium of Microgenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Génétique Animale et Biologie Intégrative (1313)., May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739248v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal manipulations during embryogenesis induce long-lasting changes in the regulation of energy metabolism</w:t>
+                <w:t xml:space="preserve">Embryo thermalmanipulation has long-lasting effects on energy metabolism in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">4th International Symposium on energy and protein metabolism and nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747457v1</w:t>
+                <w:t xml:space="preserve">hal-02747273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryo thermalmanipulation has long-lasting effects on energy metabolism in chickens</w:t>
+                <w:t xml:space="preserve">Thermal manipulations during embryogenesis induce long-lasting changes in the regulation of energy metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on energy and protein metabolism and nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t>
+              <w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747273v1</w:t>
+                <w:t xml:space="preserve">hal-02747457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive response of chickens to hot environments induced by changing incubation temperature</w:t>
               </w:r>
@@ -13709,64 +13709,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13968,51 +13968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14080,51 +14080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHIEF - Recherche des gènes en cause dans la capacité de digestion et la production de rejets des poulets de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14192,90 +14192,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine oocyte quality: from phenotype to transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guyader-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Ponchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14317,64 +14317,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in egg proteins applying cDNA microarrays to hen oviduct and liver and extensive proteomic data mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14442,77 +14442,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité de l'ovocyte bovin : du phénotypage aux gènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guyader-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ponchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14567,64 +14567,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in egg white proteins using cDNA microarrays and extensive proteomic data mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14686,557 +14686,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential markers of oocyte developmental competence revealed by transcriptome analysis of cumulus cells in bovine (Bos taurus)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gènes différentiellement exprimés dans le tissu adipeux de vaches laitières portant des haplotypes contrastés pour un QTL de fertilité femelle du chromosome 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Salhab</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Guyader-Joly</w:t>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Society for Reproduction and Fertility Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754797v1</w:t>
+                <w:t xml:space="preserve">hal-01193676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gènes différentiellement exprimés dans le tissu adipeux de vaches laitières portant des haplotypes contrastés pour un QTL de fertilité femelle du chromosome 3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Genes differently expressed in adipose tissue of dairy cows carrying 'fertil+' or 'fertil-' haplotype for one QTL of female fertility located on the chromosome 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fritz</w:t>
+                <w:t xml:space="preserve">J. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193676v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes differently expressed in adipose tissue of dairy cows carrying 'fertil+' or 'fertil-' haplotype for one QTL of female fertility located on the chromosome 3</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oscile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fritz</w:t>
+                <w:t xml:space="preserve">Cathy Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moreews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">VIIIe Colloque Agenae / Genanimal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193567v1</w:t>
+                <w:t xml:space="preserve">inria-00540830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscile</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential markers of oocyte developmental competence revealed by transcriptome analysis of cumulus cells in bovine (Bos taurus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Salhab</w:t>
+                <w:t xml:space="preserve">Mohamad Salhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guyader-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIe Colloque Agenae / Genanimal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Annual Society for Reproduction and Fertility Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00540830v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of gene expression profiles between chicken differing for muscle glycogen content and meat quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vonick Sibut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15244,51 +15244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15313,51 +15313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de gènes impliqués dans les variations de la qualité des viandes de volailles : étude du transcriptome musculaire chez le poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vonick Sibut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15365,51 +15365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15572,51 +15572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification par une approche transcriptomique d'un ensemble de protéines potentiellement impliquées dans la formation de la coquille de l'oeuf de poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cogburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15736,51 +15736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vonick Sibut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
@@ -15803,293 +15803,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of high-throughput methods to identify novel egg components</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Identification de gènes impliqués dans les variations de la qualité des viandes de volailles : étude du transcriptome musculaire chez le poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonick Sibut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Congrès de la Société d'Electrophorèse et d'Analyse Protéomique</w:t>
+              <w:t xml:space="preserve">12èmes Journées "Sciences du Muscle et Technologies des Viandes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751763v1</w:t>
+                <w:t xml:space="preserve">hal-02753112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de gènes impliqués dans les variations de la qualité des viandes de volailles : étude du transcriptome musculaire chez le poulet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vonick Sibut</w:t>
+                <w:t xml:space="preserve">Transcriptional profiling to identify novel antimicrobial egg proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Cogburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées "Sciences du Muscle et Technologies des Viandes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">23. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753112v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of statistical methods (t-test and mixed model) to identify differentially expressed genes between regions of the laying egg oviduct in loop design microarray experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16098,357 +16098,357 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Cogburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vonick Sibut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ouvertes Biologie Informatique Mathématiques 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional profiling to identify novel antimicrobial egg proteins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of new chicken genes coding eggshell proteins potentially involved in the physical defence on the egg using cDNA arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Cogburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonick Sibut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757395v1</w:t>
+                <w:t xml:space="preserve">hal-02752448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of new chicken genes coding eggshell proteins potentially involved in the physical defence on the egg using cDNA arrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of high-throughput methods to identify novel egg components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vonick Sibut</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">25. Congrès de la Société d'Electrophorèse et d'Analyse Protéomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752448v1</w:t>
+                <w:t xml:space="preserve">hal-02751763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional profiling to identify hen egg proteins involved in the egg's natural defences</w:t>
               </w:r>
@@ -16486,51 +16486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vonick Sibut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t>
@@ -16604,51 +16604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ViSEAGO: a Bioconductor package for clustering biological functions using GeneOntology and semantic similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16800,277 +16800,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets transgénérationnels d'une exposition embryonnaire à la chaleur sur le transcriptome et l'épigénome de la caille japonaise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Piégu</w:t>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">épiPhase - 7. Journées d'Animation Scientifique autour de l'Epigénétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726346v1</w:t>
+                <w:t xml:space="preserve">hal-04176761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+                <w:t xml:space="preserve">Effets transgénérationnels d'une exposition embryonnaire à la chaleur sur le transcriptome et l'épigénome de la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t>
+              <w:t xml:space="preserve">épiPhase - 7. Journées d'Animation Scientifique autour de l'Epigénétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176761v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of French Isolates of Enterococcus cecorum: antimicrobial resistance and potential of pathogenicity</w:t>
               </w:r>
@@ -17181,51 +17181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17233,51 +17233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France. 2021</w:t>
@@ -17425,402 +17425,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between feed efficiency and functionality of the digestive tract in broilers : a transcriptomic analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+                <w:t xml:space="preserve">Effets a court et long termes de la manipulation thermique embryonnaire sur la physiologie de la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Gdansk, Poland. 2019</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788677v1</w:t>
+                <w:t xml:space="preserve">hal-02735184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets a court et long termes de la manipulation thermique embryonnaire sur la physiologie de la caille japonaise</w:t>
+                <w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735184v1</w:t>
+                <w:t xml:space="preserve">hal-02736953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse bioinformatique des marques d'histone chez le poulet exposé à la chaleur pendant l'incubation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t>
+              <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche sur les Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736953v1</w:t>
+                <w:t xml:space="preserve">hal-02734830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation thermique embryonnaire chez la caille japonaise : étude de l'impact sur le phénotype et l'épigénome sur plusieurs générations</w:t>
               </w:r>
@@ -17832,77 +17832,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques du département Phase 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
@@ -17925,195 +17925,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse bioinformatique des marques d'histone chez le poulet exposé à la chaleur pendant l'incubation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Impact de la manipulation thermique embryonnaire sur le méthylome de caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche sur les Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">JOBIM 2019 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734830v1</w:t>
+                <w:t xml:space="preserve">hal-02737671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ViSEAGO: Easier data mining of biological functions organized into clusters using Gene Ontology and semantic similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18145,1230 +18145,1230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la manipulation thermique embryonnaire sur le méthylome de caille japonaise</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ViSEAGO: Easier data mining of biological functions organized into clusters using Gene Ontology and semantic similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2019 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique et Mathématiques JOBIM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France. 1 p, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737671v1</w:t>
+                <w:t xml:space="preserve">hal-02786990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ViSEAGO: Easier data mining of biological functions organized into clusters using Gene Ontology and semantic similarity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique et Mathématiques JOBIM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France. 1 p, 2019</w:t>
+              <w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and the Perinatal Development and Fundamental Physiology Group (PDP/WPSA Working Group 12), Hof van Wageningen, the Netherlands, 30 August – 1 September, 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tours, France. 2 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786990v1</w:t>
+                <w:t xml:space="preserve">hal-02737905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+                <w:t xml:space="preserve">Relationship between feed efficiency and functionality of the digestive tract in broilers : a transcriptomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and the Perinatal Development and Fundamental Physiology Group (PDP/WPSA Working Group 12), Hof van Wageningen, the Netherlands, 30 August – 1 September, 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Tours, France. 2 p., 2019</w:t>
+              <w:t xml:space="preserve">European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Gdansk, Poland. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737905v1</w:t>
+                <w:t xml:space="preserve">hal-02788677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping QTL for white striping in relation to breast muscle yield and meat quality traits in broiler chickens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Boitard</w:t>
+                <w:t xml:space="preserve">Analyse bioinformatique des modifications post-traductionnelles des histones chez le poulet thermomanipulé durant l'embryogenèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 1130 p., 2018, Proceeding of the 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+              <w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nouzilly, France. 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737199v1</w:t>
+                <w:t xml:space="preserve">hal-02734816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la thermo-manipulation embryonnaire sur l'aposition de H3K27ME3 et H3K4ME3 dans l'hypothalamus de poulet agé de 35 jours</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GWAS of digestive efficiency in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nouzilly, France. 1 p., 2018</w:t>
+              <w:t xml:space="preserve">3. Annual Meeting of H2020 Feed-a-Gene project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Newcastle, United Kingdom. 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735511v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GWAS of digestive efficiency in chicken</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact de la thermo-manipulation embryonnaire sur l'aposition de H3K27ME3 et H3K4ME3 dans l'hypothalamus de poulet agé de 35 jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Annual Meeting of H2020 Feed-a-Gene project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Newcastle, United Kingdom. 1 p., 2018</w:t>
+              <w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nouzilly, France. 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789047v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse bioinformatique des modifications post-traductionnelles des histones chez le poulet thermomanipulé durant l'embryogenèse</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Piegu</w:t>
+                <w:t xml:space="preserve">Mapping QTL for white striping in relation to breast muscle yield and meat quality traits in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nouzilly, France. 1 p., 2018</w:t>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massey Universtiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1130 p., 2018, Proceeding of the 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734816v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between intestinal and blood metabolome and fecal digestive efficiency in chicken</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Calenge</w:t>
+                <w:t xml:space="preserve">Impact of embryonic thermal manipulation on quail transcriptome and methylome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th EAAP Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.64, 2017</w:t>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605148v1</w:t>
+                <w:t xml:space="preserve">hal-01607553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of embryonic thermal manipulation on quail transcriptome and methylome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+                <w:t xml:space="preserve">Identification of genomic regions associated with caecal microbiota composition in a broiler line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceren Simsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t>
+              <w:t xml:space="preserve">10th European Symposium on Poultry Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. 2017, Proceedings of the 10th European Symposium on Poultry Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607553v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of genomic regions associated with caecal microbiota composition in a broiler line</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Environmental epigenetics in birds: when the embryo feels the heat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Symposium on Poultry Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. 2017, Proceedings of the 10th European Symposium on Poultry Genetics</w:t>
+              <w:t xml:space="preserve">France Japan Epigenetic Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607406v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics of the digestive function in broilers</w:t>
               </w:r>
@@ -19473,307 +19473,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental epigenetics in birds: when the embryo feels the heat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+                <w:t xml:space="preserve">Etude de l’impact de l’acclimatation embryonnaire à la chaleur du poulet de chair sur des modifications épigénétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France Japan Epigenetic Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790274v1</w:t>
+                <w:t xml:space="preserve">hal-01606379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’impact de l’acclimatation embryonnaire à la chaleur du poulet de chair sur des modifications épigénétiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Piegu</w:t>
+                <w:t xml:space="preserve">Relationship between intestinal and blood metabolome and fecal digestive efficiency in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">68th EAAP Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.64, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606379v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a genetic selection led on digestive efficiency on gut microbiota composition in broiler chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19854,51 +19854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of embryonic heat acclimation on histone post-translational modifications in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19906,51 +19906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
@@ -20031,51 +20031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Métaprogramme ACCAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Marne-La-Vallée, France. 2016</w:t>
@@ -20104,103 +20104,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions des transcriptomes du foie, tissu adipeux et muscle aux mécanismes d'adaptation des poulets de chair face à une variation de la source d'énergie dans l'aliment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t>
@@ -20294,51 +20294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t>
@@ -20380,51 +20380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of biomarkers of meat quality by high throughput analyses of muscle transcripts and serum metabolites of two lines of broilers divergently selected on breast meat ultimate pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20499,359 +20499,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis on muscle gene expression profile in fast-growing chickens.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Loyau</w:t>
+                <w:t xml:space="preserve">How to Design a good RNA-Seq experiment in an interdisciplinary context?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Martin</w:t>
+                <w:t xml:space="preserve">Cyprien Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Labourdette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14. European Poultry Conference</w:t>
+              <w:t xml:space="preserve">European conference on Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193844v1</w:t>
+                <w:t xml:space="preserve">hal-01462728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Design a good RNA-Seq experiment in an interdisciplinary context?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Aubert</w:t>
+                <w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis on muscle gene expression profile in fast-growing chickens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Guerin</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Labourdette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne de La Foye</w:t>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference on Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , 2014</w:t>
+              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WPSA, Branche Norvégienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14. European Poultry Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462728v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine mapping of QTL for carcass and meat quality traits in a chicken slow-growing line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabault-Dhuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21018,51 +21018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La description du microbiote digestif pour prédire la robustesse du poulet de chair : le projet GALMIDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21143,90 +21143,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eggshell mineralisation: relationship between in situ observations and organic matrix composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Rodriguez Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21281,90 +21281,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les manipulations thermiques embryonnaires modifient la physiologie et la composition corporelle des poulets de chair sans altérer la qualité de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, La Rochelle, France. , Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2013, 10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
@@ -21387,333 +21387,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse précoce de l'hôte à l'infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Berthon</w:t>
+                <w:t xml:space="preserve">Fine mapping of QTL of carcass and meat quality traits in a chicken slow-growing line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François d'Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748207v1</w:t>
+                <w:t xml:space="preserve">hal-01210523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping of QTL of carcass and meat quality traits in a chicken slow-growing line</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François d'Abbadie</w:t>
+                <w:t xml:space="preserve">Réponse précoce de l'hôte à l'infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Jaszczyszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210523v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profile of enterocytes purified from two lines of chicken during the &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; carrier state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grépinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bottreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21794,77 +21794,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Ecole-Chercheurs “Gestion génomique des RGA en régions chaudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Gosier, France. , 2012</w:t>
@@ -22027,51 +22027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OVOGENAE 2 - La régulation de l'expression génique dans l'ovocyte, un enjeu pour la biologie de la reproduction et l'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22079,51 +22079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Génomique Animale et Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, La Rochelle, France. 2012, Colloque Génomique Animale et Microbienne</w:t>
@@ -22152,77 +22152,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine oocyte quality: from phenotype to genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guyader-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ponchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22367,51 +22367,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0F0136C"/>
+    <w:nsid w:val="CBF14C29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22515,51 +22515,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E9F56D4D"/>
+    <w:nsid w:val="E48CE0DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22663,51 +22663,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F19809E6"/>
+    <w:nsid w:val="98D68132"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22900,51 +22900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migale.inrae.fr/trainings" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfbi.fr/statomique" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675973v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Halgrain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110830" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663866v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bedu-Ferrari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Biscarrat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pepke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chaudemanche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01401-23" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110754" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004063v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laurentie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00495-22" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00924-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chauss&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M Roche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2022.2158663" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957519v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Hincke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110564" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324098v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schrieke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art07" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poompramun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thumanu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2022.2094218" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezagal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klopp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.033" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brice" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Herbaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gon&#231;alves da Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouabdallah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-021-05321-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481008v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotima Poompramun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanjana Thumanu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpradub Sinpru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saknarin Pengsanthia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11102977" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Racine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourgneuf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgaa879" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07832-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931653v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-020-05015-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Urvoix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.11.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042888v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Roy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2019.106407" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549955v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03230-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227700" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964226v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Caidi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232418" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Bourin M." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Vautier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3EFLKW" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385835v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01207" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966590v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51521-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123210v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey549" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618212v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13040-019-0204-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625059v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0649" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622892v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4598-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629324v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24978-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629321v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Bourin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4690-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623299v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5344-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595496v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06511-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608235v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12575-017-0059-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636990v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2661-y" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639588v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b01050" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194139v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Angulo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyader-Joly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auclair" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14353" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638649v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.05.034" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634218v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001931" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601560v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.06.019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633268v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Du" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T. Hincke" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Rose-Martel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2013-3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629430v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129881v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.09.024" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129865v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Panneau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cordova" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.06.022" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640949v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105339" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630052v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.09.006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193837v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bottreau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2014.03.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640144v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-220" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644010v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berges" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-457" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01117662v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boumart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M. Roche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lalande" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035782" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129580v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00057.2011" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782486v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanmougin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbs046" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129798v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn-A&#235;l Carre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023959" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018989v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-112" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662318v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-57" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659342v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa-Clara Bureau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-430" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655502v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21031" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAC6ED6E90A857FBD5E9E95760CD10B4AF28C53A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00307623v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A Degrelle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Piot-Kaminski" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-46" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197542v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halpern" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030153" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659762v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lepage" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brinster" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Caron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducroix-Crepy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier Gois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00421-06" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440250v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Piot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-150" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680431v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decourtye" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pons" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Pham-Del&#232;gue" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683584v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacheco-Trigon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189684v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Robert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;rard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696506v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Picard-Nizou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885940v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouvier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683899v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694006v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690753v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisselet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144164v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Khaksar" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775492v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275281v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281331v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Darrigo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617399v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617443v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791410v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658366v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614963v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03640684v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735696v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786704v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737539v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735147v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gataud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608742v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733489v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604665v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603141v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733493v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605115v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607589v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741942v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742876v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazaret Dominguez-Gasca" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210952v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salles" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211058v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211070v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738484v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743909v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738852v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740279v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738600v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740352v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739248v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747457v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747273v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749854v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661260v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Dillies" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809620v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746161v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cr&#233;vieu-Gabriel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746903v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Ponchon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802514v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189587v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponchon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747495v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754797v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Salhab" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193676v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193567v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fritz" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540830v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhab" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751664v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751505v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751521v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cogburn" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756159v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751014v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751763v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753112v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752405v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Cogburn" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757395v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752448v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757086v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry A. Cogburn" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carre" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789561v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178745v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726346v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176761v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281299v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176768v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281349v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788677v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735184v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736953v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909456v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734830v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789400v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737671v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786990v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737905v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737199v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735511v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789047v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734816v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605148v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607553v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607406v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Simsek" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606214v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790274v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606379v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608757v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602921v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210974v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305383.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194113v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193844v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264226_2" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462728v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210644v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois d'Abbadie" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739154v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Niepceron" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793278v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738844v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez Navarro" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747584v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748207v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210523v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749123v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809461v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416827v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brossier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.apicowplexa.net/wp-content/uploads/2016/10/apicowplexa2012_abstractbook.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191117v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746444v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migale.inrae.fr/trainings" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfbi.fr/statomique" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675973v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Halgrain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110830" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663866v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bedu-Ferrari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Biscarrat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pepke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chaudemanche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01401-23" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110754" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004063v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laurentie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00495-22" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00924-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chauss&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M Roche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2022.2158663" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957519v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Hincke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110564" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324098v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schrieke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art07" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poompramun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thumanu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2022.2094218" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezagal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klopp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.033" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321946v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07832-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Racine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourgneuf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgaa879" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brice" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Herbaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gon&#231;alves da Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouabdallah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-020-05015-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355042v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Urvoix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.11.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225167v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-021-05321-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481008v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotima Poompramun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanjana Thumanu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpradub Sinpru" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saknarin Pengsanthia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11102977" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549955v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03230-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042888v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Roy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2019.106407" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227700" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964226v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Caidi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232418" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966590v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51521-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385835v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01207" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620930v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Bourin M." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Vautier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3EFLKW" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618212v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13040-019-0204-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123210v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey549" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622892v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4598-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625059v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0649" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629324v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24978-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629321v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Bourin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4690-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623299v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5344-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595496v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06511-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608235v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12575-017-0059-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636990v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2661-y" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639588v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b01050" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634218v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001931" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638649v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.05.034" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194139v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Angulo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyader-Joly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auclair" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14353" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601560v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.06.019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633268v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Du" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T. Hincke" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Rose-Martel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2013-3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629430v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129881v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.09.024" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640949v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105339" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630052v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.09.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193837v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bottreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2014.03.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640144v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-220" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129865v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Panneau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cordova" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.06.022" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644010v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berges" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-457" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01117662v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boumart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M. Roche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lalande" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035782" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129580v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00057.2011" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782486v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanmougin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbs046" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018989v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-112" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129798v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn-A&#235;l Carre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023959" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662318v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-57" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659342v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa-Clara Bureau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-430" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655502v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21031" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAC6ED6E90A857FBD5E9E95760CD10B4AF28C53A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00307623v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A Degrelle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Piot-Kaminski" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-46" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197542v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halpern" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030153" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659762v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lepage" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brinster" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Caron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducroix-Crepy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier Gois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00421-06" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440250v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Piot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-150" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680431v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decourtye" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pons" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Pham-Del&#232;gue" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683584v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacheco-Trigon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189684v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Robert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;rard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696506v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Picard-Nizou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885940v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouvier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683899v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694006v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690753v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisselet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775492v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Khaksar" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275281v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144164v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281331v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Darrigo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617443v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617399v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614963v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03640684v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791410v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658366v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735696v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786704v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737539v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735147v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gataud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605115v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733493v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604665v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733489v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603141v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607589v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608742v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741942v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742876v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazaret Dominguez-Gasca" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211058v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738484v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211070v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743909v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738852v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740279v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210952v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salles" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738600v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739248v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740352v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747273v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747457v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749854v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661260v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Dillies" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809620v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746161v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cr&#233;vieu-Gabriel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746903v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Ponchon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802514v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189587v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponchon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747495v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193676v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193567v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fritz" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540830v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhab" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754797v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Salhab" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751664v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751505v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751521v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cogburn" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756159v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751014v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753112v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757395v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Cogburn" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752405v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752448v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751763v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757086v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry A. Cogburn" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carre" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789561v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178745v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176761v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726346v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281299v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176768v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281349v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735184v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736953v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734830v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909456v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737671v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789400v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786990v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737905v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788677v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734816v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789047v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735511v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737199v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607553v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607406v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Simsek" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790274v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606214v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606379v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605148v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608757v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602921v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210974v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305383.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194113v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462728v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193844v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264226_2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210644v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois d'Abbadie" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739154v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Niepceron" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793278v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738844v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez Navarro" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747584v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210523v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748207v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749123v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809461v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416827v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brossier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.apicowplexa.net/wp-content/uploads/2016/10/apicowplexa2012_abstractbook.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191117v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746444v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>