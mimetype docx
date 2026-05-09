--- v0 (2026-03-30)
+++ v1 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christelle Hinnewinkel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une biorégion à l’épreuve de ses limites – Recherche action participative sur le bassin-versant de l’Aa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie des biorégions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, édition Terre urbaine, 2025, Collection La fabrique de territoires, 9782491546304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et aménagement du territoire : le rôle de la trame verte urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Stordeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux paradigmes du projet ? Transition, adaptation, résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-308, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, une ressource territoriale pour l’agglomération lilloise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au cœur des territoires créatifs. Proximités et ressources territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El dessarrollo del estatuto ecológico de los pastizales: un análisis cruzado entre la India y Uruguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galop D. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et environnement : de la reconstitution du passé aux modèles prospectifs (Actes du colloque de Chilhac, 27-30 septembre 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01270313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires forestiers indiens : des forêts réservées aux forêts protégées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Menon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Galochet M., Glon E. (dir.) : Des milieux aux territoires forestiers, mélanges en l'honneur de Jean-Jacques Dubois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe d’un patrimoine autochtone chez/dans la communauté pionnière des Badaga en Inde du Sud (monts Nilgiri)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Cosaert P., Bart F., Patrimoine et développement dans les pays tropicaux,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expansion du domaine du théier dans les Nilgiri (Tamil Nadu, Inde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Bart F., Les montagnes tropicales : identités, mutations, développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature-based solutions for climate change adaptation in business parks with IB Green: towards sustainable urban planning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Hautekèete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brume Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Vanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique ECRIN - WP 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Villeneuve d' Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme, continuités écologiques et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Favoriser le dialogue entre le monde scientifique et les territoires pour une transition climatique réussie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions de l'agriculture des trames vertes et bleues urbaines du Nord de la France - paysage, continuités écologiques et locavorisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chanut-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laboureur-Hoquidant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Centenaire de l'UGI - Session Urban agriculture in the global North and South : toward a convergence of fonctions and representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union géographique internationale, Jul 2022, Paris, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité sociale de la trame noire : exemple de la Métropole Européenne de Lille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers territoriaux « Transition écologique et Lumière »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics socio-économiques de DOCOB : Evaluation et préconisations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Barrera De Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque national aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie des réseaux : évaluer la contribution des emprises des infrastructures linéaires de RTE et de SNCF Réseau aux continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITTECOP 2019 : Fonctionnalités écologiques et territoriales des infrastructures linéaires de transport et de leurs emprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité sociale : projet TRAMENOIRE de Métropole européenne de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faure Baptiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'échanges techniques Trame noire, Centre de ressources Trame verte et bleue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une trame à l’autre : les enjeux de l’intégration des réseaux écologiques dans les documents de planification à partir des expériences des Hauts-de-France et du Minas Gerais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Nature et ville : regards croisés franco-lusophones »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de la relation entre les aménagements de trames vertes et les mesures d’adaptation et d’atténuation du changement climatique par les acteurs du territoire et les habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APERAU « Que reste-t-il du projet ? Approches, méthodes et enjeux communs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire valoir la relation humain-abeilles pour l’aménagement durable des territoires ? Représentations et mobilisation potentielle des acteurs locaux pour la préservation des abeilles sauvages dans la Métropole Européenne de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de l’Association de Géographes Français Les géographes et la nature : regards nouveaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trame noire, un indicateur de la place de la nature dans l’aménagement du territoire. État des lieux des pratiques et des motivations des communes de la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de l’Association de Géographes Français Les géographes et la nature : regards nouveaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological shifts of flowering plants and their pollinators along an urbanisation gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Fisogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Piquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement de la trame noire urbaine de Lille Métropole : un projet socialement accepté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84e Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où est la nature dans la TVB urbaine ? – Enjeux de la mise en place de corridors écologiques en milieu urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Nature des villes, nature des champs - Synergies et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Forest Rights Act, vers une légalisation des pratiques locales dans les forêts indiennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Moppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International “Dynamiques environnementales, politiques publiques et pratiques locales : quelles interactions ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of rural forests in central Western Ghats (India): views from different stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddartha Krishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small-scale Rural Forest Use and Management: Global Policies versus Local Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Gérardmer, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Action for Natural Resource Management in the Western Ghats. Case Study of Chennayanakote Village, Kodagu District</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of the International Union of Forest Research Organizations (IUFRO) on « Small-scale Rural Forest Use and Management: Global Policies Versus Local Knowledge »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Géradmer, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forests&amp;quot;, Agrarian landscapes and public policies in the Central Western Ghats of South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Biennial Conference of the International Association for the Study of the Commons Governing shared resources : connecting local experience to global challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Gloucestershire, United Kingdom. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01022349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'un statut écologique pour les herbages : la construction scientifique de paysages à valoriser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Paysage et environnement : de la reconstitution du passé aux modèles prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Chilhac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur les représentations des pratiquant·es des activités récréatives dans le cadre de l’élaboration du DOCOB du site Natura 2000 Baie de Txingudi (FR7200774)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariantonia Lo Prete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lille (France); Université du Littoral Côte d'Opale. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des diagnostics socio-économiques - Bilan critique et propositions de révisions ou de compléments méthodologiques - Du Projet intégré LIFE 16 IPE/FR001 MarHa - MarHa_A3T1 A-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Menthonnex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille (2018-..); TVES URL 4477. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique, Action A3 du projet intégré LIFE 16 IPE/FR001 MarHa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Barrera De Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université du Littoral Côte d'Opale - ULCO; ULille. 2019, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie des réseaux : évaluer la contribution des emprises des infrastructures linéaires de rte et de SNCF réseau aux continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Prog. ITTECOP/MEDDE/CILB. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAMENOIRE : Programme d’étude et de recherche pour le développement de la trame noire de l’agglomération lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faure Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besnard Aurélien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Fonderflick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Région Nord-Pas-de-Calais. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volet social : Etude de l’acceptabilité sociale de la trame noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Région Nord-Pas-de-Calais. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité en réseaux : de la décision aux outils ou comment mailler le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FRB/MEDDE. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une biorégion à l’épreuve de ses limites : recherche-action participative sur le bassin versant de l’Aa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Afraoucene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Sacepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boutique des sciences de l'Université de Lille. Projets 2023-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité et écologisation des pratiques d’entretien des réseaux électrique très haute tension et ferroviaire du nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITTECOP 2019, Fonctionnalités écologiques et territoriales des infrastructures linéaires de transport et de leurs emprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations, pratiques et interactions entre acteurs impliqués dans les Mesures d’Atténuation et d’Adaptation au Changement Climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cabarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Stordeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laboureur-Hoquidant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de lancement CLIMIBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d’interactions, état de santé et connectivités des pollinisateurs sauvages en milieu urbain : effets d’un gradient d’urbanisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Fisogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Peruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de lancement CLIMIBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie des réseaux : Apports et résultats à mi-parcours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITTECOP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique de l’interdisciplinarité dans la recherche sur la biodiversité : le programme SYNERGIE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des Chercheurs de l’Université de Mons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins dans la fabrique des territoires : pratiques et représentations du socio-écosystème jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Robert-Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mestdagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Poulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vol. 15 (n°1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/120cr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic socio-économique des DOCOB, un outil pour renforcer l’ancrage territorial des sites Natura 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sauboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Barrera De Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.39946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal trajectories of plant-pollinator interaction networks differ following phenological mismatches along an urbanization gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Fisogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Hautekèete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Piquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vanappelghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 226, pp.104512. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2022.104512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an index of biodiversity potential: example in an anthropised and fragmented landscape matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laboureur-Hoquidant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trame noire, un indicateur de la place de la nature dans l’aménagement du territoire Pratiques et motivations des communes de la Métropole européenne de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (2), pp.161-180. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.4764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité au service de l’environnement (Journée d’études, université d’Artois, Arras, 3 février 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Natures Sciences Sociétés, 26 (1), pp.92-97. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2018026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologisation des arbres dans les agroforêts des Ghâts occidentaux (Inde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Moppert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.11527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau électrique et réseau écologique : contraintes et opportunités dans un paysage fragmenté (Nord-Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.11751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denuded forests, wooded estates : statemaking in a Janmam area of Gudalur, Tamil Nadu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The indian Economic and social history review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (4), pp.449-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is truffle-growing a response to sustainable development and heritage issues in Mediterranean territories ? The case of Uzès, southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Therville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mangenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Foresta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, Trees and Livelihoods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (4), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14728028.2013.859461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité « aménage-t-elle » les territoires ? Vers une écologisation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.9749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Public Policies and Farmer Preferences on Agroforestry Practices in Kerala, India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.M Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (2), pp.351-364. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-011-9628-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01020762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agroforêts des Ghâts occidentaux (Inde) : une extension forestière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier d'Etude de l'Institut d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing Visions: Domestic Forests, Politics and Forest Policy in the Central Western Ghats of South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddhartha Krishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small-Scale Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, pp.515-527. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11842-009-9096-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohabiter avec la grande faune dans le sud de l’Inde : opportunité ou menace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Moppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69, pp.59--79. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.3569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques agricoles dans les monts Nilgiri (Inde) : entre crise économique et promotion de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Menon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 247, pp.373-394. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.5697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes environnementales et gouvernance des territoires. Compte rendu de colloque (Lille, 23-24 septembre 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.99 - 101. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss:2006015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins dans la fabrique des territoires : pratiques et représentations du socio-écosystème jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Robert-Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mestdagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Poulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 15 (n°1), 2024, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/120ct⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 et quelques mots pour les 20 ans de Développement durable & territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Melin Crapet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (3), 2022, Revue Développement Durable et Territoires, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.22009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro anniversaire : 20 ans à la croisée de la durabilité et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Développement durable et territoires, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La montagne convoitée : contribution à l'étude des dynamiques environnementales et sociales dans les Nilgiri (Tamil Nadu, Inde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Bordeaux Montaigne, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002BOR30044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04206606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christelle Hinnewinkel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une biorégion à l’épreuve de ses limites – Recherche action participative sur le bassin-versant de l’Aa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie des biorégions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, édition Terre urbaine, 2025, Collection La fabrique de territoires, 9782491546304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et aménagement du territoire : le rôle de la trame verte urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Stordeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux paradigmes du projet ? Transition, adaptation, résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-308, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, une ressource territoriale pour l’agglomération lilloise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au cœur des territoires créatifs. Proximités et ressources territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El dessarrollo del estatuto ecológico de los pastizales: un análisis cruzado entre la India y Uruguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galop D. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et environnement : de la reconstitution du passé aux modèles prospectifs (Actes du colloque de Chilhac, 27-30 septembre 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01270313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires forestiers indiens : des forêts réservées aux forêts protégées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Menon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Galochet M., Glon E. (dir.) : Des milieux aux territoires forestiers, mélanges en l'honneur de Jean-Jacques Dubois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe d’un patrimoine autochtone chez/dans la communauté pionnière des Badaga en Inde du Sud (monts Nilgiri)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Cosaert P., Bart F., Patrimoine et développement dans les pays tropicaux,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expansion du domaine du théier dans les Nilgiri (Tamil Nadu, Inde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Bart F., Les montagnes tropicales : identités, mutations, développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature-based solutions for climate change adaptation in business parks with IB Green: towards sustainable urban planning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Hautekèete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brume Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Vanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique ECRIN - WP 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Villeneuve d' Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme, continuités écologiques et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Favoriser le dialogue entre le monde scientifique et les territoires pour une transition climatique réussie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions de l'agriculture des trames vertes et bleues urbaines du Nord de la France - paysage, continuités écologiques et locavorisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chanut-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laboureur-Hoquidant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Centenaire de l'UGI - Session Urban agriculture in the global North and South : toward a convergence of fonctions and representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union géographique internationale, Jul 2022, Paris, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité sociale de la trame noire : exemple de la Métropole Européenne de Lille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers territoriaux « Transition écologique et Lumière »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie des réseaux : évaluer la contribution des emprises des infrastructures linéaires de RTE et de SNCF Réseau aux continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITTECOP 2019 : Fonctionnalités écologiques et territoriales des infrastructures linéaires de transport et de leurs emprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics socio-économiques de DOCOB : Evaluation et préconisations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Barrera De Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque national aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité sociale : projet TRAMENOIRE de Métropole européenne de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faure Baptiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'échanges techniques Trame noire, Centre de ressources Trame verte et bleue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une trame à l’autre : les enjeux de l’intégration des réseaux écologiques dans les documents de planification à partir des expériences des Hauts-de-France et du Minas Gerais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Nature et ville : regards croisés franco-lusophones »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de la relation entre les aménagements de trames vertes et les mesures d’adaptation et d’atténuation du changement climatique par les acteurs du territoire et les habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APERAU « Que reste-t-il du projet ? Approches, méthodes et enjeux communs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire valoir la relation humain-abeilles pour l’aménagement durable des territoires ? Représentations et mobilisation potentielle des acteurs locaux pour la préservation des abeilles sauvages dans la Métropole Européenne de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de l’Association de Géographes Français Les géographes et la nature : regards nouveaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trame noire, un indicateur de la place de la nature dans l’aménagement du territoire. État des lieux des pratiques et des motivations des communes de la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de l’Association de Géographes Français Les géographes et la nature : regards nouveaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological shifts of flowering plants and their pollinators along an urbanisation gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Fisogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Piquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement de la trame noire urbaine de Lille Métropole : un projet socialement accepté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84e Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où est la nature dans la TVB urbaine ? – Enjeux de la mise en place de corridors écologiques en milieu urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Nature des villes, nature des champs - Synergies et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Forest Rights Act, vers une légalisation des pratiques locales dans les forêts indiennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Moppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International “Dynamiques environnementales, politiques publiques et pratiques locales : quelles interactions ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of rural forests in central Western Ghats (India): views from different stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddartha Krishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small-scale Rural Forest Use and Management: Global Policies versus Local Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Gérardmer, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Action for Natural Resource Management in the Western Ghats. Case Study of Chennayanakote Village, Kodagu District</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of the International Union of Forest Research Organizations (IUFRO) on « Small-scale Rural Forest Use and Management: Global Policies Versus Local Knowledge »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Géradmer, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forests&amp;quot;, Agrarian landscapes and public policies in the Central Western Ghats of South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Biennial Conference of the International Association for the Study of the Commons Governing shared resources : connecting local experience to global challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Gloucestershire, United Kingdom. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01022349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'un statut écologique pour les herbages : la construction scientifique de paysages à valoriser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Paysage et environnement : de la reconstitution du passé aux modèles prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Chilhac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur les représentations des pratiquant·es des activités récréatives dans le cadre de l’élaboration du DOCOB du site Natura 2000 Baie de Txingudi (FR7200774)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariantonia Lo Prete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lille (France); Université du Littoral Côte d'Opale. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des diagnostics socio-économiques - Bilan critique et propositions de révisions ou de compléments méthodologiques - Du Projet intégré LIFE 16 IPE/FR001 MarHa - MarHa_A3T1 A-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Menthonnex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille (2018-..); TVES URL 4477. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique, Action A3 du projet intégré LIFE 16 IPE/FR001 MarHa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Barrera De Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université du Littoral Côte d'Opale - ULCO; ULille. 2019, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie des réseaux : évaluer la contribution des emprises des infrastructures linéaires de rte et de SNCF réseau aux continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Prog. ITTECOP/MEDDE/CILB. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAMENOIRE : Programme d’étude et de recherche pour le développement de la trame noire de l’agglomération lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faure Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besnard Aurélien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Fonderflick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Région Nord-Pas-de-Calais. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volet social : Etude de l’acceptabilité sociale de la trame noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Région Nord-Pas-de-Calais. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité en réseaux : de la décision aux outils ou comment mailler le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FRB/MEDDE. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une biorégion à l’épreuve de ses limites : recherche-action participative sur le bassin versant de l’Aa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Afraoucene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Sacepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boutique des sciences de l'Université de Lille. Projets 2023-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité et écologisation des pratiques d’entretien des réseaux électrique très haute tension et ferroviaire du nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITTECOP 2019, Fonctionnalités écologiques et territoriales des infrastructures linéaires de transport et de leurs emprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations, pratiques et interactions entre acteurs impliqués dans les Mesures d’Atténuation et d’Adaptation au Changement Climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cabarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Stordeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laboureur-Hoquidant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de lancement CLIMIBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d’interactions, état de santé et connectivités des pollinisateurs sauvages en milieu urbain : effets d’un gradient d’urbanisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Fisogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Peruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de lancement CLIMIBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie des réseaux : Apports et résultats à mi-parcours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITTECOP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique de l’interdisciplinarité dans la recherche sur la biodiversité : le programme SYNERGIE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des Chercheurs de l’Université de Mons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins dans la fabrique des territoires : pratiques et représentations du socio-écosystème jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Robert-Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mestdagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Poulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vol. 15 (n°1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/120cr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic socio-économique des DOCOB, un outil pour renforcer l’ancrage territorial des sites Natura 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sauboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Barrera De Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.39946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal trajectories of plant-pollinator interaction networks differ following phenological mismatches along an urbanization gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Fisogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Hautekèete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Piquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vanappelghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 226, pp.104512. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2022.104512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an index of biodiversity potential: example in an anthropised and fragmented landscape matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laboureur-Hoquidant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trame noire, un indicateur de la place de la nature dans l’aménagement du territoire Pratiques et motivations des communes de la Métropole européenne de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (2), pp.161-180. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.4764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité au service de l’environnement (Journée d’études, université d’Artois, Arras, 3 février 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Natures Sciences Sociétés, 26 (1), pp.92-97. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2018026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologisation des arbres dans les agroforêts des Ghâts occidentaux (Inde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Moppert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.11527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau électrique et réseau écologique : contraintes et opportunités dans un paysage fragmenté (Nord-Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.11751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denuded forests, wooded estates : statemaking in a Janmam area of Gudalur, Tamil Nadu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The indian Economic and social history review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (4), pp.449-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is truffle-growing a response to sustainable development and heritage issues in Mediterranean territories ? The case of Uzès, southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Therville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mangenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Foresta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, Trees and Livelihoods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (4), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14728028.2013.859461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité « aménage-t-elle » les territoires ? Vers une écologisation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.9749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Public Policies and Farmer Preferences on Agroforestry Practices in Kerala, India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.M Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (2), pp.351-364. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-011-9628-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01020762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agroforêts des Ghâts occidentaux (Inde) : une extension forestière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier d'Etude de l'Institut d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing Visions: Domestic Forests, Politics and Forest Policy in the Central Western Ghats of South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddhartha Krishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small-Scale Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, pp.515-527. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11842-009-9096-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohabiter avec la grande faune dans le sud de l’Inde : opportunité ou menace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Moppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69, pp.59--79. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.3569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques agricoles dans les monts Nilgiri (Inde) : entre crise économique et promotion de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Menon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 247, pp.373-394. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.5697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes environnementales et gouvernance des territoires. Compte rendu de colloque (Lille, 23-24 septembre 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.99 - 101. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss:2006015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins dans la fabrique des territoires : pratiques et représentations du socio-écosystème jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Robert-Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mestdagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Poulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 15 (n°1), 2024, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/120ct⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 et quelques mots pour les 20 ans de Développement durable & territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Melin Crapet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (3), 2022, Revue Développement Durable et Territoires, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.22009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro anniversaire : 20 ans à la croisée de la durabilité et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Développement durable et territoires, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La montagne convoitée : contribution à l'étude des dynamiques environnementales et sociales dans les Nilgiri (Tamil Nadu, Inde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Bordeaux Montaigne, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002BOR30044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04206606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loub&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730922v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Stordeur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmitt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270313v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Menon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683165v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brume Delaunay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vanson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311872v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chanut-Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laboureur-Hoquidant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737645v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hinnewinkel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Barrera De Paz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163553v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Benchendikh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delmer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163695v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Baptiste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163706v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163557v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163542v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fisogni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Piquot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163785v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moppert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02617440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddartha Krishnan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Rai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01022349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744770v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Girault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Lo Prete" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958994v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Barrera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Menthonnex" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cardinal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173569v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnard Aur&#233;lien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fonderflick" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173597v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04813373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Afraoucene" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Sacepe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173481v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cabarry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pellerin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737764v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peruzzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173498v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Thierry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647721v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-Boeuf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mestdagh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120cr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148694v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sauboua" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.39946" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275135v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vanappelghem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104512" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711317v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39205" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163282v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.4764" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02611207v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coget" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018026" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01670179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11527" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163377v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.11751" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01452981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01447686v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangenet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Foresta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728028.2013.859461" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163388v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9749" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020762v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M Kumar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-011-9628-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01186714v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174860v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Krishnan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11842-009-9096-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244152v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3569" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01186705v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Quitt&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.5697" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02617372v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2006015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647689v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ct" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04115008v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin Crapet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04124592v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Flanquart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21659" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04206606v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002BOR30044" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loub&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730922v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Stordeur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmitt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270313v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Menon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683165v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brume Delaunay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vanson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311872v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chanut-Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laboureur-Hoquidant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737645v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163553v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Benchendikh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delmer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hinnewinkel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Barrera De Paz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163695v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Baptiste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163706v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163557v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163542v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fisogni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Piquot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163785v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moppert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02617440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddartha Krishnan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Rai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01022349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744770v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Girault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Lo Prete" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958994v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Barrera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Menthonnex" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cardinal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173569v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnard Aur&#233;lien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fonderflick" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173597v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04813373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Afraoucene" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Sacepe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173481v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cabarry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pellerin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737764v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peruzzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173498v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Thierry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647721v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-Boeuf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mestdagh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120cr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148694v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sauboua" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.39946" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275135v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vanappelghem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104512" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711317v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39205" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163282v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.4764" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02611207v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coget" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018026" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01670179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11527" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163377v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.11751" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01452981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01447686v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangenet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Foresta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728028.2013.859461" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163388v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9749" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020762v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M Kumar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-011-9628-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01186714v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174860v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Krishnan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11842-009-9096-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244152v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3569" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01186705v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Quitt&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.5697" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02617372v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2006015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647689v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ct" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04115008v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin Crapet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04124592v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Flanquart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21659" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04206606v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002BOR30044" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>