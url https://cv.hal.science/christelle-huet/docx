--- v0 (2026-03-29)
+++ v1 (2026-04-30)
@@ -132,7347 +132,7347 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">External photon beam radiotherapy of pregnant patients with brain tumors: Reducing fetal dose through treatment parameter adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lecarpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135, pp.105015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2025.105015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling and dosimetric characterization of a 3D printed pregnant woman phantom for fetal dosimetry in radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (1), pp.50-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2024039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04822195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MR compatible detectors assessment for a 0.35 T MR-linac commissioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Croisé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed‐amine Benadjaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13014-024-02431-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04514848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards clinical application of ultra-high dose rate radiotherapy and the FLASH effect: Challenges and current status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Milliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (5), pp.463-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2024.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04822172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dosimetry with the TruView gel on a 0.35 T MR-Linac: A feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ermeneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petitfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gschwind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 175, pp.107170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2024.107170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint EURADOS-EANM initiative for an advanced computational framework for the assessment of external dose rates from nuclear medicine patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Struelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Dabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desorgher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EJNMMI Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40658-024-00638-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04554690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Health-related quality of life and radioiodine therapy in thyroid cancer patients: a before-and-after study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, pp.2721-2731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-024-03721-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dysfunction of the Salivary and Lacrimal Glands After Radioiodine Therapy for Thyroid Cancer: Results of the START Study After 6-Months of Follow-Up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Menegaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thyroid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (9), pp.1100 - 1109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/thy.2023.0090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulating microvesicles correlate with radiation proctitis complication after radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Benadjaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Squiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Judicone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.2033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-21726-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04006445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmic radiation exposure of airline crews in France over the period 2015–2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lestaevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (4), pp.317-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2023027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04349615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflections on the future developments of research in retrospective physical dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fattibene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartłomiej Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Discher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.100132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physo.2022.100132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effectiveness of staff radiation protection devices for interventional cardiology procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Dabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Domienik-Andrzejewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edilaine Honorio da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107, pp.102543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.102543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management of pregnant or potentially pregnant patients undergoing diagnostic and interventional radiology procedures: Investigation of clinical routine practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Faj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hrvoje Brkić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca de Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 115, pp.103159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.103159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04339490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SEED: AN OPERATIONAL NUMERICAL TOOL FOR DOSIMETRIC RECONSTRUCTION IN CASE OF RADIOLOGICAL OVEREXPOSURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Entine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dondey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122 (2), pp.271-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HP.0000000000001483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of lead free cap on the doses of ionizing radiation to the head of interventional cardiologists working in haemodynamic room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Włodzimierz Grabowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Masiarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Górnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Grycewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Brodecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Occupational Medicine and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (5/2022), pp.549-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13075/ijomeh.1896.01958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04338485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lessons learnt from the recent EURADOS intercomparisons in computational dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Rabus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zankl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Gomez-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Eakins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156, pp.106822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2022.106822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04133994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salivary Dysfunctions and Conséquences After Radioiodine Treatment for Thyroid Cancer: Protocol for a Self-Controlled Study (START Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lussey-Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Menegaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e35565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/35565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monte Carlo calculation of organ and effective doses due to photon and neutron point sources and typical X-ray examinations: results of an international intercomparison exercise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Eakins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zankl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Gomez-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2021.106695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quality assurance for the use of computational methods in dosimetry: activities of EURADOS Working Group 6 “Computational Dosimetry”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Rabus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Gomez-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villagrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eakins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vrba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6498/abd914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03136483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ICRP recommended methods of red bone marrow dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zankl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Eakins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-María Gómez Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, pp.106611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2021.106611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04337740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Out-of-field doses from radiotherapy using photon beams: A comparative study for a pediatric renal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Colnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zefkili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Gschwind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Clinical Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (3), pp.94 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acm2.13182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hematopoietic Recovery using Multi-Cytokine Therapy in 8 Patients Presenting Radiation-Induced Myelosuppression after Radiological Accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Herrera-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Gigov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Souleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 196 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RADE-21-00169.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03953974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monte Carlo calculation of organ and effective dose rates from ground contaminated by Am-241: Results of an international intercomparison exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Eakins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Brkić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Capello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desorgher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 148, pp.106649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2021.106649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04338661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SESAME A TOOL FOR NUMERICAL DOSIMETRIC RECONSTRUCTION OF PATIENTS OVEREXPOSURES IN INTERVENTIONAL RADIOLOGY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Entine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dondey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 185 (2), pp.231-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncz004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterisation of two new radiochromic gel dosimeters TruView™ and ClearView™ in combination with the vista™ optical CT scanner: A feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Colnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Gschwind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2018.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of the k correction factors for several detectors used with an 800 MU/min CyberKnife® system equipped with fixed collimators and study of detector characteristics on their response in small photon beams using a Monte Carlo method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Moignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Makovicka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical Physics (American Institute of Physics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, (accepted-MS #13-1647R3 - 2014)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the gafchromic EBT3 films for dose distribution measurements in stereotactic radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, pp.364-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2014.05.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of small field output factors and correction factors using a Monte Carlo method for a 1000 MU/min CyberKnife® system equipped with fixed collimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Moignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Barraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, (In Press, Accepted Manuscript RM5235, Available online 20 May 2014). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2014.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intercomparison of gafchromic™ films, TL detectors and TL foils for the measurements of skin dose in interventional radiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kopeć</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Novák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, pp.282-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2014.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of MOSFET detectors for in vivo dosimetry in interventional radiology and for dose reconstruction in case of overexposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Etard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Réhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104 (4), pp.379-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HP.0b013e31827e10f3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Small fields output factors measurements and correction factors determination for several detectors for a CyberKnife® and linear accelerators equipped with microMLC and circular cones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (7), pp.071725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.4811139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization and optimization of EBT2 radiochromic films dosimetry system for precise measurements of output factors in small fields used in radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dagois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chenaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (1), pp.40-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2011.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personal monitor glass badge: Theoretical dosemeter response calculated with the Monte Carlo transport code MCNPX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Itié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 144, pp.231--233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncr009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction of an extended library of adult male 3D models: Rationale and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beurrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bremaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desbrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (23), pp.7659--7692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/56/23/020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SESAME: A software tool for the numerical dosimetric reconstruction of radiological accidents involving external sources and its application to the accident in Chile in December 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Rioual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (1), pp.76-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.HP.0000327661.90794.0f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical dosimetric reconstruction of a radiological accident due to gammagraphy equipment that occurred in Dakar and Abidjan in summer 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bottollier-Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (2-6), pp.698-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.12.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dosimetry of the mixed field irradiation facility CALIBAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Médioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Asselineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (2-6), pp.1077-1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.11.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluations dosimétriques de l'exposition potentielle liée à l'accumulation naturelle d'uranium et de thorium dans les sables de certaines plages du littoral de Camargue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thomassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (1), pp.107-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro:2007051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstitution de dose par calcul Monte Carlo en cas d'accident radiologique: application à l'accident du Chili de décembre 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bottollier-Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (4), pp.489-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro:2007039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of lifetime ionizing radiation dosimetry in the CONSTANCES cohort: first step of the CORALE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Sauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lequy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd meeting of the International Society of Radiation Epidemiology and Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISoRED (International Society of Radiation Epidemiology and Dosimetry), Sep 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes enceintes et Radiothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès scientifique annuel 2025 de l’Association québécoise des physicien(ne)s médicaux cliniques (AQPMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AQPMC – Association québécoise des physicien(ne)s médicaux cliniques, Nov 2025, Congrès virtuel, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiothérapie et femmes enceintes : optimisation de la balistique de traitement pour réduire la dose foetale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Radiothérapie et femmes enceintes : enquête sur la fréquence de ces actes et les modalités de prises en charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de la SFPM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SFPM, Jun 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04645083v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04645066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the radiological component of the exposome in the CONSTANCES cohort: first step of the CORALE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Sauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE Europe Young and Early Career Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Environmental Epidemiology (ISEE), Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04607518v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiothérapie et femmes enceintes : enquête sur la fréquence de ces actes et les modalités de prises en charge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effets secondaires du traitement par iode radioactif dans le cadre d’un cancer de la thyroïde : Résultats du suivi a 6 mois de l’étude START</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de la SFPM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">« L’iode dans tous ses états » - Journées SFRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFRP, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04645066v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets secondaires du traitement par iode radioactif dans le cadre d’un cancer de la thyroïde : Résultats du suivi a 6 mois de l’étude START</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Huet</w:t>
+                <w:t xml:space="preserve">Radiothérapie et femmes enceintes : optimisation de la balistique de traitement pour réduire la dose foetale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lecarpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« L’iode dans tous ses états » - Journées SFRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFRP, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de la SFPM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFPM, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862669v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04645083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanchardon</w:t>
+                <w:t xml:space="preserve">Dysfunction of the salivary and lacrimal glands after radioiodine therapy: 6-month follow-up results of a self-controlled study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lussey-Lepoutre Charlotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bressand Alice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buffet Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menegaux Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry 1st meeting - ISoRED 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISGLOBAL, May 2023, Sitges (Barcelona), Spain</w:t>
+              <w:t xml:space="preserve">ISORED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sitgès, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967610v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04287839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysfunction of the salivary and lacrimal glands after radioiodine therapy: 6-month follow-up results of a self-controlled study in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Dysfonctionnements salivaires et lacrymaux après un traitement par radioiode pour un cancer de la thyroïde : résultats du suivi à 6 mois de l'étude START</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bressand Alice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buffet Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menegaux Fabrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soret Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISORED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Sitgès, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">SFRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04287839v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04287880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysfonctionnements salivaires et lacrymaux après un traitement par radioiode pour un cancer de la thyroïde : résultats du suivi à 6 mois de l'étude START</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Buffet Camille</w:t>
+                <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afi Mawulawoe Sylvie Henyoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menegaux Fabrice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soret Marine</w:t>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry 1st meeting - ISoRED 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISGLOBAL, May 2023, Sitges (Barcelona), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04287880v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the use of gel dosimetry in combination with 3D printing phantom for personalized pretreatment QA in radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Colnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Delpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on 3D Radiation Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Québec, Canada. pp.012017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/2167/1/012017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04343898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysfunction of the salivary and lacrimal glands after radioiodine treatment: Preliminary results of a self-controlled study in france</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Odile Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bassinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Congress on Radiation Protection, IRPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, BUDAPEST, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External Dose Rates from Nuclear Medicine Patients to Specific Patient-Carers Geometries - A computational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Struelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weibo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nosske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European association of nuclear medicine annual congress (EANM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Barcelona (Online), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized pretreatment QA for intracranial stereotactic treatments using gel dosimetry and 3D printing of phantom: A feasibility study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3-D Validation of a Monte-Carlo model of a Cyberknife system dedicated to the determination of out-of-field doses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Colnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Barraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Batalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Gschwind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58èmes Journées Scientifiques de la Société Française de Physique Médicale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAPM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, San Antonio (TX), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04343868v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04337795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a Monte Carlo model of a cyberknife system dedicated to the determination of out-of-field doses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Healthy tissue doses in a pulmonary stereotactic treatment using the Cyberknife: Application of two dosimetric methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Barraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Régine Gschwind</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berejny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Batalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">58èmes Journées Scientifiques de la Société Française de Physique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Angers, France. pp.8-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2019.09.095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539156v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04343973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Validation of a Monte-Carlo model of a Cyberknife system dedicated to the determination of out-of-field doses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of voxel phantoms development and use in dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zankl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Gomez-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Eakins</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, San Antonio (TX), United States</w:t>
+              <w:t xml:space="preserve">European Radiation Protection Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04337795v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04343915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthy tissue doses in a pulmonary stereotactic treatment using the Cyberknife: Application of two dosimetric methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Personalized pretreatment QA for intracranial stereotactic treatments using gel dosimetry and 3D printing of phantom: A feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delpon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58èmes Journées Scientifiques de la Société Française de Physique Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Angers, France. pp.8-9, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2019.09.095⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Angers, France. pp.12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2019.09.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04343973v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04343868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of voxel phantoms development and use in dosimetry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validation of a Monte Carlo model of a cyberknife system dedicated to the determination of out-of-field doses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Colnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Barraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Batalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Gschwind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiation Protection Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">AAPM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5181 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/radiopro:2007039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03015584v1</w:t>
+                <w:t xml:space="preserve">hal-03539156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7490,103 +7490,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CORALE project: Cumulative lifetime multi-exposures to ionizing radiation and other risk factors and associations with chronic diseases in the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Sauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Survival Analysis for Junior Researchers (SAfJR) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Bonn, Germany. </w:t>
@@ -7615,103 +7615,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie liée à la santé et thérapie par iode radioactif chez les patients atteints d'un cancer de la thyroïde : étude avant-après remerciements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bressand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Menegaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès de la Société Française d’Endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France. </w:t>
@@ -7740,103 +7740,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry ISoRED 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sitges (Barcelona), Spain. </w:t>
@@ -7865,103 +7865,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radioiodine therapy for thyroid cancer and dysfunction of the salivary and lachrymal glands in the START study: results at 6 months follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bressand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Menegaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Milan, Italy</w:t>
@@ -7990,103 +7990,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological and chemical exposures and risks of cancer in the Constances cohort (COREXCA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERPW2022 - 6th European Radiation Protection Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal. , 2022</w:t>
@@ -8109,277 +8109,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04135253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude START (Salivary dysfuncTion After Radioiodine Treatment) : protocole d’étude</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">START (Salivary dysfuncTions After Radioiodine Treatment) : preliminary results of a self-controlled study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lussey-Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bressand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Menegaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e Congrès de la Société Française d'Endocrinologie, SFE 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, LE HAVRE, France. 2021</w:t>
+              <w:t xml:space="preserve">5th European Radiation Protection Week (ERPW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, ON LINE, France. 2021, ERPW</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03505859v1</w:t>
+                <w:t xml:space="preserve">hal-03612572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">START (Salivary dysfuncTions After Radioiodine Treatment) : preliminary results of a self-controlled study in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Étude START (Salivary dysfuncTion After Radioiodine Treatment) : protocole d’étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lussey-Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bressand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Menegaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Radiation Protection Week (ERPW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, ON LINE, France. 2021, ERPW</w:t>
+              <w:t xml:space="preserve">37e Congrès de la Société Française d'Endocrinologie, SFE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, LE HAVRE, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612572v1</w:t>
+                <w:t xml:space="preserve">hal-03505859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId276"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8455,51 +8455,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5F3BDB8"/>
+    <w:nsid w:val="EEA7156D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8686,51 +8686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-huet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4037-5048" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289950v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sauce" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;tivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05381112v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Edouard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Huet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jenny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecarpentier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04645083v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Chaabane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04607518v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04645066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Isambert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Baudin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bassinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04287839v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lussey-Lepoutre Charlotte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bressand Alice" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buffet Camille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menegaux Fabrice" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04287880v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soret Marine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04343898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colnot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2167/1/012017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Baudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Bernier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022212v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Struelens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibo Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nosske" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04343868v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colnot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiavassa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.09.100" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539156v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barraux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loiseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batalla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Gschwind" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04337795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barraux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loiseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Gschwind" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04343973v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berejny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Batalla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.09.095" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04343915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zankl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Gomez-Ros" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eakins" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05229442v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2025.105015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04822195v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaabane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Jardin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bassot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Beaumont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2024039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04822172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milliat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Villagrasa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2024.07.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609626v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ermeneux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitfils" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gschwind" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2024.107170" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04514848v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Crois&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bassinet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed&#8208;amine Benadjaoud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-024-02431-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04554690v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dabin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desorgher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-024-00638-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Legrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bernier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bressand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buffet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-024-03721-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04339490v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Faj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Brki&#263;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Monte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.103159" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04006445v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ribault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Benadjaoud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Squiban" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Judicone" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21726-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Menegaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2023.0090" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04349615v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lestaevel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lejeune" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2023027" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03933104v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fattibene" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trompier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Ciesielski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Discher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physo.2022.100132" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163548v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Domienik-Andrzejewska" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hebre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilaine Honorio da Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102543" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525470v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Entine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dondey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Rizzi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gobert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001483" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04338485v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#322;odzimierz Grabowicz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Masiarek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz G&#243;rnik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Grycewicz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Brodecki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13075/ijomeh.1896.01958" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525468v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jansen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2021.106695" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763837v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lussey-Lepoutre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/35565" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04133994v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Rabus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2022.106822" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03953974v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benderitter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Herrera-Reyes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gigov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souleau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-21-00169.1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04338661v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brki&#263;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Capello" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2021.106649" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04337740v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Mar&#237;a G&#243;mez Ros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2021.106611" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03136483v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villagrasa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eakins" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vrba" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/abd914" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257648v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zefkili" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acm2.13182" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529994v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Entine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassinet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dondey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dreuil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncz004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02128178v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clairand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.07.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641701v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kope&#263;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nov&#225;k" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carinou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clairand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dabin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.04.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5K92J2D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641740v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moignier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.05.020" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X36KZDM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989633v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moignier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Makovicka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993911v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baumann" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.05.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP4PS9XZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733853v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. R&#233;hel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0b013e31827e10f3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862934v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derreumaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch&#233;a" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4811139" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907261v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trompier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenaf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2011.10.020" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JMLZXRW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924810v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hocine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donadille" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iti&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncr009" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962946v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Broggio" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beurrier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bremaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbr&#233;e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farah" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/23/020" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E05819C19662827C76A2230A3160D1EBACAAA20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985076v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemosquet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Rioual" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Franck" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.HP.0000327661.90794.0f" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001434v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bottollier-Depois" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.12.051" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNJ2PNZ6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001439v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#233;dioni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Robbes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Asselineau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.11.031" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV0X2KGN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001446v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomassin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchardon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2007051" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015584v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bey" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2007039" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023424v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862847v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04287897v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505859v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612572v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-huet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4037-5048" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05229442v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Edouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jenny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecarpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Chaabane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2025.105015" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04822195v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaabane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Jardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bassot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Beaumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2024039" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04514848v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Crois&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Huet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bassinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed&#8208;amine Benadjaoud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-024-02431-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04822172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milliat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Villagrasa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2024.07.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ermeneux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitfils" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gschwind" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2024.107170" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04554690v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Struelens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dabin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desorgher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-024-00638-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Legrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bernier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bressand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buffet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-024-03721-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159004v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Baudin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Menegaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2023.0090" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04006445v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ribault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Benadjaoud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Squiban" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Judicone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21726-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04349615v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lestaevel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lejeune" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2023027" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03933104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fattibene" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trompier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Ciesielski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Discher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physo.2022.100132" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Domienik-Andrzejewska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hebre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilaine Honorio da Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102543" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04339490v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Faj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Brki&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Monte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.103159" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525470v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Entine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dondey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Rizzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gobert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001483" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04338485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#322;odzimierz Grabowicz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Masiarek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz G&#243;rnik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Grycewicz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Brodecki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13075/ijomeh.1896.01958" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04133994v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Rabus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zankl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Gomez-Ros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eakins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2022.106822" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763837v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Baudin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lussey-Lepoutre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/35565" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525468v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jansen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2021.106695" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03136483v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villagrasa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eakins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vrba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/abd914" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04337740v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Mar&#237;a G&#243;mez Ros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2021.106611" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257648v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colnot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zefkili" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Gschwind" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acm2.13182" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03953974v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benderitter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Herrera-Reyes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gigov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souleau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-21-00169.1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04338661v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brki&#263;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Capello" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2021.106649" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Entine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassinet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dondey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dreuil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncz004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02128178v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Gschwind" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clairand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.07.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989633v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moignier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Makovicka" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641740v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moignier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clairand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.05.020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X36KZDM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993911v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barraux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baumann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.05.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP4PS9XZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641701v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kope&#263;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nov&#225;k" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carinou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dabin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.04.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5K92J2D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733853v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. R&#233;hel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0b013e31827e10f3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862934v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derreumaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch&#233;a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4811139" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907261v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trompier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenaf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2011.10.020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JMLZXRW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924810v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hocine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donadille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iti&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncr009" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962946v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Broggio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beurrier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bremaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbr&#233;e" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/23/020" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E05819C19662827C76A2230A3160D1EBACAAA20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985076v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lemosquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Rioual" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Franck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.HP.0000327661.90794.0f" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001434v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bottollier-Depois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.12.051" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNJ2PNZ6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001439v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#233;dioni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Robbes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Asselineau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.11.031" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV0X2KGN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001446v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomassin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchardon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2007051" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015584v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2007039" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289950v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sauce" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;tivier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05381112v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04645066v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Isambert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04607518v3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862669v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bassinet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04645083v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04287839v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lussey-Lepoutre Charlotte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bressand Alice" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buffet Camille" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menegaux Fabrice" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04287880v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soret Marine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04343898v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2167/1/012017" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759206v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Bernier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022212v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibo Li" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nosske" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04337795v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barraux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loiseau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batalla" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04343973v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colnot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loiseau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berejny" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Batalla" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.09.095" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04343915v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04343868v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiavassa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.09.100" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539156v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023424v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862847v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04287897v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612572v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505859v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>