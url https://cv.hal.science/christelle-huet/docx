--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -132,5225 +132,6403 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External photon beam radiotherapy of pregnant patients with brain tumors: Reducing fetal dose through treatment parameter adjustment</w:t>
+                <w:t xml:space="preserve">Reconstruction of the radiological component of the exposome in the CONSTANCES cohort as a part of the CORALE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Edouard</w:t>
+                <w:t xml:space="preserve">Justine Sauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Jenny</w:t>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Khalal</w:t>
+                <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lecarpentier</w:t>
+                <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Chaabane</w:t>
+                <w:t xml:space="preserve">Céline Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">The Global Exposome Summit 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Sitges (Barcelona), Spain. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229442v1</w:t>
+                <w:t xml:space="preserve">hal-05620462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and dosimetric characterization of a 3D printed pregnant woman phantom for fetal dosimetry in radiotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CORALE project: Cumulative lifetime multi-exposures to ionizing radiation and other risk factors and associations with chronic diseases in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Sauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tiffany Beaumont</w:t>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">irsn-04822195v1</w:t>
+              <w:t xml:space="preserve">10th Survival Analysis for Junior Researchers (SAfJR) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Bonn, Germany. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR compatible detectors assessment for a 0.35 T MR-linac commissioning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed‐amine Benadjaoud</w:t>
+                <w:t xml:space="preserve">Qualité de vie liée à la santé et thérapie par iode radioactif chez les patients atteints d'un cancer de la thyroïde : étude avant-après remerciements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Menegaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Oncology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">irsn-04514848v1</w:t>
+              <w:t xml:space="preserve">40ème Congrès de la Société Française d’Endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards clinical application of ultra-high dose rate radiotherapy and the FLASH effect: Challenges and current status</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Edouard</w:t>
+                <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Huet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">irsn-04822172v1</w:t>
+              <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry ISoRED 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sitges (Barcelona), Spain. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetry with the TruView gel on a 0.35 T MR-Linac: A feasibility study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Radioiodine therapy for thyroid cancer and dysfunction of the salivary and lachrymal glands in the START study: results at 6 months follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Menegaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04609626v1</w:t>
+              <w:t xml:space="preserve">ETA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04287897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint EURADOS-EANM initiative for an advanced computational framework for the assessment of external dose rates from nuclear medicine patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lara Struelens</w:t>
+                <w:t xml:space="preserve">Radiological and chemical exposures and risks of cancer in the Constances cohort (COREXCA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Huet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Desorgher</w:t>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Physics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">irsn-04554690v1</w:t>
+              <w:t xml:space="preserve">ERPW2022 - 6th European Radiation Protection Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal. , 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04135253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-related quality of life and radioiodine therapy in thyroid cancer patients: a before-and-after study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">START (Salivary dysfuncTions After Radioiodine Treatment) : preliminary results of a self-controlled study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lussey-Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bressand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mandin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Menegaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04623226v1</w:t>
+              <w:t xml:space="preserve">5th European Radiation Protection Week (ERPW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, ON LINE, France. 2021, ERPW</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysfunction of the Salivary and Lacrimal Glands After Radioiodine Therapy for Thyroid Cancer: Results of the START Study After 6-Months of Follow-Up</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Étude START (Salivary dysfuncTion After Radioiodine Treatment) : protocole d’étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lussey-Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bressand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Menegaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thyroid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/thy.2023.0090⟩</w:t>
+              <w:t xml:space="preserve">37e Congrès de la Société Française d'Endocrinologie, SFE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, LE HAVRE, France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruction of the radiological component of the exposome in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Sauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1035, pp.181855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159004v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating microvesicles correlate with radiation proctitis complication after radiotherapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Coralie Judicone</w:t>
+                <w:t xml:space="preserve">External photon beam radiotherapy of pregnant patients with brain tumors: Reducing fetal dose through treatment parameter adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lecarpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-21726-y⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135, pp.105015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2025.105015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04006445v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic radiation exposure of airline crews in France over the period 2015–2019</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
+                <w:t xml:space="preserve">Modeling and dosimetric characterization of a 3D printed pregnant woman phantom for fetal dosimetry in radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 58 (4), pp.317-325. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2023027⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 60 (1), pp.50-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2024039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04349615v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04822195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on the future developments of research in retrospective physical dosimetry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">MR compatible detectors assessment for a 0.35 T MR-linac commissioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Croisé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bassinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Discher</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed‐amine Benadjaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physo.2022.100132⟩</w:t>
+              <w:t xml:space="preserve">Radiation Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13014-024-02431-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933104v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04514848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of staff radiation protection devices for interventional cardiology procedures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Dosimetry with the TruView gel on a 0.35 T MR-Linac: A feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ermeneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petitfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gschwind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Huet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.102543⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 175, pp.107170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2024.107170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163548v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of pregnant or potentially pregnant patients undergoing diagnostic and interventional radiology procedures: Investigation of clinical routine practice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Dreuil</w:t>
+                <w:t xml:space="preserve">Towards clinical application of ultra-high dose rate radiotherapy and the FLASH effect: Challenges and current status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Milliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.103159⟩</w:t>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (5), pp.463-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2024.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04339490v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04822172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEED: AN OPERATIONAL NUMERICAL TOOL FOR DOSIMETRIC RECONSTRUCTION IN CASE OF RADIOLOGICAL OVEREXPOSURE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gobert</w:t>
+                <w:t xml:space="preserve">Joint EURADOS-EANM initiative for an advanced computational framework for the assessment of external dose rates from nuclear medicine patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Struelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Dabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desorgher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HP.0000000000001483⟩</w:t>
+              <w:t xml:space="preserve">EJNMMI Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40658-024-00638-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525470v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04554690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of lead free cap on the doses of ionizing radiation to the head of interventional cardiologists working in haemodynamic room</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcin Brodecki</w:t>
+                <w:t xml:space="preserve">Health-related quality of life and radioiodine therapy in thyroid cancer patients: a before-and-after study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Occupational Medicine and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13075/ijomeh.1896.01958⟩</w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, pp.2721-2731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-024-03721-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04338485v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learnt from the recent EURADOS intercomparisons in computational dosimetry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Cosmic radiation exposure of airline crews in France over the period 2015–2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lestaevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Villagrasa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Eakins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2022.106822⟩</w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (4), pp.317-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2023027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04133994v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04349615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salivary Dysfunctions and Conséquences After Radioiodine Treatment for Thyroid Cancer: Protocol for a Self-Controlled Study (START Study)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Buffet</w:t>
+                <w:t xml:space="preserve">Reflections on the future developments of research in retrospective physical dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fattibene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Menegaux</w:t>
+                <w:t xml:space="preserve">Céline Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartłomiej Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Discher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/35565⟩</w:t>
+              <w:t xml:space="preserve">Physics Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.100132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physo.2022.100132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763837v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo calculation of organ and effective doses due to photon and neutron point sources and typical X-ray examinations: results of an international intercomparison exercise.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan Jansen</w:t>
+                <w:t xml:space="preserve">Circulating microvesicles correlate with radiation proctitis complication after radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Benadjaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Squiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Judicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2021.106695⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.2033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-21726-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525468v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04006445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality assurance for the use of computational methods in dosimetry: activities of EURADOS Working Group 6 “Computational Dosimetry”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vrba</w:t>
+                <w:t xml:space="preserve">Dysfunction of the Salivary and Lacrimal Glands After Radioiodine Therapy for Thyroid Cancer: Results of the START Study After 6-Months of Follow-Up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Menegaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6498/abd914⟩</w:t>
+              <w:t xml:space="preserve">Thyroid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (9), pp.1100 - 1109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/thy.2023.0090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03136483v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ICRP recommended methods of red bone marrow dosimetry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of staff radiation protection devices for interventional cardiology procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Huet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Dabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Domienik-Andrzejewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edilaine Honorio da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2021.106611⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107, pp.102543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.102543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04337740v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-field doses from radiotherapy using photon beams: A comparative study for a pediatric renal treatment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Management of pregnant or potentially pregnant patients undergoing diagnostic and interventional radiology procedures: Investigation of clinical routine practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Faj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hrvoje Brkić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca de Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Clinical Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acm2.13182⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 115, pp.103159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.103159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257648v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04339490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hematopoietic Recovery using Multi-Cytokine Therapy in 8 Patients Presenting Radiation-Induced Myelosuppression after Radiological Accidents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Huet</w:t>
+                <w:t xml:space="preserve">The effect of lead free cap on the doses of ionizing radiation to the head of interventional cardiologists working in haemodynamic room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Włodzimierz Grabowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Masiarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Górnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Grycewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Brodecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1667/RADE-21-00169.1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Occupational Medicine and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (5/2022), pp.549-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13075/ijomeh.1896.01958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-03953974v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04338485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo calculation of organ and effective dose rates from ground contaminated by Am-241: Results of an international intercomparison exercise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Desorgher</w:t>
+                <w:t xml:space="preserve">SEED: AN OPERATIONAL NUMERICAL TOOL FOR DOSIMETRIC RECONSTRUCTION IN CASE OF RADIOLOGICAL OVEREXPOSURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Entine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dondey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2021.106649⟩</w:t>
+              <w:t xml:space="preserve">Health Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122 (2), pp.271-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HP.0000000000001483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04338661v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SESAME A TOOL FOR NUMERICAL DOSIMETRIC RECONSTRUCTION OF PATIENTS OVEREXPOSURES IN INTERVENTIONAL RADIOLOGY</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Dreuil</w:t>
+                <w:t xml:space="preserve">Salivary Dysfunctions and Conséquences After Radioiodine Treatment for Thyroid Cancer: Protocol for a Self-Controlled Study (START Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lussey-Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Menegaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncz004⟩</w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e35565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/35565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529994v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of two new radiochromic gel dosimeters TruView™ and ClearView™ in combination with the vista™ optical CT scanner: A feasibility study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monte Carlo calculation of organ and effective doses due to photon and neutron point sources and typical X-ray examinations: results of an international intercomparison exercise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Colnot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Eakins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zankl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Gomez-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2018.07.002⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2021.106695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128178v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the k correction factors for several detectors used with an 800 MU/min CyberKnife® system equipped with fixed collimators and study of detector characteristics on their response in small photon beams using a Monte Carlo method</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lessons learnt from the recent EURADOS intercomparisons in computational dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Rabus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zankl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Gomez-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Eakins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics (American Institute of Physics)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156, pp.106822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2022.106822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989633v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04133994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the gafchromic EBT3 films for dose distribution measurements in stereotactic radiotherapy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quality assurance for the use of computational methods in dosimetry: activities of EURADOS Working Group 6 “Computational Dosimetry”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Rabus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Gomez-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villagrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eakins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vrba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2014.05.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6498/abd914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02641740v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03136483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of small field output factors and correction factors using a Monte Carlo method for a 1000 MU/min CyberKnife® system equipped with fixed collimators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The ICRP recommended methods of red bone marrow dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zankl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Eakins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-María Gómez Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Huet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 71, (In Press, Accepted Manuscript RM5235, Available online 20 May 2014). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2014.05.009⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 146, pp.106611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2021.106611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00993911v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04337740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of gafchromic™ films, TL detectors and TL foils for the measurements of skin dose in interventional radiology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Out-of-field doses from radiotherapy using photon beams: A comparative study for a pediatric renal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Colnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zefkili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Gschwind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2014.04.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Clinical Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (3), pp.94 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acm2.13182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02641701v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of MOSFET detectors for in vivo dosimetry in interventional radiology and for dose reconstruction in case of overexposure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Réhel</w:t>
+                <w:t xml:space="preserve">Monte Carlo calculation of organ and effective dose rates from ground contaminated by Am-241: Results of an international intercomparison exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Eakins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Brkić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Capello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desorgher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HP.0b013e31827e10f3⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 148, pp.106649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2021.106649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733853v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04338661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small fields output factors measurements and correction factors determination for several detectors for a CyberKnife® and linear accelerators equipped with microMLC and circular cones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Chéa</w:t>
+                <w:t xml:space="preserve">Hematopoietic Recovery using Multi-Cytokine Therapy in 8 Patients Presenting Radiation-Induced Myelosuppression after Radiological Accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Herrera-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Gigov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Souleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1118/1.4811139⟩</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 196 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RADE-21-00169.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862934v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03953974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and optimization of EBT2 radiochromic films dosimetry system for precise measurements of output factors in small fields used in radiotherapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">SESAME A TOOL FOR NUMERICAL DOSIMETRIC RECONSTRUCTION OF PATIENTS OVEREXPOSURES IN INTERVENTIONAL RADIOLOGY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Chenaf</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Entine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dondey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2011.10.020⟩</w:t>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 185 (2), pp.231-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncz004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02907261v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal monitor glass badge: Theoretical dosemeter response calculated with the Monte Carlo transport code MCNPX</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Clairand</w:t>
+                <w:t xml:space="preserve">Characterisation of two new radiochromic gel dosimeters TruView™ and ClearView™ in combination with the vista™ optical CT scanner: A feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Colnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Gschwind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Clairand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncr009⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2018.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924810v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of an extended library of adult male 3D models: Rationale and results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the gafchromic EBT3 films for dose distribution measurements in stereotactic radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/56/23/020⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, pp.364-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2014.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962946v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SESAME: A software tool for the numerical dosimetric reconstruction of radiological accidents involving external sources and its application to the accident in Chile in December 2005</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Determination of the k correction factors for several detectors used with an 800 MU/min CyberKnife® system equipped with fixed collimators and study of detector characteristics on their response in small photon beams using a Monte Carlo method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Moignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Makovicka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Physics (American Institute of Physics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, (accepted-MS #13-1647R3 - 2014)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985076v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical dosimetric reconstruction of a radiological accident due to gammagraphy equipment that occurred in Dakar and Abidjan in summer 2006</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determination of small field output factors and correction factors using a Monte Carlo method for a 1000 MU/min CyberKnife® system equipped with fixed collimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Moignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Barraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 43 (2-6), pp.698-703. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.12.051⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 71, (In Press, Accepted Manuscript RM5235, Available online 20 May 2014). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2014.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001434v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetry of the mixed field irradiation facility CALIBAN</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intercomparison of gafchromic™ films, TL detectors and TL foils for the measurements of skin dose in interventional radiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kopeć</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Novák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 43 (2-6), pp.1077-1080. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.11.031⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 71, pp.282-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2014.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001439v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluations dosimétriques de l'exposition potentielle liée à l'accumulation naturelle d'uranium et de thorium dans les sables de certaines plages du littoral de Camargue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Characterization of MOSFET detectors for in vivo dosimetry in interventional radiology and for dose reconstruction in case of overexposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Pourcelot</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Etard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Réhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro:2007051⟩</w:t>
+              <w:t xml:space="preserve">Health Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104 (4), pp.379-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HP.0b013e31827e10f3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001446v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution de dose par calcul Monte Carlo en cas d'accident radiologique: application à l'accident du Chili de décembre 2005</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Small fields output factors measurements and correction factors determination for several detectors for a CyberKnife® and linear accelerators equipped with microMLC and circular cones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (7), pp.071725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.4811139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization and optimization of EBT2 radiochromic films dosimetry system for precise measurements of output factors in small fields used in radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dagois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chenaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (1), pp.40-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2011.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personal monitor glass badge: Theoretical dosemeter response calculated with the Monte Carlo transport code MCNPX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Itié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Clairand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 144, pp.231--233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncr009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction of an extended library of adult male 3D models: Rationale and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beurrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bremaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desbrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (23), pp.7659--7692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/56/23/020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SESAME: A software tool for the numerical dosimetric reconstruction of radiological accidents involving external sources and its application to the accident in Chile in December 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Rioual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (1), pp.76-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.HP.0000327661.90794.0f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical dosimetric reconstruction of a radiological accident due to gammagraphy equipment that occurred in Dakar and Abidjan in summer 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Bottollier-Depois</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (2-6), pp.698-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.12.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dosimetry of the mixed field irradiation facility CALIBAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Médioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Asselineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (2-6), pp.1077-1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.11.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluations dosimétriques de l'exposition potentielle liée à l'accumulation naturelle d'uranium et de thorium dans les sables de certaines plages du littoral de Camargue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thomassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (1), pp.107-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro:2007051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstitution de dose par calcul Monte Carlo en cas d'accident radiologique: application à l'accident du Chili de décembre 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bottollier-Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 42 (4), pp.489-500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/radiopro:2007039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5360,3034 +6538,2139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of lifetime ionizing radiation dosimetry in the CONSTANCES cohort: first step of the CORALE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Sauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lequy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd meeting of the International Society of Radiation Epidemiology and Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISoRED (International Society of Radiation Epidemiology and Dosimetry), Sep 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes enceintes et Radiothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès scientifique annuel 2025 de l’Association québécoise des physicien(ne)s médicaux cliniques (AQPMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AQPMC – Association québécoise des physicien(ne)s médicaux cliniques, Nov 2025, Congrès virtuel, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiothérapie et femmes enceintes : enquête sur la fréquence de ces actes et les modalités de prises en charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Isambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de la SFPM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04645066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the radiological component of the exposome in the CONSTANCES cohort: first step of the CORALE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Sauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE Europe Young and Early Career Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Environmental Epidemiology (ISEE), Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04607518v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets secondaires du traitement par iode radioactif dans le cadre d’un cancer de la thyroïde : Résultats du suivi a 6 mois de l’étude START</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« L’iode dans tous ses états » - Journées SFRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFRP, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiothérapie et femmes enceintes : optimisation de la balistique de traitement pour réduire la dose foetale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de la SFPM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFPM, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04645083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysfunction of the salivary and lacrimal glands after radioiodine therapy: 6-month follow-up results of a self-controlled study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lussey-Lepoutre Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bressand Alice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buffet Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menegaux Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISORED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sitgès, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04287839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysfonctionnements salivaires et lacrymaux après un traitement par radioiode pour un cancer de la thyroïde : résultats du suivi à 6 mois de l'étude START</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bressand Alice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buffet Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menegaux Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soret Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04287880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afi Mawulawoe Sylvie Henyoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry 1st meeting - ISoRED 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISGLOBAL, May 2023, Sitges (Barcelona), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the use of gel dosimetry in combination with 3D printing phantom for personalized pretreatment QA in radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Colnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Delpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on 3D Radiation Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Québec, Canada. pp.012017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/2167/1/012017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04343898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysfunction of the salivary and lacrimal glands after radioiodine treatment: Preliminary results of a self-controlled study in france</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Odile Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bassinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Congress on Radiation Protection, IRPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, BUDAPEST, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External Dose Rates from Nuclear Medicine Patients to Specific Patient-Carers Geometries - A computational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Struelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weibo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nosske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European association of nuclear medicine annual congress (EANM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Barcelona (Online), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D Validation of a Monte-Carlo model of a Cyberknife system dedicated to the determination of out-of-field doses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Colnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Barraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Gschwind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAPM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, San Antonio (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04337795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthy tissue doses in a pulmonary stereotactic treatment using the Cyberknife: Application of two dosimetric methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Barraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berejny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Batalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58èmes Journées Scientifiques de la Société Française de Physique Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Angers, France. pp.8-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmp.2019.09.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04343973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of voxel phantoms development and use in dosimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zankl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Gomez-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Eakins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiation Protection Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04343915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalized pretreatment QA for intracranial stereotactic treatments using gel dosimetry and 3D printing of phantom: A feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58èmes Journées Scientifiques de la Société Française de Physique Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Angers, France. pp.12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmp.2019.09.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04343868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a Monte Carlo model of a cyberknife system dedicated to the determination of out-of-field doses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Colnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Barraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Gschwind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAPM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539156v1</w:t>
-              </w:r>
-[...905 lines deleted...]
-                <w:t xml:space="preserve">hal-03505859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId276"/>
+      <w:footerReference w:type="default" r:id="rId282"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8455,51 +8738,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EEA7156D"/>
+    <w:nsid w:val="B77C698C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8686,51 +8969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-huet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4037-5048" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05229442v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Edouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jenny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecarpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Chaabane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2025.105015" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04822195v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaabane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Jardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bassot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Beaumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2024039" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04514848v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Crois&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Huet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bassinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed&#8208;amine Benadjaoud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-024-02431-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04822172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milliat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Villagrasa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2024.07.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ermeneux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitfils" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gschwind" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2024.107170" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04554690v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Struelens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dabin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desorgher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-024-00638-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Legrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bernier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bressand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buffet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-024-03721-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159004v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Baudin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Menegaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2023.0090" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04006445v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ribault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Benadjaoud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Squiban" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Judicone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21726-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04349615v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lestaevel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lejeune" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2023027" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03933104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fattibene" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trompier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Ciesielski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Discher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physo.2022.100132" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Domienik-Andrzejewska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hebre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilaine Honorio da Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102543" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04339490v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Faj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Brki&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Monte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.103159" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525470v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Entine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dondey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Rizzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gobert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001483" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04338485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#322;odzimierz Grabowicz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Masiarek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz G&#243;rnik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Grycewicz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Brodecki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13075/ijomeh.1896.01958" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04133994v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Rabus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zankl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Gomez-Ros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eakins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2022.106822" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763837v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Baudin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lussey-Lepoutre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/35565" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525468v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jansen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2021.106695" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03136483v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villagrasa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eakins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vrba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/abd914" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04337740v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Mar&#237;a G&#243;mez Ros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2021.106611" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257648v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colnot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zefkili" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Gschwind" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acm2.13182" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03953974v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benderitter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Herrera-Reyes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gigov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souleau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-21-00169.1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04338661v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brki&#263;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Capello" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2021.106649" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Entine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassinet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dondey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dreuil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncz004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02128178v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Gschwind" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clairand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.07.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989633v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moignier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Makovicka" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641740v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moignier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clairand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.05.020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X36KZDM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993911v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barraux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baumann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.05.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP4PS9XZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641701v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kope&#263;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nov&#225;k" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carinou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dabin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.04.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5K92J2D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733853v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. R&#233;hel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0b013e31827e10f3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862934v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derreumaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch&#233;a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4811139" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907261v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trompier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenaf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2011.10.020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JMLZXRW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924810v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hocine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donadille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iti&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncr009" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962946v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Broggio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beurrier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bremaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbr&#233;e" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/23/020" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E05819C19662827C76A2230A3160D1EBACAAA20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985076v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lemosquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Rioual" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Franck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.HP.0000327661.90794.0f" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001434v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bottollier-Depois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.12.051" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNJ2PNZ6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001439v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#233;dioni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Robbes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Asselineau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.11.031" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV0X2KGN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001446v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomassin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchardon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2007051" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015584v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2007039" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289950v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sauce" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;tivier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05381112v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04645066v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Isambert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04607518v3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862669v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bassinet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04645083v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04287839v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lussey-Lepoutre Charlotte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bressand Alice" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buffet Camille" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menegaux Fabrice" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04287880v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soret Marine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04343898v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2167/1/012017" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759206v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Bernier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022212v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibo Li" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nosske" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04337795v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barraux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loiseau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batalla" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04343973v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colnot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loiseau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berejny" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Batalla" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.09.095" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04343915v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04343868v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiavassa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.09.100" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539156v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023424v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862847v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04287897v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612572v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505859v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-huet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4037-5048" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620462v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sauce" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;tivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023424v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862847v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Baudin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bernier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bressand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Menegaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04287897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buffet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Baudin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lussey-Lepoutre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505859v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620072v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181855" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05229442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Edouard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jenny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecarpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Chaabane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2025.105015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04822195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaabane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Jardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bassot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Beaumont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2024039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04514848v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chea" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Crois&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Huet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bassinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed&#8208;amine Benadjaoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-024-02431-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609626v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ermeneux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitfils" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gschwind" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2024.107170" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04822172v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milliat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Villagrasa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2024.07.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04554690v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Struelens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dabin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desorgher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-024-00638-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Legrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-024-03721-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04349615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lestaevel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lejeune" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2023027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03933104v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fattibene" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trompier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Ciesielski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Discher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physo.2022.100132" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04006445v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ribault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Benadjaoud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Squiban" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Judicone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21726-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159004v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2023.0090" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163548v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Domienik-Andrzejewska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hebre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilaine Honorio da Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102543" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04339490v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Faj" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Brki&#263;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Monte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.103159" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04338485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#322;odzimierz Grabowicz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Masiarek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz G&#243;rnik" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Grycewicz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Brodecki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13075/ijomeh.1896.01958" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525470v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Entine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dondey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Rizzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gobert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001483" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763837v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/35565" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525468v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eakins" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zankl" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Gomez-Ros" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jansen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2021.106695" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04133994v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Rabus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2022.106822" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03136483v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villagrasa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eakins" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vrba" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/abd914" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04337740v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Mar&#237;a G&#243;mez Ros" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2021.106611" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257648v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colnot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zefkili" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Gschwind" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acm2.13182" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04338661v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brki&#263;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Capello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2021.106649" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03953974v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benderitter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Herrera-Reyes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gigov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souleau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-21-00169.1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529994v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Entine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassinet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dondey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dreuil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncz004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02128178v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Gschwind" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clairand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.07.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RWTL7N7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641740v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moignier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clairand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.05.020" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X36KZDM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989633v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moignier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Makovicka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993911v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barraux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baumann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.05.009" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP4PS9XZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641701v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kope&#263;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nov&#225;k" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carinou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dabin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.04.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5K92J2D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733853v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. R&#233;hel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0b013e31827e10f3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862934v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derreumaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch&#233;a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4811139" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907261v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trompier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenaf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2011.10.020" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JMLZXRW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924810v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hocine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donadille" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iti&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncr009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962946v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Broggio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beurrier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bremaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbr&#233;e" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/23/020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E05819C19662827C76A2230A3160D1EBACAAA20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985076v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lemosquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Rioual" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Franck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.HP.0000327661.90794.0f" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001434v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bottollier-Depois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.12.051" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNJ2PNZ6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001439v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#233;dioni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Robbes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Asselineau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.11.031" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV0X2KGN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001446v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomassin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchardon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2007051" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015584v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2007039" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289950v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05381112v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04645066v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Isambert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04607518v3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862669v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bassinet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04645083v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04287839v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lussey-Lepoutre Charlotte" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bressand Alice" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buffet Camille" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menegaux Fabrice" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04287880v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soret Marine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04343898v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2167/1/012017" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759206v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Bernier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022212v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibo Li" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nosske" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04337795v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barraux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loiseau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batalla" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04343973v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colnot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loiseau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berejny" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Batalla" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.09.095" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMKMNV9N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04343915v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04343868v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiavassa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.09.100" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539156v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>